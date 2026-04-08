--- v0 (2026-03-19)
+++ v1 (2026-04-08)
@@ -1796,213 +1796,213 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Construction(s) et contradictions des données de recherche en SHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Malingre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche d’Information, Document et Web Sémantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_02093358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’intégrité scientifique et la « malscience »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1, pp.33-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534836v1</w:t>
-              </w:r>
-[...115 lines deleted...]
-                <w:t xml:space="preserve">sic_02093358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la trace à l'archive : repères pour penser la question des traces à l'heure du numérique</w:t>
               </w:r>
@@ -2673,174 +2673,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01493822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un exemple de translittératie : l’évaluation de l’information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-dossiers de l'audiovisuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, L'éducation aux cultures de l'information, 11 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_01114601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l'information : l'impossible méthodologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archimag (Stratégies &amp; Ressources de la Mémoire et du Savoir)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Outils et effficacité d'un système de veille, 47, pp.35-36. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.iilr.2005.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.iilr.2005.05.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01112631v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">sic_01114601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problématiques de la trace à l'heure du numérique</w:t>
               </w:r>
@@ -4243,64 +4243,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Malingre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4983,50 +4983,201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'EMI sur le web : cartographie d'un domaine en émergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Stalder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude GRCDI-ESPE de Caen et Rouen, « L’EMI en questions : enjeux, prescriptions, contenus, apprentissages »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_01483421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affiliation intellectuelle et culture numérique : la question du modèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Translit Bordeaux 2016 "Translittératie et Affiliations Numériques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR Translit, Feb 2016, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_01275077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les contenus informatiques à l'école dans le contexte de la convergence entre technique, média et information : vers un composite ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fluckiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5041,314 +5192,163 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Loicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chenevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelles éducations au numérique, en classe et pour la vie ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Session 1: analyse des discours et épistémologie - Convergences et divergences des trois cultures de l'information (Info-doc, Info-média, Info-data) : 2 corpus de textes sous la loupe d'Alceste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Ballarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...133 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chenevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Compant La Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6243,234 +6243,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02398047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Trois dimensions de l'éducation à l'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire national "De l'information à la connaissance",</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Poitiers, France. pp. 37-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maîtrise de l'information à l'université : le chantier didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloques « Savoirs et Histoires », Colloque n° 1 « Savoirs et acteurs de la formation », Atelier 4 : Savoirs et information-documentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIVIIC, May 2006, Rouen, France. p. 307-314</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00177325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la culture informationnelle : définition(s), territoires, acteurs, contenus, enjeux, questions vives…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du CERSIC « Culture informationnelle et institutions »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERSIC, Apr 2007, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327506v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">sic_00177325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation à l'évaluation de l'information : une didactique à construire au coeur de la culture informationnelle</w:t>
               </w:r>
@@ -8174,151 +8174,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01476798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelques observations bibliométriques sur la culture informationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bernard Stiegler : pensée des techniques et culture informationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01468798v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02383265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information, media, computer literacies : vers un espace commun de la culture informationnelle ?</w:t>
               </w:r>
@@ -8559,51 +8559,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DB57DB0"/>
+    <w:nsid w:val="5F1DBF8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8790,51 +8790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandreserres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3929-2998" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029487102" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sites.univ-rennes2.fr/urfist/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.prefics.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grcdi.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sygefor.reseau-urfist.fr/#/aru/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofis-france.fr/espace-resint/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofis-france.fr/le-conseil-dorientation-de-lofis/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.univ-rennes2.fr/alexandre.serres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376613v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Serres" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liqu&#232;te" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Delamotte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/des-cultures-aux-pratiques-informationnelles.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13kd4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01801203v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;ly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Deuff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112518v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00126719v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chapelain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;ment" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Malbreil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hudrisier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659578v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02319548v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delamotte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Loicq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529993v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://infoclio.ch/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13098/infoclio.ch-lb-0006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01801024v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.2183" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146046v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/communication/6979-cultures-de-linformation.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02410517v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Malingre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.enssib.fr/catalogue/la-formation-des-doctorants-linformation-scientifique-et-technique" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02403079v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096680v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Maury" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesenssib/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.827" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01180251v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00274638v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00267115v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00108451v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534836v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02093358v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mignon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pierre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0336" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534938v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02012551v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmir Perrotti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivete Pieruccini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01179987v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795585v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sainsot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Men" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0340035212472950" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112528v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02511525v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01114634v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493822v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mesguich" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.491.0024" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112631v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iilr.2005.05.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01114601v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112534v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631525v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chapron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631523v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398057v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Stiegler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ballarini-Santonocito" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631504v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389798v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00363239v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324177v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324162v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Duplessis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00108434v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302590v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02283880v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02283793v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01180259v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111790v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;ger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mosseri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Theret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chollet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02101082v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Filliatreau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Hadchouel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;-Julli&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01599122v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Dimier," TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Schneider" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Stalder" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635186v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Collet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01552080v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chenevez," TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01599119v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404690v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00520098v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531373v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531611v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537170v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404723v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chenevez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01275077v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01483421v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404771v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ballarini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Compant La Fontaine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529828v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01217549v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525146v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01504312v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429584v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112628v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112624v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631536v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02145815v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631505v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398047v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327506v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346192v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00177325v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313506v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312807v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001730v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313454v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302628v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302516v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302556v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000426v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001281v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02283733v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774215v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820007v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525197v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529757v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524507v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rabeau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631535v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383348v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00177323v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03250637v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Link-Pezet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lacombe-Carraud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Herzhaft" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fabre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ertzscheid" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001397v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02525106v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524534v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01476798v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01468798v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383265v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01466542v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00312005v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandreserres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3929-2998" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029487102" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sites.univ-rennes2.fr/urfist/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.prefics.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grcdi.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sygefor.reseau-urfist.fr/#/aru/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofis-france.fr/espace-resint/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofis-france.fr/le-conseil-dorientation-de-lofis/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.univ-rennes2.fr/alexandre.serres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376613v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Serres" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liqu&#232;te" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Delamotte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/des-cultures-aux-pratiques-informationnelles.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13kd4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01801203v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;ly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Deuff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112518v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00126719v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chapelain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;ment" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Malbreil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hudrisier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659578v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02319548v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delamotte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Loicq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529993v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://infoclio.ch/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13098/infoclio.ch-lb-0006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01801024v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.2183" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146046v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/communication/6979-cultures-de-linformation.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02410517v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Malingre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.enssib.fr/catalogue/la-formation-des-doctorants-linformation-scientifique-et-technique" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02403079v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096680v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Maury" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesenssib/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.827" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01180251v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00274638v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00267115v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00108451v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02093358v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mignon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pierre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0336" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534836v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534938v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02012551v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmir Perrotti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivete Pieruccini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01179987v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795585v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sainsot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Men" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0340035212472950" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112528v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02511525v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01114634v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493822v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mesguich" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.491.0024" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01114601v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112631v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iilr.2005.05.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112534v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631525v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chapron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631523v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398057v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Stiegler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ballarini-Santonocito" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631504v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389798v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00363239v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324177v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324162v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Duplessis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00108434v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302590v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02283880v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02283793v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01180259v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111790v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;ger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mosseri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Theret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chollet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02101082v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Filliatreau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Hadchouel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;-Julli&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01599122v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Dimier," TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Schneider" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Stalder" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635186v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Collet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01552080v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chenevez," TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01599119v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404690v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00520098v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531373v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531611v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537170v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01483421v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01275077v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404723v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chenevez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404771v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ballarini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Compant La Fontaine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529828v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01217549v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525146v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01504312v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429584v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112628v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112624v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631536v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02145815v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631505v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398047v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346192v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00177325v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327506v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313506v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312807v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001730v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313454v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302628v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302516v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302556v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000426v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001281v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02283733v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774215v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820007v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525197v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529757v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524507v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rabeau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631535v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383348v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00177323v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03250637v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Link-Pezet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lacombe-Carraud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Herzhaft" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fabre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ertzscheid" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001397v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02525106v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524534v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01476798v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383265v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01468798v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01466542v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00312005v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>