--- v1 (2026-04-08)
+++ v2 (2026-05-01)
@@ -2470,377 +2470,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_02511525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enjeux et dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mesguich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alloing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, La curation, 49 (1), pp.24-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/docsi.491.0024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l'information et veille : quelles articulations, quelles didactiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiadoc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8, p. 2-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01114634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...77 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation de l'information : l'impossible méthodologie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Serres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/docsi.491.0024⟩</w:t>
+              <w:t xml:space="preserve">Archimag (Stratégies &amp; Ressources de la Mémoire et du Savoir)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Outils et effficacité d'un système de veille, 47, pp.35-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.iilr.2005.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exemple de translittératie : l’évaluation de l’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-dossiers de l'audiovisuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, L'éducation aux cultures de l'information, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01114601v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01112631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problématiques de la trace à l'heure du numérique</w:t>
               </w:r>
@@ -2889,342 +2889,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la culture de l'information et de sa didactique à l'idée d'une translittératie : la question curriculaire en débat dans le rapport du GRCDI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 129, http://www.epi.asso.fr/revue/docu/d1011a.htm</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00631523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelle culture de l'information pour les élèves et étudiants ? Entretien avec Alexandre Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chapron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Les Cahiers d'Education &amp; Devenir </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 9, pp.10-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00631525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">De la culture de l'information et de sa didactique à l'idée d'une translittératie : la question curriculaire en débat dans le rapport du GRCDI</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la culture informationnelle : des difficultés de l'exercice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 129, http://www.epi.asso.fr/revue/docu/d1011a.htm</w:t>
+              <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (3), pp.9-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00631504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec... Bernard Stiegler (Philosophe, Directeur de l’IRI, Professeur à l’université de technologie de Compiègne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Stiegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Ballarini-Santonocito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiadoc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02398057v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00631504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une certaine vision de la culture informationnelle</w:t>
               </w:r>
@@ -4667,51 +4667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Ballarini-Santonocito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4776,165 +4776,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Plagiat académique : de la négligence informationnelle à la fraude scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Barcamp « Copier-coller, créacollage numérique ou plagiat »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Jul 2018, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Partage des données de recherche en SHS : quelles pratiques des enseignants-chercheurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Numerev</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSH-Sud, Oct 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531373v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02531611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former les citoyens de demain dans le labyrinthe informationnel</w:t>
               </w:r>
@@ -5384,191 +5384,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’EMI en partage : essai de cartographie des acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Stalder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e Congrès des Enseignants Documentalistes de l'Education Nationale "Enseigner-apprendre l'information-documentation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FADBEN (Fédération des Associations de Documentalistes Bibliothécaires de l'Education Nationale), Oct 2015, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_01217549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le patchwork des cultures de l'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée académique des professeurs documentalistes de l’Académie de Caen “Les enjeux de l’Education aux médias et à l’information”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Caen, France. Support PDF de 43 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529828v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">sic_01217549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quatre questions sur l'EMI.</w:t>
               </w:r>
@@ -8013,51 +8013,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet de socle commun de connaissances, de compétences et de culture : propositions du GRCDI pour une formation à la culture de l’information.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Ballarini-Santonocito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Dimier,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8559,51 +8559,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F1DBF8C"/>
+    <w:nsid w:val="0722D78D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8790,51 +8790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandreserres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3929-2998" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029487102" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sites.univ-rennes2.fr/urfist/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.prefics.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grcdi.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sygefor.reseau-urfist.fr/#/aru/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofis-france.fr/espace-resint/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofis-france.fr/le-conseil-dorientation-de-lofis/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.univ-rennes2.fr/alexandre.serres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376613v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Serres" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liqu&#232;te" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Delamotte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/des-cultures-aux-pratiques-informationnelles.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13kd4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01801203v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;ly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Deuff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112518v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00126719v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chapelain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;ment" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Malbreil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hudrisier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659578v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02319548v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delamotte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Loicq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529993v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://infoclio.ch/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13098/infoclio.ch-lb-0006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01801024v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.2183" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146046v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/communication/6979-cultures-de-linformation.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02410517v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Malingre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.enssib.fr/catalogue/la-formation-des-doctorants-linformation-scientifique-et-technique" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02403079v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096680v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Maury" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesenssib/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.827" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01180251v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00274638v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00267115v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00108451v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02093358v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mignon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pierre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0336" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534836v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534938v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02012551v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmir Perrotti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivete Pieruccini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01179987v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795585v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sainsot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Men" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0340035212472950" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112528v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02511525v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01114634v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493822v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mesguich" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.491.0024" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01114601v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112631v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iilr.2005.05.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112534v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631525v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chapron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631523v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398057v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Stiegler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ballarini-Santonocito" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631504v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389798v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00363239v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324177v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324162v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Duplessis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00108434v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302590v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02283880v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02283793v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01180259v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111790v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;ger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mosseri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Theret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chollet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02101082v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Filliatreau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Hadchouel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;-Julli&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01599122v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Dimier," TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Schneider" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Stalder" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635186v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Collet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01552080v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chenevez," TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01599119v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404690v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00520098v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531373v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531611v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537170v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01483421v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01275077v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404723v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chenevez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404771v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ballarini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Compant La Fontaine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529828v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01217549v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525146v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01504312v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429584v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112628v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112624v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631536v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02145815v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631505v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398047v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346192v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00177325v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327506v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313506v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312807v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001730v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313454v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302628v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302516v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302556v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000426v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001281v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02283733v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774215v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820007v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525197v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529757v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524507v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rabeau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631535v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383348v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00177323v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03250637v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Link-Pezet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lacombe-Carraud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Herzhaft" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fabre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ertzscheid" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001397v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02525106v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524534v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01476798v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383265v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01468798v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01466542v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00312005v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandreserres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3929-2998" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029487102" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sites.univ-rennes2.fr/urfist/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.prefics.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grcdi.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sygefor.reseau-urfist.fr/#/aru/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofis-france.fr/espace-resint/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofis-france.fr/le-conseil-dorientation-de-lofis/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.univ-rennes2.fr/alexandre.serres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376613v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Serres" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liqu&#232;te" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Delamotte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/des-cultures-aux-pratiques-informationnelles.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13kd4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01801203v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;ly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Deuff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112518v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00126719v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chapelain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;ment" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Malbreil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hudrisier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659578v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02319548v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delamotte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Loicq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529993v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://infoclio.ch/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13098/infoclio.ch-lb-0006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01801024v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.2183" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146046v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/communication/6979-cultures-de-linformation.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02410517v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Malingre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.enssib.fr/catalogue/la-formation-des-doctorants-linformation-scientifique-et-technique" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02403079v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096680v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Maury" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesenssib/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.827" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01180251v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00274638v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00267115v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00108451v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02093358v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mignon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pierre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0336" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534836v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534938v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02012551v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmir Perrotti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivete Pieruccini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01179987v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795585v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sainsot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Men" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0340035212472950" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112528v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02511525v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493822v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mesguich" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.491.0024" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01114634v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112631v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iilr.2005.05.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01114601v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112534v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631523v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631525v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chapron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631504v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398057v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Stiegler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ballarini-Santonocito" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389798v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00363239v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324177v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324162v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Duplessis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00108434v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302590v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02283880v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02283793v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01180259v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111790v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;ger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mosseri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Theret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chollet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02101082v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Filliatreau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Hadchouel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;-Julli&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01599122v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Dimier," TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Schneider" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Stalder" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635186v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Collet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01552080v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chenevez," TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01599119v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404690v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00520098v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531611v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531373v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537170v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01483421v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01275077v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404723v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chenevez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404771v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ballarini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Compant La Fontaine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01217549v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529828v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525146v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01504312v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429584v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112628v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112624v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631536v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02145815v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631505v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398047v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346192v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00177325v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327506v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313506v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312807v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001730v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313454v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302628v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302516v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302556v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000426v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001281v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02283733v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774215v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820007v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525197v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529757v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524507v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rabeau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631535v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383348v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00177323v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03250637v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Link-Pezet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lacombe-Carraud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Herzhaft" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fabre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ertzscheid" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001397v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02525106v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524534v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01476798v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383265v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01468798v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01466542v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00312005v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>