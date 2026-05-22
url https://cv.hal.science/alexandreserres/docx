--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -1796,213 +1796,213 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’intégrité scientifique et la « malscience »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.33-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Construction(s) et contradictions des données de recherche en SHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Malingre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche d’Information, Document et Web Sémantique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_02093358v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02534836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la trace à l'archive : repères pour penser la question des traces à l'heure du numérique</w:t>
               </w:r>
@@ -4243,64 +4243,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Malingre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4983,50 +4983,244 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Affiliation intellectuelle et culture numérique : la question du modèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Translit Bordeaux 2016 "Translittératie et Affiliations Numériques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR Translit, Feb 2016, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_01275077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les contenus informatiques à l'école dans le contexte de la convergence entre technique, média et information : vers un composite ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fluckiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Loicq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chenevez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelles éducations au numérique, en classe et pour la vie ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Namur, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'EMI sur le web : cartographie d'un domaine en émergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5035,320 +5229,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude GRCDI-ESPE de Caen et Rouen, « L’EMI en questions : enjeux, prescriptions, contenus, apprentissages »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01483421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Session 1: analyse des discours et épistémologie - Convergences et divergences des trois cultures de l'information (Info-doc, Info-média, Info-data) : 2 corpus de textes sous la loupe d'Alceste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Ballarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...176 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chenevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Compant La Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6243,234 +6243,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02398047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la culture informationnelle : définition(s), territoires, acteurs, contenus, enjeux, questions vives…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du CERSIC « Culture informationnelle et institutions »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERSIC, Apr 2007, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Trois dimensions de l'éducation à l'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire national "De l'information à la connaissance",</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Poitiers, France. pp. 37-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02346192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maîtrise de l'information à l'université : le chantier didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloques « Savoirs et Histoires », Colloque n° 1 « Savoirs et acteurs de la formation », Atelier 4 : Savoirs et information-documentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIVIIC, May 2006, Rouen, France. p. 307-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00177325v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02327506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation à l'évaluation de l'information : une didactique à construire au coeur de la culture informationnelle</w:t>
               </w:r>
@@ -8559,51 +8559,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0722D78D"/>
+    <w:nsid w:val="52D58A3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8790,51 +8790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandreserres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3929-2998" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029487102" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sites.univ-rennes2.fr/urfist/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.prefics.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grcdi.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sygefor.reseau-urfist.fr/#/aru/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofis-france.fr/espace-resint/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofis-france.fr/le-conseil-dorientation-de-lofis/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.univ-rennes2.fr/alexandre.serres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376613v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Serres" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liqu&#232;te" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Delamotte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/des-cultures-aux-pratiques-informationnelles.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13kd4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01801203v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;ly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Deuff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112518v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00126719v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chapelain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;ment" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Malbreil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hudrisier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659578v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02319548v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delamotte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Loicq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529993v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://infoclio.ch/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13098/infoclio.ch-lb-0006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01801024v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.2183" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146046v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/communication/6979-cultures-de-linformation.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02410517v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Malingre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.enssib.fr/catalogue/la-formation-des-doctorants-linformation-scientifique-et-technique" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02403079v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096680v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Maury" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesenssib/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.827" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01180251v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00274638v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00267115v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00108451v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02093358v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mignon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pierre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0336" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534836v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534938v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02012551v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmir Perrotti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivete Pieruccini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01179987v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795585v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sainsot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Men" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0340035212472950" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112528v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02511525v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493822v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mesguich" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.491.0024" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01114634v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112631v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iilr.2005.05.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01114601v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112534v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631523v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631525v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chapron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631504v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398057v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Stiegler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ballarini-Santonocito" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389798v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00363239v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324177v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324162v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Duplessis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00108434v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302590v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02283880v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02283793v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01180259v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111790v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;ger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mosseri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Theret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chollet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02101082v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Filliatreau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Hadchouel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;-Julli&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01599122v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Dimier," TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Schneider" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Stalder" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635186v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Collet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01552080v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chenevez," TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01599119v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404690v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00520098v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531611v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531373v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537170v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01483421v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01275077v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404723v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chenevez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404771v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ballarini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Compant La Fontaine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01217549v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529828v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525146v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01504312v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429584v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112628v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112624v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631536v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02145815v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631505v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398047v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346192v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00177325v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327506v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313506v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312807v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001730v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313454v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302628v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302516v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302556v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000426v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001281v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02283733v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774215v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820007v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525197v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529757v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524507v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rabeau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631535v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383348v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00177323v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03250637v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Link-Pezet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lacombe-Carraud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Herzhaft" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fabre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ertzscheid" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001397v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02525106v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524534v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01476798v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383265v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01468798v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01466542v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00312005v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandreserres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3929-2998" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029487102" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sites.univ-rennes2.fr/urfist/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.prefics.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grcdi.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sygefor.reseau-urfist.fr/#/aru/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofis-france.fr/espace-resint/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofis-france.fr/le-conseil-dorientation-de-lofis/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.univ-rennes2.fr/alexandre.serres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376613v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Serres" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liqu&#232;te" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Delamotte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/des-cultures-aux-pratiques-informationnelles.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13kd4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01801203v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;ly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Deuff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112518v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00126719v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chapelain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;ment" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Malbreil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hudrisier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659578v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02319548v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delamotte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Loicq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529993v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://infoclio.ch/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13098/infoclio.ch-lb-0006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01801024v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.2183" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146046v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/communication/6979-cultures-de-linformation.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02410517v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Malingre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.enssib.fr/catalogue/la-formation-des-doctorants-linformation-scientifique-et-technique" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02403079v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096680v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Maury" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesenssib/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.827" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01180251v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00274638v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00267115v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00108451v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534836v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02093358v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mignon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pierre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0336" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534938v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02012551v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmir Perrotti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivete Pieruccini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01179987v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795585v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sainsot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Men" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0340035212472950" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112528v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02511525v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493822v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mesguich" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.491.0024" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01114634v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112631v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iilr.2005.05.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01114601v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112534v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631523v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631525v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chapron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631504v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398057v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Stiegler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ballarini-Santonocito" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389798v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00363239v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324177v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324162v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Duplessis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00108434v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302590v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02283880v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02283793v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01180259v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111790v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;ger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mosseri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Theret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chollet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02101082v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Filliatreau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Hadchouel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;-Julli&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01599122v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Dimier," TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Schneider" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Stalder" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635186v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Collet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01552080v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chenevez," TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01599119v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404690v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00520098v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531611v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531373v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537170v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01275077v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404723v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chenevez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01483421v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404771v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ballarini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Compant La Fontaine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01217549v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529828v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525146v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01504312v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429584v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112628v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112624v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631536v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02145815v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631505v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398047v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327506v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346192v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00177325v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313506v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312807v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001730v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313454v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302628v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302516v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302556v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000426v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001281v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02283733v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774215v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820007v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525197v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529757v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524507v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rabeau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631535v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383348v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00177323v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03250637v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Link-Pezet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lacombe-Carraud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Herzhaft" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fabre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ertzscheid" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001397v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02525106v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524534v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01476798v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383265v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01468798v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01466542v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00312005v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>