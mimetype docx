--- v0 (2026-03-10)
+++ v1 (2026-04-13)
@@ -66,4351 +66,4485 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid Chromatography–Tandem Mass Spectrometry Method for Simultaneous Quantification of Four Endocannabinoids and Endocannabinoid-Like Substances in Plasma: Application in an HIV—Hepatitis C Virus Coinfected Population</w:t>
+                <w:t xml:space="preserve">Deaths related to acute ethylene glycol ingestion: A not-so-simple post-mortem situation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eqbal Radwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexandr Gish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camelia Protopopescu</w:t>
+                <w:t xml:space="preserve">Corentin Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Wiart</w:t>
+                <w:t xml:space="preserve">Raphaël Cornez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000001397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.toxac.2026.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05454678v1</w:t>
+                <w:t xml:space="preserve">inserm-05564313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Documentation of a Purple Urine Bag Syndrome Case.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liquid Chromatography–Tandem Mass Spectrometry Method for Simultaneous Quantification of Four Endocannabinoids and Endocannabinoid-Like Substances in Plasma: Application in an HIV—Hepatitis C Virus Coinfected Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Gish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eqbal Radwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. S. Omer</w:t>
+                <w:t xml:space="preserve">Camille Richeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Faillie</w:t>
+                <w:t xml:space="preserve">Camelia Protopopescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lionet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandr Gish</w:t>
+                <w:t xml:space="preserve">Jean-François Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Therapeutic Drug Monitoring, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000001313⟩</w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000001397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042212v1</w:t>
+                <w:t xml:space="preserve">inserm-05454678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cannabinoïdes semi-synthétiques : revue de la littérature et mise à jour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytical Documentation of a Purple Urine Bag Syndrome Case.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Omer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille André</w:t>
+                <w:t xml:space="preserve">J. Faillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Baudriller</w:t>
+                <w:t xml:space="preserve">A. Lionet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bellouard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Carles</w:t>
+                <w:t xml:space="preserve">Jean-Michel Gaulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Gish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxac.2025.01.101⟩</w:t>
+              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Therapeutic Drug Monitoring, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000001313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04946620v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usefulness of microsampling devices in pharmacology and toxicology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les cannabinoïdes semi-synthétiques : revue de la littérature et mise à jour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Baudriller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Hakim</w:t>
+                <w:t xml:space="preserve">Marie Bellouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Marillier</w:t>
+                <w:t xml:space="preserve">Coralie Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Becam</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Boudin</w:t>
+                <w:t xml:space="preserve">Marie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Toxicol. Anal. Clin., 37 (1), pp.20-38. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxac.2024.12.001⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 37 (2), pp.204-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxac.2025.01.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05076931v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of blood micro-samples in forensic thanatology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usefulness of microsampling devices in pharmacology and toxicology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Becam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Bertrand-Ndoye</w:t>
+                <w:t xml:space="preserve">C. Bottinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Girard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Caroline Ghoul</w:t>
+                <w:t xml:space="preserve">C. Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2025.112798⟩</w:t>
+              <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Toxicol. Anal. Clin., 37 (1), pp.20-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxac.2024.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05441671v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature-Based Molecular Network for New Psychoactive Substance Identification: The Case of Synthetic Cannabinoids in a Seized e-Liquid and Biological Samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of blood micro-samples in forensic thanatology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bertrand-Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Magny</w:t>
+                <w:t xml:space="preserve">Hugo Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Gish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lefrère</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Farah</w:t>
+                <w:t xml:space="preserve">Caroline Ghoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jasms.4c00009⟩</w:t>
+              <w:t xml:space="preserve">Forensic Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.112798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2025.112798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05076916v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of analytical results of the substances encountered in the chemsex related cases-focus on instability and post-mortem redistribution problems through two cases</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florian Hakim</w:t>
+                <w:t xml:space="preserve">Feature-Based Molecular Network for New Psychoactive Substance Identification: The Case of Synthetic Cannabinoids in a Seized e-Liquid and Biological Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lefrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apolline Saint-Omer</w:t>
+                <w:t xml:space="preserve">N. Auzeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vadim Mesli</w:t>
+                <w:t xml:space="preserve">S. Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Toxicologie Analytique et Clinique, 36 (1), pp.19-27. </w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Journal of The American Society for Mass Spectrometry, 35 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxac.2023.08.120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jasms.4c00009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04609203v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic cathinones in drug-facilitated sexual assault: A case report involving the novel generation substituted cathinone N-ethylpentedrone and a review of the literature.</w:t>
+                <w:t xml:space="preserve">Simultaneous death of two siblings, a Senna matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Drevin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandr Gish</w:t>
+                <w:t xml:space="preserve">S. Chaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Férec</w:t>
+                <w:t xml:space="preserve">C. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Balgairies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2024.112030⟩</w:t>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Toxicon, 254, pp.108220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2024.108220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04609156v1</w:t>
+                <w:t xml:space="preserve">hal-05049311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous death of two siblings, a Senna matter?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Balgairies</w:t>
+                <w:t xml:space="preserve">Interpretation of analytical results of the substances encountered in the chemsex related cases-focus on instability and post-mortem redistribution problems through two cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Gish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pollard</w:t>
+                <w:t xml:space="preserve">Apolline Saint-Omer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Robin</w:t>
+                <w:t xml:space="preserve">Vadim Mesli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Toxicon, 254, pp.108220. </w:t>
+              <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Toxicologie Analytique et Clinique, 36 (1), pp.19-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2024.108220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.toxac.2023.08.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05049311v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical overview of cases of intoxication identified as linked to the practice of chemsex, between January 2020 and February 2023, at the toxicology laboratory of Lille University Hospital</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Synthetic cathinones in drug-facilitated sexual assault: A case report involving the novel generation substituted cathinone N-ethylpentedrone and a review of the literature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Drevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Gish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Hennart</w:t>
+                <w:t xml:space="preserve">Séverine Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Toxicologie Analatyque Clinique, 36 (1), pp.9-18. </w:t>
+              <w:t xml:space="preserve">Forensic Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Forensic Science International, 359, pp.112030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxac.2023.08.126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2024.112030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04609057v1</w:t>
+                <w:t xml:space="preserve">hal-04609156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cas d’intoxications mortelles par du séné dans une fratrie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Analytical overview of cases of intoxication identified as linked to the practice of chemsex, between January 2020 and February 2023, at the toxicology laboratory of Lille University Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Gish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Saint-Omer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Salle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Axelle Balgairies</w:t>
+                <w:t xml:space="preserve">Benjamin Hennart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 35 (2), pp.S30-S31. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxac.2023.03.041⟩</w:t>
+              <w:t xml:space="preserve">, 2024, Toxicologie Analatyque Clinique, 36 (1), pp.9-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxac.2023.08.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04433811v1</w:t>
+                <w:t xml:space="preserve">hal-04609057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The conditions and quality of post-mortem hair sampling may have a subsequent impact on the interpretation of toxicological results in hair</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cas d’intoxications mortelles par du séné dans une fratrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Gish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gicquel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Delphine Allorge</w:t>
+                <w:t xml:space="preserve">Axelle Balgairies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jat/bkac076⟩</w:t>
+              <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (2), pp.S30-S31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxac.2023.03.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800343v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on \&amp;quot;gamma-Hydroxybutyric acid (GHB), gamma-butyrolactone (GBL), and 1,4-butanediol (1,4-BD): A literature review of pharmacological, clinical, analytical, and medico-legal aspects \&amp;quot; (Toxicol Anal Clin 2023;35(1):1-22)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saint-Omer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Gish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hennart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Toxicologie Analytique et Clinique, 35, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.toxac.2023.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In the case of extensively putrefied bodies, the analysis of entomological samples may support and complement the toxicological results obtained with other alternative matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanaa Aly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Gish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanaa Aly</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Douniazad Guelmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Mesli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Legal Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 63, pp.102261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.legalmed.2023.102261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of hair and nails findings in an infant death case related to maternal addiction to tramadol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The conditions and quality of post-mortem hair sampling may have a subsequent impact on the interpretation of toxicological results in hair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Gish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Richeval</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐françois Wiart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florian Hakim</w:t>
+                <w:t xml:space="preserve">Delphine Allorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (9), pp.1022-1026. </w:t>
+              <w:t xml:space="preserve">Journal of Analytical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (1), pp.e17-e19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/dta.3485⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jat/bkac076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432959v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude pilote du projet IN CADAVER : preuve de concept d’une voie future de la toxicologie post-mortem (et nouveau paradigme ?)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Interpretation of hair and nails findings in an infant death case related to maternal addiction to tramadol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Gish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Ghoul</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Richeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Bertrand N Doye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugo Girard</w:t>
+                <w:t xml:space="preserve">Jean‐françois Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hennart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35 (2), pp.S25. </w:t>
+              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (9), pp.1022-1026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxac.2023.03.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/dta.3485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432912v1</w:t>
+                <w:t xml:space="preserve">hal-04432959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A current overview of the pharmacological composition of “La Chimique” consumed in Mayotte: Preliminary results of the CHASSE-MAREE protocol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude pilote du projet IN CADAVER : preuve de concept d’une voie future de la toxicologie post-mortem (et nouveau paradigme ?)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Richeval</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandr Gish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ghoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoire Cottereau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Pleignet</w:t>
+                <w:t xml:space="preserve">Myriam Bertrand N Doye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Test and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dta.3585⟩</w:t>
+              <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (2), pp.S25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxac.2023.03.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04342055v1</w:t>
+                <w:t xml:space="preserve">hal-04432912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of keratinized matrices for the retrospective exploration of repeated ayahuasca use by patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A current overview of the pharmacological composition of “La Chimique” consumed in Mayotte: Preliminary results of the CHASSE-MAREE protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Richeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Gish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Camille Richeval</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Cottereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Lecot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chloé Bruneau</w:t>
+                <w:t xml:space="preserve">Eric Pleignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15563650.2023.2282943⟩</w:t>
+              <w:t xml:space="preserve">Drug Test and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Drug Testing Analysis, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dta.3585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355859v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Determination of Direct Blood Biomarkers of Ethanol in a Fetal Alcohol Syndrome Case Leading to Pregnancy Termination.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The potential of keratinized matrices for the retrospective exploration of repeated ayahuasca use by patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Gish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Richeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Lecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. F. Wiart</w:t>
+                <w:t xml:space="preserve">Chloé Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Therapeutic Drug Monitoring, </w:t>
+              <w:t xml:space="preserve">Clinical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Clinical Toxicology, 61 (11), pp.1010-1011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000001122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15563650.2023.2282943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501451v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos d’un cas de trouble factice de typologie mixte induit par un parent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Simultaneous Determination of Direct Blood Biomarkers of Ethanol in a Fetal Alcohol Syndrome Case Leading to Pregnancy Termination.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Gish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Richeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Cornez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Wiart</w:t>
+                <w:t xml:space="preserve">J. F. Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35 (2), pp.S27. </w:t>
+              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Therapeutic Drug Monitoring, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxac.2023.03.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000001122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04433766v1</w:t>
+                <w:t xml:space="preserve">hal-04501451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-MeOPP positive hair result in case of urapidil treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">À propos d’un cas de trouble factice de typologie mixte induit par un parent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cornez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Gish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Richeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Wiart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Hakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dta.3380⟩</w:t>
+              <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (2), pp.S27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxac.2023.03.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484234v1</w:t>
+                <w:t xml:space="preserve">hal-04433766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical documentation of an Arabian horse fatality related to Oenanthe crocata poisoning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">2-MeOPP positive hair result in case of urapidil treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Gish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Gault</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dulciane Baes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Richeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2022.02.009⟩</w:t>
+              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Drug Testing and Analysis, 15 (9), pp.994-997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dta.3380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474615v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hair analysis interpretation in post-mortem situations: key considerations and proposals to overcome main hurdles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyes Benhalima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilyes Benhalima</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Gish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Legal Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Legal Medicine, 56, pp.102032. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.legalmed.2022.102032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldicarb-related suicide attempt cases in North of France (2012-2021)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Analytical documentation of an Arabian horse fatality related to Oenanthe crocata poisoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Gish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Gaulier</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Robveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/toxres/tfac031⟩</w:t>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Toxicon, 210, pp.39-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2022.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481494v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolite elucidation of 2-fluoro-deschloroketamine (2F-DCK) using molecular networking across three complementary in vitro and in vivo models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Pelletier</w:t>
+                <w:t xml:space="preserve">Aldicarb-related suicide attempt cases in North of France (2012-2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lenski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Letrillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Richeval</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandr Gish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Hakim</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Nisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dta.3162⟩</w:t>
+              <w:t xml:space="preserve">Toxicology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Toxicology Research, 11 (3), pp.529-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/toxres/tfac031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367830v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mdma consumption in binge drinking situation: about a non-fatal case</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Metabolite elucidation of 2-fluoro-deschloroketamine (2F-DCK) using molecular networking across three complementary in vitro and in vivo models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Richeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Gish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Houze</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxac.2021.04.003⟩</w:t>
+              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.144-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dta.3162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04458873v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time monitoring of blood concentrations in severe cardiotropic drugs poisoning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mdma consumption in binge drinking situation: about a non-fatal case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Khaled Boukerma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Gish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Hennart</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Houze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Toxicologie Analytique et Clinique, 33 (2), pp.147-152. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxac.2021.03.001⟩</w:t>
+              <w:t xml:space="preserve">, 2021, Toxicologie Analytique et Clinique, 33 (3), pp.226-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxac.2021.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04458967v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-of-the-art and interest of endocannabinoid and endocannabinoid-like substances plasma determinations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Real-time monitoring of blood concentrations in severe cardiotropic drugs poisoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Gish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Onimus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Goutay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hennart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Toxicologie Analytique et Clinique, 33 (4), pp.256-275. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxac.2021.07.004⟩</w:t>
+              <w:t xml:space="preserve">, 2021, Toxicologie Analytique et Clinique, 33 (2), pp.147-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxac.2021.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04459026v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatal intoxication related to two new arylcyclohexylamine derivatives (2F-DCK and 3-MeO-PCE)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">State-of-the-art and interest of endocannabinoid and endocannabinoid-like substances plasma determinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Richeval</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandr Gish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaulier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 324, pp.110852. </w:t>
+              <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Toxicologie Analytique et Clinique, 33 (4), pp.256-275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2021.110852⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.toxac.2021.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03247611v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of new psychoactive substances in oral fluid samples from french drivers: a longitudinal survey (2016-2020)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fatal intoxication related to two new arylcyclohexylamine derivatives (2F-DCK and 3-MeO-PCE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Richeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Mesli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Richeval</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandr Gish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luc Humbert</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jat/bkab045⟩</w:t>
+              <w:t xml:space="preserve">Forensic Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 324, pp.110852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2021.110852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03890136v1</w:t>
+                <w:t xml:space="preserve">hal-03247611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exhumation of a methamphetamine body-packer: pitfalls of hair result interpretation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Prevalence of new psychoactive substances in oral fluid samples from french drivers: a longitudinal survey (2016-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Richeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Gish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melodie Nachon-Phanithavong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Journal of analytical toxicology, 46 (2), pp.e60-e64. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jat/bkab040⟩</w:t>
+              <w:t xml:space="preserve">, 2021, Journal of Analytical Toxicology, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jat/bkab045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759617v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Exhumation of a methamphetamine body-packer: pitfalls of hair result interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanti Nassibou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Gish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Analytical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Journal of analytical toxicology, 46 (2), pp.e60-e64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jat/bkab040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Shared clonal IGH rearrangement in BCP-ALL occurring after CLL: pitfalls and implications for MRD monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Derrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Gish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Caulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Garidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Haematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 191 (3), pp.506-509. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/bjh.17008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03604940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4420,604 +4554,604 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Main results of the IN CADAVER protocol: The value of using dried blood spots (DBS) in post-mortem forensic toxicology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ghoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Scanvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33e congrès SFTA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SOCIÉTÉ FRANÇAISE DE TOXICOLOGIE ANALYTIQUE, Mar 2025, Chamonix, France. pp.S23, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.toxac.2025.01.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05077522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude pilote du projet IN CADAVER : toxicologie post-mortem sur microprélèvements ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Décès dans une fratrie en relation avec une consommation de séné ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Gish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dorine Goldsztajn</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Balgairies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53ème Congrès International SFMLEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Médecine Légale et d'Expertises Médicales, Jun 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541313v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décès dans une fratrie en relation avec une consommation de séné ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Etude pilote du projet IN CADAVER : toxicologie post-mortem sur microprélèvements ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Gish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Axelle Balgairies</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ghoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bertrand N Doye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorine Goldsztajn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53ème Congrès International SFMLEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Médecine Légale et d'Expertises Médicales, Jun 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541281v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses toxicologiques post-mortem dans les cheveux, les ongles, les os et les fragments de tissus des corps squelettisés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Gish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Wiart</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cornez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Morbidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32e congrès SFTA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 36 (2), pp.S54, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxac.2024.03.082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId161"/>
+      <w:footerReference w:type="default" r:id="rId163"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5164,51 +5298,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05454678v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Gish" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eqbal Radwan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richeval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Protopopescu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Wiart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000001397" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05042212v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Omer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faillie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lionet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaulier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000001313" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04946620v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andr&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baudriller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bellouard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Boudin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2025.01.101" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05076931v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hakim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marillier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Becam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bottinelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2024.12.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441671v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bertrand-Ndoye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Girard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ghoul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2025.112798" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05076916v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Magny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefr&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roulland" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Auzeil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.4c00009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04609203v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Saint-Omer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Mesli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2023.08.120" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04609156v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drevin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine F&#233;rec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2024.112030" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05049311v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaib" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grenier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balgairies" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pollard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2024.108220" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04609057v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Grenier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hennart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2023.08.126" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04433811v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Salle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Balgairies" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2023.03.041" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800343v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gicquel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Allorge" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jat/bkac076" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04502017v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Omer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2023.03.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432993v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Aly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douniazad Guelmi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.legalmed.2023.102261" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432959v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Wiart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3485" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432912v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bertrand N Doye" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2023.03.031" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04342055v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Cottereau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peyre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pleignet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3585" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355859v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lecot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bruneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15563650.2023.2282943" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04501451v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Wiart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000001122" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04433766v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2023.03.035" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04484234v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulciane Baes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3380" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474615v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Robveille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2022.02.009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474371v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Benhalima" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Castex" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.legalmed.2022.102032" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481494v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lenski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Letrillart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nisse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxres/tfac031" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367830v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pelletier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3162" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04458873v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Khaled Boukerma" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tran" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houze" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2021.04.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04458967v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Onimus" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Durand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Goutay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2021.03.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04459026v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Wiart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Turpin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2021.07.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247611v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2021.110852" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03890136v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Nachon-Phanithavong" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Humbert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jat/bkab045" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759617v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Nassibou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lima" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jat/bkab040" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03604940v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Derrieux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Caulier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grardel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Garidi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.17008" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077522v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Scanvion" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Delannoy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2025.01.030" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541313v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Goldsztajn" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541281v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712423v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morbidelli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2024.03.082" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05564313v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eqbal Radwan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hakim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Gish" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Grenier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2026.02.006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05454678v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richeval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Protopopescu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Wiart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000001397" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05042212v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Omer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faillie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lionet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaulier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000001313" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04946620v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baudriller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bellouard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Boudin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2025.01.101" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05076931v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marillier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Becam" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bottinelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2024.12.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441671v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bertrand-Ndoye" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Girard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ghoul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2025.112798" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05076916v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Magny" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefr&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roulland" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Auzeil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.4c00009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05049311v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaib" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grenier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balgairies" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pollard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2024.108220" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04609203v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Saint-Omer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Mesli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2023.08.120" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04609156v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drevin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine F&#233;rec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2024.112030" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04609057v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hennart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2023.08.126" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04433811v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Salle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Balgairies" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2023.03.041" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04502017v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Omer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2023.03.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432993v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Aly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douniazad Guelmi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.legalmed.2023.102261" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800343v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gicquel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Allorge" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jat/bkac076" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432959v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Wiart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3485" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432912v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bertrand N Doye" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2023.03.031" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04342055v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Cottereau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peyre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pleignet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3585" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355859v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lecot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bruneau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15563650.2023.2282943" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04501451v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Wiart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000001122" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04433766v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2023.03.035" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04484234v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulciane Baes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3380" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474371v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Benhalima" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Castex" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.legalmed.2022.102032" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474615v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Robveille" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2022.02.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481494v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lenski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Letrillart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nisse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxres/tfac031" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367830v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pelletier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3162" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04458873v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Khaled Boukerma" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tran" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houze" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2021.04.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04458967v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Onimus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Durand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Goutay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2021.03.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04459026v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Wiart" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Turpin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2021.07.004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247611v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2021.110852" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03890136v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Nachon-Phanithavong" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Humbert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jat/bkab045" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759617v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Nassibou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lima" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jat/bkab040" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03604940v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Derrieux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Caulier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grardel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Garidi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.17008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077522v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Scanvion" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Delannoy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2025.01.030" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541281v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541313v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Goldsztajn" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712423v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morbidelli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2024.03.082" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>