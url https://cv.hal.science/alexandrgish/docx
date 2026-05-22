--- v1 (2026-04-13)
+++ v2 (2026-05-22)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,4317 +234,4451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05564313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid Chromatography–Tandem Mass Spectrometry Method for Simultaneous Quantification of Four Endocannabinoids and Endocannabinoid-Like Substances in Plasma: Application in an HIV—Hepatitis C Virus Coinfected Population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation des DBS en toxicologie post-mortem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bertrand N’doye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Gish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Wiart</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000001397⟩</w:t>
+              <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 38 (1), pp.S39-S40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxac.2026.03.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05454678v1</w:t>
+                <w:t xml:space="preserve">hal-05611199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Documentation of a Purple Urine Bag Syndrome Case.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liquid Chromatography–Tandem Mass Spectrometry Method for Simultaneous Quantification of Four Endocannabinoids and Endocannabinoid-Like Substances in Plasma: Application in an HIV—Hepatitis C Virus Coinfected Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Gish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eqbal Radwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Richeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. S. Omer</w:t>
+                <w:t xml:space="preserve">Camelia Protopopescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Faillie</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandr Gish</w:t>
+                <w:t xml:space="preserve">Jean-François Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Therapeutic Drug Monitoring, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000001313⟩</w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000001397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042212v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05454678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cannabinoïdes semi-synthétiques : revue de la littérature et mise à jour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytical Documentation of a Purple Urine Bag Syndrome Case.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Omer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Faillie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille André</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie Carles</w:t>
+                <w:t xml:space="preserve">A. Lionet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Gish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxac.2025.01.101⟩</w:t>
+              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Therapeutic Drug Monitoring, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000001313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04946620v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usefulness of microsampling devices in pharmacology and toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Hakim</w:t>
+                <w:t xml:space="preserve">Les cannabinoïdes semi-synthétiques : revue de la littérature et mise à jour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Baudriller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bellouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Marillier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Boudin</w:t>
+                <w:t xml:space="preserve">Marie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Toxicol. Anal. Clin., 37 (1), pp.20-38. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxac.2024.12.001⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 37 (2), pp.204-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxac.2025.01.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05076931v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of blood micro-samples in forensic thanatology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usefulness of microsampling devices in pharmacology and toxicology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Becam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bottinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Bertrand-Ndoye</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Caroline Ghoul</w:t>
+                <w:t xml:space="preserve">C. Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2025.112798⟩</w:t>
+              <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Toxicol. Anal. Clin., 37 (1), pp.20-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxac.2024.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05441671v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature-Based Molecular Network for New Psychoactive Substance Identification: The Case of Synthetic Cannabinoids in a Seized e-Liquid and Biological Samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of blood micro-samples in forensic thanatology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bertrand-Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Gish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Magny</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Farah</w:t>
+                <w:t xml:space="preserve">Caroline Ghoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jasms.4c00009⟩</w:t>
+              <w:t xml:space="preserve">Forensic Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.112798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2025.112798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05076916v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous death of two siblings, a Senna matter?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feature-Based Molecular Network for New Psychoactive Substance Identification: The Case of Synthetic Cannabinoids in a Seized e-Liquid and Biological Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lefrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Auzeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chaib</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E. Robin</w:t>
+                <w:t xml:space="preserve">S. Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2024.108220⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Journal of The American Society for Mass Spectrometry, 35 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jasms.4c00009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05049311v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of analytical results of the substances encountered in the chemsex related cases-focus on instability and post-mortem redistribution problems through two cases</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florian Hakim</w:t>
+                <w:t xml:space="preserve">Simultaneous death of two siblings, a Senna matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Balgairies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apolline Saint-Omer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vadim Mesli</w:t>
+                <w:t xml:space="preserve">E. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxac.2023.08.120⟩</w:t>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Toxicon, 254, pp.108220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2024.108220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04609203v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic cathinones in drug-facilitated sexual assault: A case report involving the novel generation substituted cathinone N-ethylpentedrone and a review of the literature.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interpretation of analytical results of the substances encountered in the chemsex related cases-focus on instability and post-mortem redistribution problems through two cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Gish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Saint-Omer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Drevin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Séverine Férec</w:t>
+                <w:t xml:space="preserve">Vadim Mesli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2024.112030⟩</w:t>
+              <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Toxicologie Analytique et Clinique, 36 (1), pp.19-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxac.2023.08.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04609156v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical overview of cases of intoxication identified as linked to the practice of chemsex, between January 2020 and February 2023, at the toxicology laboratory of Lille University Hospital</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthetic cathinones in drug-facilitated sexual assault: A case report involving the novel generation substituted cathinone N-ethylpentedrone and a review of the literature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Drevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Gish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Hennart</w:t>
+                <w:t xml:space="preserve">Séverine Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Toxicologie Analatyque Clinique, 36 (1), pp.9-18. </w:t>
+              <w:t xml:space="preserve">Forensic Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Forensic Science International, 359, pp.112030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxac.2023.08.126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2024.112030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04609057v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cas d’intoxications mortelles par du séné dans une fratrie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytical overview of cases of intoxication identified as linked to the practice of chemsex, between January 2020 and February 2023, at the toxicology laboratory of Lille University Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Gish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Saint-Omer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Salle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Axelle Balgairies</w:t>
+                <w:t xml:space="preserve">Benjamin Hennart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 35 (2), pp.S30-S31. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxac.2023.03.041⟩</w:t>
+              <w:t xml:space="preserve">, 2024, Toxicologie Analatyque Clinique, 36 (1), pp.9-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxac.2023.08.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04433811v1</w:t>
+                <w:t xml:space="preserve">hal-04609057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on \&amp;quot;gamma-Hydroxybutyric acid (GHB), gamma-butyrolactone (GBL), and 1,4-butanediol (1,4-BD): A literature review of pharmacological, clinical, analytical, and medico-legal aspects \&amp;quot; (Toxicol Anal Clin 2023;35(1):1-22)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cas d’intoxications mortelles par du séné dans une fratrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Gish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Saint-Omer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Hennart</w:t>
+                <w:t xml:space="preserve">Axelle Balgairies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Toxicologie Analytique et Clinique, 35, </w:t>
+              <w:t xml:space="preserve">, 2023, 35 (2), pp.S30-S31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxac.2023.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.toxac.2023.03.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04502017v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In the case of extensively putrefied bodies, the analysis of entomological samples may support and complement the toxicological results obtained with other alternative matrices</w:t>
+                <w:t xml:space="preserve">The conditions and quality of post-mortem hair sampling may have a subsequent impact on the interpretation of toxicological results in hair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanaa Aly</w:t>
+                <w:t xml:space="preserve">Thomas Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Gish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douniazad Guelmi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vadim Mesli</w:t>
+                <w:t xml:space="preserve">Delphine Allorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Legal Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 63, pp.102261. </w:t>
+              <w:t xml:space="preserve">Journal of Analytical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (1), pp.e17-e19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.legalmed.2023.102261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jat/bkac076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432993v1</w:t>
+                <w:t xml:space="preserve">hal-03800343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The conditions and quality of post-mortem hair sampling may have a subsequent impact on the interpretation of toxicological results in hair</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interpretation of hair and nails findings in an infant death case related to maternal addiction to tramadol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Gish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Richeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gicquel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandr Gish</w:t>
+                <w:t xml:space="preserve">Jean‐françois Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hennart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hakim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Allorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jat/bkac076⟩</w:t>
+              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (9), pp.1022-1026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dta.3485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03800343v1</w:t>
+                <w:t xml:space="preserve">hal-04432959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of hair and nails findings in an infant death case related to maternal addiction to tramadol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment on \&amp;quot;gamma-Hydroxybutyric acid (GHB), gamma-butyrolactone (GBL), and 1,4-butanediol (1,4-BD): A literature review of pharmacological, clinical, analytical, and medico-legal aspects \&amp;quot; (Toxicol Anal Clin 2023;35(1):1-22)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saint-Omer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Gish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hennart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Hakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dta.3485⟩</w:t>
+              <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Toxicologie Analytique et Clinique, 35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxac.2023.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432959v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude pilote du projet IN CADAVER : preuve de concept d’une voie future de la toxicologie post-mortem (et nouveau paradigme ?)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Gaulier</w:t>
+                <w:t xml:space="preserve">In the case of extensively putrefied bodies, the analysis of entomological samples may support and complement the toxicological results obtained with other alternative matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanaa Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Gish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Ghoul</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Bertrand N Doye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugo Girard</w:t>
+                <w:t xml:space="preserve">Douniazad Guelmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Mesli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35 (2), pp.S25. </w:t>
+              <w:t xml:space="preserve">Legal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 63, pp.102261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxac.2023.03.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.legalmed.2023.102261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432912v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A current overview of the pharmacological composition of “La Chimique” consumed in Mayotte: Preliminary results of the CHASSE-MAREE protocol</w:t>
+                <w:t xml:space="preserve">Étude pilote du projet IN CADAVER : preuve de concept d’une voie future de la toxicologie post-mortem (et nouveau paradigme ?)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Richeval</w:t>
+                <w:t xml:space="preserve">Jean-Michel Gaulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Gish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ghoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoire Cottereau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Pleignet</w:t>
+                <w:t xml:space="preserve">Myriam Bertrand N Doye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Test and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dta.3585⟩</w:t>
+              <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (2), pp.S25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxac.2023.03.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04342055v1</w:t>
+                <w:t xml:space="preserve">hal-04432912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of keratinized matrices for the retrospective exploration of repeated ayahuasca use by patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A current overview of the pharmacological composition of “La Chimique” consumed in Mayotte: Preliminary results of the CHASSE-MAREE protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Richeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Gish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Camille Richeval</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Cottereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Lecot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chloé Bruneau</w:t>
+                <w:t xml:space="preserve">Eric Pleignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15563650.2023.2282943⟩</w:t>
+              <w:t xml:space="preserve">Drug Test and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Drug Testing Analysis, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dta.3585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355859v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Determination of Direct Blood Biomarkers of Ethanol in a Fetal Alcohol Syndrome Case Leading to Pregnancy Termination.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The potential of keratinized matrices for the retrospective exploration of repeated ayahuasca use by patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Gish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Richeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Lecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. F. Wiart</w:t>
+                <w:t xml:space="preserve">Chloé Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Therapeutic Drug Monitoring, </w:t>
+              <w:t xml:space="preserve">Clinical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Clinical Toxicology, 61 (11), pp.1010-1011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000001122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15563650.2023.2282943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501451v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos d’un cas de trouble factice de typologie mixte induit par un parent</w:t>
+                <w:t xml:space="preserve">Simultaneous Determination of Direct Blood Biomarkers of Ethanol in a Fetal Alcohol Syndrome Case Leading to Pregnancy Termination.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Gish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Richeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Wiart</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxac.2023.03.035⟩</w:t>
+              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Therapeutic Drug Monitoring, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000001122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04433766v1</w:t>
+                <w:t xml:space="preserve">hal-04501451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-MeOPP positive hair result in case of urapidil treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">À propos d’un cas de trouble factice de typologie mixte induit par un parent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cornez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Gish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Richeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Wiart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Hakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Drug Testing and Analysis, 15 (9), pp.994-997. </w:t>
+              <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (2), pp.S27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/dta.3380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.toxac.2023.03.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484234v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hair analysis interpretation in post-mortem situations: key considerations and proposals to overcome main hurdles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2-MeOPP positive hair result in case of urapidil treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Gish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilyes Benhalima</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandr Gish</w:t>
+                <w:t xml:space="preserve">Dulciane Baes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Richeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Legal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.legalmed.2022.102032⟩</w:t>
+              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Drug Testing and Analysis, 15 (9), pp.994-997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dta.3380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474371v1</w:t>
+                <w:t xml:space="preserve">hal-04484234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical documentation of an Arabian horse fatality related to Oenanthe crocata poisoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Gish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Robveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Toxicon, 210, pp.39-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.toxicon.2022.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldicarb-related suicide attempt cases in North of France (2012-2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lenski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Letrillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Gish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lenski</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Nisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Toxicology Research, 11 (3), pp.529-536. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/toxres/tfac031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolite elucidation of 2-fluoro-deschloroketamine (2F-DCK) using molecular networking across three complementary in vitro and in vivo models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gicquel</w:t>
+                <w:t xml:space="preserve">Hair analysis interpretation in post-mortem situations: key considerations and proposals to overcome main hurdles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyes Benhalima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Pelletier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Richeval</w:t>
+                <w:t xml:space="preserve">Guillaume Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Gish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (1), pp.144-153. </w:t>
+              <w:t xml:space="preserve">Legal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Legal Medicine, 56, pp.102032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/dta.3162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.legalmed.2022.102032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03367830v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mdma consumption in binge drinking situation: about a non-fatal case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolite elucidation of 2-fluoro-deschloroketamine (2F-DCK) using molecular networking across three complementary in vitro and in vivo models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arezki Khaled Boukerma</w:t>
+                <w:t xml:space="preserve">Romain Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Richeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Gish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Houze</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxac.2021.04.003⟩</w:t>
+              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.144-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dta.3162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04458873v1</w:t>
+                <w:t xml:space="preserve">hal-03367830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time monitoring of blood concentrations in severe cardiotropic drugs poisoning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mdma consumption in binge drinking situation: about a non-fatal case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Khaled Boukerma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Gish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Onimus</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Hennart</w:t>
+                <w:t xml:space="preserve">Pascal Houze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Toxicologie Analytique et Clinique, 33 (2), pp.147-152. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxac.2021.03.001⟩</w:t>
+              <w:t xml:space="preserve">, 2021, Toxicologie Analytique et Clinique, 33 (3), pp.226-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxac.2021.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04458967v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-of-the-art and interest of endocannabinoid and endocannabinoid-like substances plasma determinations</w:t>
+                <w:t xml:space="preserve">Real-time monitoring of blood concentrations in severe cardiotropic drugs poisoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Gish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Onimus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Wiart</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Goutay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hennart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Toxicologie Analytique et Clinique, 33 (4), pp.256-275. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxac.2021.07.004⟩</w:t>
+              <w:t xml:space="preserve">, 2021, Toxicologie Analytique et Clinique, 33 (2), pp.147-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxac.2021.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04459026v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatal intoxication related to two new arylcyclohexylamine derivatives (2F-DCK and 3-MeO-PCE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gicquel</w:t>
+                <w:t xml:space="preserve">State-of-the-art and interest of endocannabinoid and endocannabinoid-like substances plasma determinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Gish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Richeval</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Michel Gaulier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2021.110852⟩</w:t>
+              <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Toxicologie Analytique et Clinique, 33 (4), pp.256-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxac.2021.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03247611v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of new psychoactive substances in oral fluid samples from french drivers: a longitudinal survey (2016-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Richeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Gish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melodie Nachon-Phanithavong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Journal of Analytical Toxicology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jat/bkab045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03890136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exhumation of a methamphetamine body-packer: pitfalls of hair result interpretation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fatal intoxication related to two new arylcyclohexylamine derivatives (2F-DCK and 3-MeO-PCE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Richeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Mesli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Gish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hakim</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jat/bkab040⟩</w:t>
+              <w:t xml:space="preserve">Forensic Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 324, pp.110852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2021.110852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759617v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Exhumation of a methamphetamine body-packer: pitfalls of hair result interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanti Nassibou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Gish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Analytical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Journal of analytical toxicology, 46 (2), pp.e60-e64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jat/bkab040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Shared clonal IGH rearrangement in BCP-ALL occurring after CLL: pitfalls and implications for MRD monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Derrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Gish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Caulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Garidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Haematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 191 (3), pp.506-509. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/bjh.17008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03604940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4554,185 +4688,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Main results of the IN CADAVER protocol: The value of using dried blood spots (DBS) in post-mortem forensic toxicology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ghoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Scanvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33e congrès SFTA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SOCIÉTÉ FRANÇAISE DE TOXICOLOGIE ANALYTIQUE, Mar 2025, Chamonix, France. pp.S23, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxac.2025.01.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05077522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décès dans une fratrie en relation avec une consommation de séné ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4741,226 +4875,226 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Gish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Balgairies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53ème Congrès International SFMLEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Médecine Légale et d'Expertises Médicales, Jun 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude pilote du projet IN CADAVER : toxicologie post-mortem sur microprélèvements ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Gish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ghoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bertrand N Doye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorine Goldsztajn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53ème Congrès International SFMLEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Médecine Légale et d'Expertises Médicales, Jun 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4970,188 +5104,188 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses toxicologiques post-mortem dans les cheveux, les ongles, les os et les fragments de tissus des corps squelettisés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Gish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cornez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Morbidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32e congrès SFTA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 36 (2), pp.S54, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.toxac.2024.03.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId163"/>
+      <w:footerReference w:type="default" r:id="rId166"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5298,51 +5432,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05564313v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eqbal Radwan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hakim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Gish" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Grenier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2026.02.006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05454678v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richeval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Protopopescu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Wiart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000001397" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05042212v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Omer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faillie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lionet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaulier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000001313" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04946620v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baudriller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bellouard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Boudin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2025.01.101" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05076931v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marillier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Becam" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bottinelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2024.12.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441671v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bertrand-Ndoye" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Girard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ghoul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2025.112798" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05076916v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Magny" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefr&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roulland" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Auzeil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.4c00009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05049311v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaib" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grenier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balgairies" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pollard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2024.108220" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04609203v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Saint-Omer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Mesli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2023.08.120" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04609156v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drevin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine F&#233;rec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2024.112030" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04609057v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hennart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2023.08.126" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04433811v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Salle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Balgairies" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2023.03.041" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04502017v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Omer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2023.03.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432993v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Aly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douniazad Guelmi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.legalmed.2023.102261" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800343v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gicquel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Allorge" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jat/bkac076" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432959v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Wiart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3485" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432912v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bertrand N Doye" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2023.03.031" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04342055v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Cottereau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peyre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pleignet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3585" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355859v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lecot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bruneau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15563650.2023.2282943" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04501451v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Wiart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000001122" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04433766v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2023.03.035" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04484234v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulciane Baes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3380" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474371v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Benhalima" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Castex" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.legalmed.2022.102032" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474615v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Robveille" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2022.02.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481494v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lenski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Letrillart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nisse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxres/tfac031" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367830v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pelletier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3162" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04458873v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Khaled Boukerma" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tran" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houze" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2021.04.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04458967v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Onimus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Durand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Goutay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2021.03.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04459026v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Wiart" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Turpin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2021.07.004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247611v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2021.110852" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03890136v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Nachon-Phanithavong" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Humbert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jat/bkab045" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759617v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Nassibou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lima" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jat/bkab040" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03604940v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Derrieux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Caulier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grardel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Garidi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.17008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077522v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Scanvion" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Delannoy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2025.01.030" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541281v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541313v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Goldsztajn" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712423v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morbidelli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2024.03.082" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05564313v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eqbal Radwan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hakim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Gish" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Grenier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2026.02.006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611199v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaulier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bertrand N&#8217;doye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2026.03.055" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05454678v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richeval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Protopopescu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Wiart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000001397" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05042212v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Omer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faillie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lionet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000001313" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04946620v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baudriller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bellouard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Boudin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2025.01.101" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05076931v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marillier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Becam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bottinelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2024.12.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441671v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bertrand-Ndoye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Girard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ghoul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2025.112798" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05076916v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Magny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefr&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roulland" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Auzeil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.4c00009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05049311v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaib" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grenier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balgairies" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pollard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2024.108220" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04609203v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Saint-Omer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Mesli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2023.08.120" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04609156v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drevin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine F&#233;rec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2024.112030" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04609057v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hennart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2023.08.126" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04433811v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Salle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Balgairies" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2023.03.041" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800343v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gicquel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Allorge" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jat/bkac076" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432959v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Wiart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3485" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04502017v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Omer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2023.03.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432993v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Aly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douniazad Guelmi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.legalmed.2023.102261" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432912v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bertrand N Doye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2023.03.031" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04342055v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Cottereau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peyre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pleignet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3585" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355859v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lecot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bruneau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15563650.2023.2282943" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04501451v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Wiart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000001122" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04433766v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2023.03.035" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04484234v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulciane Baes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3380" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474615v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Robveille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2022.02.009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481494v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lenski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Letrillart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nisse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxres/tfac031" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474371v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Benhalima" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Castex" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumont" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.legalmed.2022.102032" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367830v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pelletier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3162" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04458873v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Khaled Boukerma" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tran" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2021.04.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04458967v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Onimus" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Durand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Goutay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2021.03.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04459026v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Wiart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Turpin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2021.07.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03890136v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Nachon-Phanithavong" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Humbert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jat/bkab045" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247611v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2021.110852" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759617v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Nassibou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lima" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jat/bkab040" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03604940v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Derrieux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Caulier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grardel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Garidi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.17008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077522v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Scanvion" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Delannoy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2025.01.030" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541281v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541313v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Goldsztajn" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712423v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morbidelli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2024.03.082" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>