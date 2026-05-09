--- v0 (2026-03-17)
+++ v1 (2026-05-09)
@@ -990,256 +990,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical study of SAC solder joints in QFN and BGA assemblies</w:t>
+                <w:t xml:space="preserve">Printed Circuit Board Sequential Combined Thermal Cycling and Vibration Test and Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">F. Arabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Arabi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Plano</w:t>
+                <w:t xml:space="preserve">J.-Y. Delétage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Fremont</w:t>
+                <w:t xml:space="preserve">H. Frémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MiNaPAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">EdaWorkshop19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02477114v1</w:t>
+                <w:t xml:space="preserve">hal-02517306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Printed Circuit Board Sequential Combined Thermal Cycling and Vibration Test and Simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Statistical study of SAC solder joints in QFN and BGA assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gracia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Badetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Arabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.-Y. Delétage</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Plano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Frémont</w:t>
+                <w:t xml:space="preserve">H. Fremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EdaWorkshop19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">MiNaPAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02517306v1</w:t>
+                <w:t xml:space="preserve">hal-02477114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes sans plomb au laboratoire IMS</w:t>
               </w:r>
@@ -1635,90 +1635,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiation à la recherche sur la fiabilité en microélectronique par la physique : mini-projets en laboratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Briat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Delétage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Fes, Maroc</w:t>
@@ -1881,51 +1881,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of corrosion in BGA solder balls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Weide-Zaage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guédon-Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2097,51 +2097,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion study on BGA assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guédon-Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Y. Delétage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2296,51 +2296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Weide-Zaage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moujbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Guedon-Gracia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2497,532 +2497,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00905901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of high temperature packaging technologies for SiC power devices based on finite elements simulanation and experiments: thermal approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stage de microassemblage Pôle CNFM de Bordeaux / IMS Bordeaux : réalisation de circuits hybrides et capteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Debéda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludi Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephane Azzopardi</w:t>
+                <w:t xml:space="preserve">Corinne Dejous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Integration of Power Electronics Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Nurember, Germany. pp.xx-xx</w:t>
+              <w:t xml:space="preserve">12èmes journées pédagogiques du CNFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795337v1</w:t>
+                <w:t xml:space="preserve">hal-00744834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal performance evaluation of SiC power devices packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Guédon-Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Woirgard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosime 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Portugal. pp.X</w:t>
+              <w:t xml:space="preserve">Eurosime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Lisbonne, Portugal. pp.X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788775v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stage de microassemblage Pôle CNFM de Bordeaux / IMS Bordeaux : réalisation de circuits hybrides et capteurs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of high temperature packaging technologies for SiC power devices based on finite elements simulanation and experiments: thermal approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Dejous</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Frémont</w:t>
+                <w:t xml:space="preserve">Ludi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delétage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Woirgard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes journées pédagogiques du CNFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Integration of Power Electronics Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Nurember, Germany. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744834v1</w:t>
+                <w:t xml:space="preserve">hal-00795337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal performance evaluation of SiC power devices packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Guédon-Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Woirgard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosime</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Lisbonne, Portugal. pp.X</w:t>
+              <w:t xml:space="preserve">Eurosime 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Portugal. pp.X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788331v1</w:t>
+                <w:t xml:space="preserve">hal-00788775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal performances evaluation of new high temperature power packages using SiC devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Woirgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delétage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3073,64 +3073,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of high temperature packaging technologies for SiC power devices based on finite elements simulations and experiments: thermal approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Guédon-Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Woirgard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Germany. pp.160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3319,51 +3319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guédon-Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3632,273 +3632,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00477594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrically driven matter transport effects in PoP interconnections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moisture induced effects in PoP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guédon-Gracia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Weide-Zaage</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Delétage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal, mechanical and multi-physics simulation and experiments in micro electronics and micro-systems - EurosimE 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Delft, Netherlands. pp.511-517</w:t>
+              <w:t xml:space="preserve">International conference on Thermal, Mechanical, and Multi-physics Simulation and Experiments in Micro-electronics and micro-systems (EuroSimE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Delft, Netherlands. pp.493-498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00385360v1</w:t>
+                <w:t xml:space="preserve">hal-00385358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture induced effects in PoP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrically driven matter transport effects in PoP interconnections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Weide-Zaage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Plano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guédon-Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Thermal, Mechanical, and Multi-physics Simulation and Experiments in Micro-electronics and micro-systems (EuroSimE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Delft, Netherlands. pp.493-498</w:t>
+              <w:t xml:space="preserve">Thermal, mechanical and multi-physics simulation and experiments in micro electronics and micro-systems - EurosimE 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Delft, Netherlands. pp.511-517</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00385358v1</w:t>
+                <w:t xml:space="preserve">hal-00385360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual prototyping of a Wafer Level Chip Scale Package: Underfill role in die cracking</w:t>
               </w:r>
@@ -3910,51 +3910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bellenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guédon-Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4031,51 +4031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guédon-Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4120,338 +4120,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00403608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la fiabilité des assemblages PoP (Package-on-Package)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Plano</w:t>
+                <w:t xml:space="preserve">Analytical Model for Thermally-induced Warpage of POP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Fremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Guédon-Gracia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Plano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRDM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, France. pp.JNRDM 2008</w:t>
+              <w:t xml:space="preserve">Eurosime 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, ., Germany. pp.Eurosime 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00403605v1</w:t>
+                <w:t xml:space="preserve">hal-00323410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Model for Thermally-induced Warpage of POP</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Plano</w:t>
+                <w:t xml:space="preserve">Etude de la fiabilité des assemblages PoP (Package-on-Package)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guédon-Gracia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Plano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosime 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, ., Germany. pp.Eurosime 2008</w:t>
+              <w:t xml:space="preserve">JNRDM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France. pp.JNRDM 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00323410v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical model for thermally-induced warpage of POP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Guédon-Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Plano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4515,51 +4515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Guedon-Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Frémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4636,51 +4636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Guédon-Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Density IC Packaging Reliability Journée technique de l'IMAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4731,51 +4731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Guédon-Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Woirgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Zardini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4826,51 +4826,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles sont les solutions de substitution ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Guédon-Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Woirgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Zardini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4934,51 +4934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Guédon-Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Woirgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Zardini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5042,51 +5042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Guédon-Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Woirgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Zardini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5150,51 +5150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Guédon-Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Woirgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Zardini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5245,51 +5245,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ELFNET, Réseau européen sur le brasage sans plomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Guédon-Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Woirgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Zardini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5340,51 +5340,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description du réseau ELFNET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Guédon-Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Woirgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Zardini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5416,247 +5416,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00179933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du brasage sans plomb pour des applications automobile</w:t>
+                <w:t xml:space="preserve">Lead-Free Electronics For Automotive Applications: Specific Constraints, Failure Modes And Related Design Guidelines For Reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Guédon-Gracia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Woirgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Zardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard-Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral de Microélectronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, France</w:t>
+              <w:t xml:space="preserve">International Conference on Lead Free Electronics, IPC and SOLDERTEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00179939v1</w:t>
+                <w:t xml:space="preserve">hal-00179917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead-Free Electronics For Automotive Applications: Specific Constraints, Failure Modes And Related Design Guidelines For Reliability</w:t>
+                <w:t xml:space="preserve">Evaluation du brasage sans plomb pour des applications automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Guédon-Gracia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard-Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Lead Free Electronics, IPC and SOLDERTEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Belgium</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral de Microélectronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00179917v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00179939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du Brasage sans Plomb pour des Applications Automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Guédon-Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Woirgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Zardini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5707,51 +5707,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Assessment of Lead-Free Soldering for Automotive Applications: Influence of the Components Finishes on the Reliability of Solder Joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Guédon-Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Woirgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Zardini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5977,77 +5977,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.E. Akoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guédon-Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Delétage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Plano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Frémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.114286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6349,90 +6349,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of thermal and vibrational combined ageing on QFN terminal pads solder reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gracia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Arabi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Delétage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Frémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.113883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6518,51 +6518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roumanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Frémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.113812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6713,77 +6713,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness of BGAs: Parametric study of voids' distribution in SAC solder joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Delétage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7046,51 +7046,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined creep characterisation from single lap shear tests and 3D implementation for fatigue simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guédon-Gracia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7163,51 +7163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barriere Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Guédon-Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Woirgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7405,51 +7405,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of salt spray test on lead-free solder alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guédon-Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Plano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7656,51 +7656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Guedon-Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 52 (12), pp.3035-3042</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8088,51 +8088,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of Lead-Free BGA Assembly: Correlation Between Accelerated Ageing Tests and FE Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Guédon-Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Woirgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Zardini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8183,51 +8183,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between Experimental Results and FE Simulations to Evaluate Lead-Free BGA Assembly Reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Guédon-Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Woirgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Zardini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8278,51 +8278,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the thermo-mechanical residual state on the power assembly modellization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Guédon-Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Woirgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Zardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8386,51 +8386,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology to evaluate the correspondence between real conditions and accelerated tests of a thyristor system used in a power plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Guédon-Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Woirgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Zardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8494,51 +8494,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of lead-free soldering for automotive applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Guédon-Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Woirgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Zardini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8608,77 +8608,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technology Readiness for Consumer Electronics TRACE Final report 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Arabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guédon-Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IMS Laboratory - University of Bordeaux - Bordeaux INP, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8700,77 +8700,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technology Readiness for Consumer Electronics TRACE Final report 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Arabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guédon-Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IMS Laboratory - University of Bordeaux - Bordeaux INP, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8792,77 +8792,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technology Readiness for Consumer Electronics TRACE Final report 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Arabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guédon-Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Frémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IMS Laboratory - University of Bordeaux - Bordeaux INP, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8963,77 +8963,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technology Readiness for Consumer Electronics TRACE Final report 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Arabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guédon-Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Frémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IMS Laboratory - University of Bordeaux - Bordeaux INP, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9449,51 +9449,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506613v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Rouleau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mansoulie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Th&#233;olier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gu&#233;don-Gracia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323088v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tomas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Th&#233;olier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;mont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pichon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665823v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ben Romdhane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roumanille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guedon-Gracia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nguyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE54907.2022.9758868" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665831v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Akoda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lebraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Deletage" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Plano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE54907.2022.9758896" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781126v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Guedon-Gracia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ectc51906.2022.00120" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336972v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC32696.2021.00359" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500175v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Deb&#233;da" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gracia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dematos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Favre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Plano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477114v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gracia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badetz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arabi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fremont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517306v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Del&#233;tage" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fr&#233;mont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516896v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516854v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Weide-Zaage" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fremont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516984v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-y Deletage" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dubois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duchamp" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Theolier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Vinassa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516844v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faical Arabi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Del&#233;tage" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518400v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Briat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516819v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fouquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552830v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Weide-Zaage" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;don-Gracia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Feng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660937v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400226v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Del&#233;tage" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PanPacific.2016.7428402" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516893v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153317v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moujbani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905901v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Deb&#233;da" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Favre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Labat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795337v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludi Zhang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azzopardi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Woirgard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788775v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744834v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dejous" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788331v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795339v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788759v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709116v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassene Fridhi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Duchamp" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Vigneras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Deletage" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499499v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Retailleau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477591v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berthou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine J&#233;phos-Davennel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477594v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samed Barnat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cadalen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bunel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385360v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Feng" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Verdier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385358v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385369v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barnat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellenger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Talbot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403608v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J&#233;phos-Davennel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403605v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323410v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Feng" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Fremont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Verdier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326445v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323388v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327271v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179928v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zardini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179936v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179922v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179919v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179942v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179934v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179933v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179939v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179917v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard-Marie Martin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179938v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179916v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535505v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oyhenart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Fadel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tomas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20250036" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375855v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Akoda" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114286" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375843v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114288" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375916v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumanille" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ben Romdhane" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nguyen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114201" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011606v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113883" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011618v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113812" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442408v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20191011" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515004v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.113484" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516781v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516790v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660890v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.053" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671865v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barriere Maxime" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bontemps" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Le Henaff" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564755v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Sabbah" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bondue" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Avi&#241;o Salvado" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;&#236;&#232;ne Fr&#233;mont" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.06.065" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400240v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Del&#233;tage J." TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.07.034" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257900v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788556v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745982v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415091v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthou Matthieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477613v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403579v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179908v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179907v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179906v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179904v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516928v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516917v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516910v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516942v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516903v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516937v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163319v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M&#233;nil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lucat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tardy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gu&#233;don" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ginet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506613v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Rouleau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mansoulie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Th&#233;olier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gu&#233;don-Gracia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323088v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tomas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Th&#233;olier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;mont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pichon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665823v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ben Romdhane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roumanille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guedon-Gracia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nguyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE54907.2022.9758868" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665831v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Akoda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lebraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Deletage" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Plano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE54907.2022.9758896" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781126v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Guedon-Gracia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ectc51906.2022.00120" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336972v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC32696.2021.00359" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500175v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Deb&#233;da" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gracia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dematos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Favre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Plano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517306v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arabi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gracia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Del&#233;tage" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fr&#233;mont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477114v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badetz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fremont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516896v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516854v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Weide-Zaage" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fremont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516984v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-y Deletage" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dubois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duchamp" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Theolier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Vinassa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516844v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faical Arabi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Del&#233;tage" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518400v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Briat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516819v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fouquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552830v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Weide-Zaage" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;don-Gracia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Feng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660937v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400226v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Del&#233;tage" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PanPacific.2016.7428402" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516893v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153317v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moujbani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905901v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Deb&#233;da" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Favre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Labat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744834v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dejous" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788331v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azzopardi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Woirgard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795337v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludi Zhang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788775v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795339v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788759v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709116v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassene Fridhi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Duchamp" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Vigneras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Deletage" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499499v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Retailleau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477591v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Berthou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine J&#233;phos-Davennel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477594v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samed Barnat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cadalen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bunel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385358v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Feng" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Verdier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385360v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385369v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barnat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellenger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Talbot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403608v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J&#233;phos-Davennel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323410v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Feng" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Fremont" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Verdier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403605v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326445v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323388v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327271v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179928v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zardini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179936v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179922v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179919v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179942v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179934v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179933v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179917v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard-Marie Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179939v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179938v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179916v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535505v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oyhenart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Fadel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tomas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20250036" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375855v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Akoda" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114286" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375843v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114288" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375916v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumanille" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ben Romdhane" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nguyen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114201" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011606v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113883" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011618v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113812" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442408v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20191011" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515004v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.113484" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516781v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516790v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660890v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.053" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671865v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barriere Maxime" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bontemps" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Le Henaff" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564755v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Sabbah" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bondue" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Avi&#241;o Salvado" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;&#236;&#232;ne Fr&#233;mont" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.06.065" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400240v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Del&#233;tage J." TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.07.034" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257900v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788556v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745982v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415091v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthou Matthieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477613v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403579v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179908v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179907v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179906v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179904v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516928v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516917v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516910v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516942v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516903v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516937v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163319v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M&#233;nil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lucat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tardy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gu&#233;don" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ginet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>