--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -725,2395 +725,2192 @@
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mav.127.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03718747v1</w:t>
+                <w:t xml:space="preserve">hal-04254666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration de 6 communautés épistémiques mobilisant le concept de blockchain : une approche lexicométrique sur 125 articles scientifiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Résilience d'une méta‐organisation : Le cas d'un commun de l'alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Lapoutte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mav.127.0015⟩</w:t>
+              <w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92 (1), pp.79-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apce.12288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254666v1</w:t>
+                <w:t xml:space="preserve">hal-04026847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience d'une méta‐organisation : Le cas d'un commun de l'alimentation</w:t>
+                <w:t xml:space="preserve">The problem is the solution: Can permaculture management regenerate social economy enterprises?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Lapoutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 92 (1), pp.79-100. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 91 (3), pp.479-492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apce.12278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/apce.12288⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04026847v1</w:t>
+                <w:t xml:space="preserve">hal-04043323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The problem is the solution: Can permaculture management regenerate social economy enterprises?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entrepreneurship and religious organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Lapoutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (281), pp.79-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2019.00336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/apce.12278⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04043323v1</w:t>
+                <w:t xml:space="preserve">hal-04043340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What business models for food justice?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lanciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Lapoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019 (4), pp.159-183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09829-4.p.0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneurship and religious organisation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gouvernance et entreprise mutualiste : la légitimité en question. Vol. 2, N° 101, 175-194.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Lapoutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rfg.2019.00336⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04043340v1</w:t>
+                <w:t xml:space="preserve">hal-02128196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coopération autour d’un projet de système alimentaire territorial : quelle logique du don ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Lapoutte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Josiane Stoessel-Ritz; Maurice Blanc; Francis Kern. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réciprocité dans la coopération et créativité de l'économie sociale et solidaire en temps de crise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.163-175, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouvernance et entreprise mutualiste : la légitimité en question. Vol. 2, N° 101, 175-194.</w:t>
-[...29 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les nouvelles formes de coopératives de jeunes : éléments de caractérisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Bouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuelle Maunaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Timothée Duverger; Vincent Lhuillier; Abdourahmane Ndiaye. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02128196v1</w:t>
+              <w:t xml:space="preserve">L’ESS en transition(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Bord de l'eau, pp.15-28, 2024, Territoires de l'ESS, 978-2-38519-038-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05031466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: Social and Solidarity Economy (SSE) Utopias and Imaginary Narratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Lapoutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandrine Lapoutte; Timothée Duverger; Eric Dacheux (eds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imagine, Studying the Relationship between Social and Solidarity Economy (SSE) and Imaginary in the Era of Capitalocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, CIRIEC, pp.9-15, 2024, CIRIEC Studies Series, 978-2-931051-84-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25518/ciriec.css6intro⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05348448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The resilience of public–social economy partnerships for food justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Lapoutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Alakpa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New perspectives in the co-production of public policies, public services and common goods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, CIRIEC, pp.59-80, 2022, CIRIEC Studies Series, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25518/ciriec.css3chap3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’économie sociale et solidaire au cœur de la ville intelligente : et si la ville durable était inclusive ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Lapoutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lolita Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dans I. Maleyre, C. Veil, C. Cantuarias-Villessuzanne &amp; A.-C. Chardon (dir.), Immobilier durable. De la ville d’aujourd’hui à la cité de demain (p. 174-181). Mis en ligne le 01 septembre 2021, Cahiers ESPI2R.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’aide à la justice alimentaire : Etude d’un partenariat entre Biocoop et des épiceries sociales et solidaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Lapoutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lohier-Fanchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Saleilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Monique Combes-Joret; Laëtitia Lethielleux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’exemplarité dans l’économie sociale et solidaire : initiatives inspirantes et modèles novateurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Reims - EPURE, pp.271-301, 2020, 978-2-37496-104-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02556609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imagine, Studying the Relationship between Social and Solidarity Economy (SSE) and Imaginary in the Era of Capitalocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Lapoutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CIRIEC</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, pp.185, 2024, CIRIEC Studies Series, 9782931051849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25518/ciriec.css6book⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05350954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Providing Public Goods and Commons. Towards Coproduction and New Forms of Governance for a Revival of Public Action.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Ahmed Zaïd-Chertouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Fernando Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Barna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1-2018, 2018, CIRIEC STUDIES SERIES</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01964961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopérative jeunesse de Cajarc : un projet d’éducation à l’entrepreneuriat alternatif inscrit dans les enjeux de régulation d’un territoire rural.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Lapoutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIODD 2024 : Imaginer, expérimenter et pérenniser la soutenabilité forte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICHEC Brussels Management School; Université libre de Bruxelles; UCLouvain Saint Louis Bruxelles, Sep 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier. Les nouvelles formes de coopératives de jeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rospabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Bouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'ESS : actrice des transitions ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RIUESS; Chaire Terr'ESS; Sciences Po Bordeaux, Jun 2022, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03985603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ESS : une ressource pour la ville intelligente ? Un cadre d'analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dedun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariétou Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Lapoutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXVIII Journées de l'Association d'économie sociale (AES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résilience organisationnelle et gouvernance alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Yaovi Alapka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Lapoutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESS, Communs, Organisations alternatives : La gestion solidaire peut-elle fédérer autour d'une plus grande soutenabilité ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE Paris - Sorbonne Business School, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire des modèles d'affaires pour la justice alimentaire : Le cas d'organisations solidaires favorisant l'accès des populations précaires à une alimentation de qualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lanciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Lapoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIème conférence de l’Association Internationale de Management Stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender la justice alimentaire dans les dispositifs d’accès à une alimentation de qualité pour tous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hochedez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lanciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Lapoutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Journées de recherche en sciences sociales, INRA–SFER–CIRAD, ISARA-Lyon ; Session spéciale PSDR 4 « Nouveaux Enjeux Alimentaires »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’aide à la justice alimentaire : Étude d’un partenariat entre Biocoop et des épiceries sociales et solidaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Lapoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Lohier-Fanchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser le management des Entreprises de l’ESS : interroger les théories et les pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01660289v1</w:t>
-              </w:r>
-[...967 lines deleted...]
-                <w:t xml:space="preserve">halshs-01964961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance et légitimité : le modèle mutualiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Lapoutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université de Bretagne occidentale - Brest, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013BRES0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01124158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId87"/>
+      <w:footerReference w:type="default" r:id="rId83"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3260,51 +3057,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212239v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Lapoutte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cordesse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735029v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61869/ejmm6366" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727574v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bouchard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marsault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude P&#233;ron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.372.0013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625760v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625757v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043306v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Planas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.365.0086" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03718747v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Azan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delorme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.127.0015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04254666v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026847v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.12288" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043323v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.12278" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429429v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lanciano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Saleilles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09829-4.p.0159" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043340v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00336" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128196v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cadiou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728993v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bares" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985603v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Combes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rospabe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bouadi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ros" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129218v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dedun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#233;tou Diagne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128896v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Yaovi Alapka" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567027v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lanciano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683144v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660289v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lohier-Fanchini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888010v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031466v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brunet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Maunaye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348448v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Duverger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dacheux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/ciriec.css6intro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625705v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Coopeec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Chevallier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043375v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alakpa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/ciriec.css3chap3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043357v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Gillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556609v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05350954v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciriec.uliege.be/wp-content/uploads/2025/02/CSS6-BOOK.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/ciriec.css6book" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964961v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bance" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ahmed Za&#239;d-Chertouk" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fernando &#193;lvarez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Barna" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauby" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01124158v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BRES0071" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212239v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Lapoutte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cordesse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735029v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61869/ejmm6366" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727574v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bouchard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marsault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude P&#233;ron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.372.0013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625760v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625757v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043306v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Planas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.365.0086" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04254666v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Azan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delorme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.127.0015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026847v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.12288" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043323v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.12278" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043340v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00336" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429429v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lanciano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Saleilles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09829-4.p.0159" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128196v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cadiou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888010v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031466v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bouadi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brunet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Maunaye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348448v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Duverger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dacheux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/ciriec.css6intro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043375v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alakpa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/ciriec.css3chap3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043357v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Gillet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556609v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lohier-Fanchini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05350954v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciriec.uliege.be/wp-content/uploads/2025/02/CSS6-BOOK.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/ciriec.css6book" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964961v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bance" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ahmed Za&#239;d-Chertouk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fernando &#193;lvarez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Barna" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauby" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728993v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bares" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985603v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Combes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rospabe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129218v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dedun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#233;tou Diagne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128896v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Yaovi Alapka" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567027v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lanciano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683144v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660289v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01124158v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BRES0071" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>