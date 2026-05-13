--- v1 (2026-04-16)
+++ v2 (2026-05-13)
@@ -554,222 +554,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopératives Jeunesse de Services : une initiation au pouvoir d’agir</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration de 6 communautés épistémiques mobilisant le concept de blockchain : une approche lexicométrique sur 125 articles scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Azan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Lapoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Planas</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/recma.365.0086⟩</w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (1), pp.15-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.127.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04043306v1</w:t>
+                <w:t xml:space="preserve">hal-04254666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration de 6 communautés épistémiques mobilisant le concept de blockchain : une approche lexicométrique sur 125 articles scientifiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coopératives Jeunesse de Services : une initiation au pouvoir d’agir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Lapoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Delorme</w:t>
+                <w:t xml:space="preserve">Laetitia Planas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 127 (1), pp.15-34. </w:t>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 365 (3), pp.84-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mav.127.0015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/recma.365.0086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254666v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résilience d'une méta‐organisation : Le cas d'un commun de l'alimentation</w:t>
               </w:r>
@@ -911,51 +911,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneurship and religious organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Lapoutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1214,337 +1214,337 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopération autour d’un projet de système alimentaire territorial : quelle logique du don ?</w:t>
+                <w:t xml:space="preserve">Introduction: Social and Solidarity Economy (SSE) Utopias and Imaginary Narratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Lapoutte</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Josiane Stoessel-Ritz; Maurice Blanc; Francis Kern. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandrine Lapoutte; Timothée Duverger; Eric Dacheux (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réciprocité dans la coopération et créativité de l'économie sociale et solidaire en temps de crise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Imagine, Studying the Relationship between Social and Solidarity Economy (SSE) and Imaginary in the Era of Capitalocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, CIRIEC, pp.9-15, 2024, CIRIEC Studies Series, 978-2-931051-84-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25518/ciriec.css6intro⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04888010v1</w:t>
+                <w:t xml:space="preserve">halshs-05348448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles formes de coopératives de jeunes : éléments de caractérisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Bouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuelle Maunaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Timothée Duverger; Vincent Lhuillier; Abdourahmane Ndiaye. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’ESS en transition(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Bord de l'eau, pp.15-28, 2024, Territoires de l'ESS, 978-2-38519-038-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05031466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: Social and Solidarity Economy (SSE) Utopias and Imaginary Narratives</w:t>
+                <w:t xml:space="preserve">Coopération autour d’un projet de système alimentaire territorial : quelle logique du don ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Lapoutte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Alexandrine Lapoutte; Timothée Duverger; Eric Dacheux (eds). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Josiane Stoessel-Ritz; Maurice Blanc; Francis Kern. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imagine, Studying the Relationship between Social and Solidarity Economy (SSE) and Imaginary in the Era of Capitalocene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Réciprocité dans la coopération et créativité de l'économie sociale et solidaire en temps de crise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.163-175, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25518/ciriec.css6intro⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-05348448v1</w:t>
+                <w:t xml:space="preserve">hal-04888010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The resilience of public–social economy partnerships for food justice</w:t>
               </w:r>
@@ -1847,64 +1847,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagine, Studying the Relationship between Social and Solidarity Economy (SSE) and Imaginary in the Era of Capitalocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Lapoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dacheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CIRIEC</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, pp.185, 2024, CIRIEC Studies Series, 9782931051849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
@@ -2185,90 +2185,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier. Les nouvelles formes de coopératives de jeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rospabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Bouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'ESS : actrice des transitions ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RIUESS; Chaire Terr'ESS; Sciences Po Bordeaux, Jun 2022, Pessac, France</w:t>
@@ -2468,243 +2468,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire des modèles d'affaires pour la justice alimentaire : Le cas d'organisations solidaires favorisant l'accès des populations précaires à une alimentation de qualité</w:t>
+                <w:t xml:space="preserve">Appréhender la justice alimentaire dans les dispositifs d’accès à une alimentation de qualité pour tous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Saleilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hochedez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Émilie Lanciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Lapoutte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIème conférence de l’Association Internationale de Management Stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">11e Journées de recherche en sciences sociales, INRA–SFER–CIRAD, ISARA-Lyon ; Session spéciale PSDR 4 « Nouveaux Enjeux Alimentaires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01567027v1</w:t>
+                <w:t xml:space="preserve">hal-01683144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender la justice alimentaire dans les dispositifs d’accès à une alimentation de qualité pour tous</w:t>
+                <w:t xml:space="preserve">Construire des modèles d'affaires pour la justice alimentaire : Le cas d'organisations solidaires favorisant l'accès des populations précaires à une alimentation de qualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Noel</w:t>
+                <w:t xml:space="preserve">Émilie Lanciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Lapoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandrine Lapoutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Journées de recherche en sciences sociales, INRA–SFER–CIRAD, ISARA-Lyon ; Session spéciale PSDR 4 « Nouveaux Enjeux Alimentaires »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">XXVIème conférence de l’Association Internationale de Management Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683144v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’aide à la justice alimentaire : Étude d’un partenariat entre Biocoop et des épiceries sociales et solidaires</w:t>
               </w:r>
@@ -3057,51 +3057,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212239v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Lapoutte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cordesse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735029v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61869/ejmm6366" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727574v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bouchard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marsault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude P&#233;ron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.372.0013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625760v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625757v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043306v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Planas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.365.0086" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04254666v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Azan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delorme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.127.0015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026847v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.12288" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043323v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.12278" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043340v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00336" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429429v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lanciano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Saleilles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09829-4.p.0159" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128196v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cadiou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888010v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031466v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bouadi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brunet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Maunaye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348448v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Duverger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dacheux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/ciriec.css6intro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043375v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alakpa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/ciriec.css3chap3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043357v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Gillet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556609v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lohier-Fanchini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05350954v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciriec.uliege.be/wp-content/uploads/2025/02/CSS6-BOOK.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/ciriec.css6book" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964961v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bance" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ahmed Za&#239;d-Chertouk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fernando &#193;lvarez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Barna" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauby" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728993v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bares" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985603v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Combes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rospabe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129218v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dedun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#233;tou Diagne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128896v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Yaovi Alapka" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567027v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lanciano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683144v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660289v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01124158v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BRES0071" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212239v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Lapoutte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cordesse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735029v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61869/ejmm6366" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727574v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bouchard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marsault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude P&#233;ron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.372.0013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625760v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625757v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04254666v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Azan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delorme" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.127.0015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043306v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Planas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.365.0086" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026847v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.12288" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043323v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.12278" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043340v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00336" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429429v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lanciano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Saleilles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09829-4.p.0159" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128196v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cadiou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348448v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Duverger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dacheux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/ciriec.css6intro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031466v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bouadi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ros" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brunet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Maunaye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888010v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043375v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alakpa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/ciriec.css3chap3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043357v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Gillet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556609v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lohier-Fanchini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05350954v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ciriec.uliege.be/wp-content/uploads/2025/02/CSS6-BOOK.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/ciriec.css6book" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964961v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bance" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ahmed Za&#239;d-Chertouk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fernando &#193;lvarez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Barna" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauby" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728993v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bares" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985603v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Combes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rospabe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129218v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dedun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#233;tou Diagne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128896v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Yaovi Alapka" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683144v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lanciano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567027v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660289v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01124158v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BRES0071" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>