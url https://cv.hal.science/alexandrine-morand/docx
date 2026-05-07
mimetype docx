--- v0 (2026-03-16)
+++ v1 (2026-05-07)
@@ -1601,484 +1601,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La maladie d’Alzheimer s’accompagne d’un déficit généralisé de la mémoire prospective : une étude en réalité virtuelle</w:t>
+                <w:t xml:space="preserve">Impact des altérations de la substance blanche sur la mémoire prospective time-based dans le vieillissement normal : étude en imagerie par tenseur de diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégory Lecouvey</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shailendra Segobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gonneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Piolino</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Pelerin</w:t>
+                <w:t xml:space="preserve">Géraldine Rauchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’hiver de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">42ème journées de printemps de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04405323v1</w:t>
+                <w:t xml:space="preserve">hal-04413069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des altérations de la substance blanche sur la mémoire prospective time-based dans le vieillissement normal : étude en imagerie par tenseur de diffusion</w:t>
+                <w:t xml:space="preserve">Poids des stéréotypes dans l’évaluation des troubles de la mémoire et dans le repérage de la maladie d’Alzheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Rauchs</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Martinaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42ème journées de printemps de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">Semaine de la Mémoire : les innovations dans la maladie d’Alzheimer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04413069v1</w:t>
+                <w:t xml:space="preserve">hal-04413123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poids des stéréotypes dans l’évaluation des troubles de la mémoire et dans le repérage de la maladie d’Alzheimer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence d’une information émotionnelle négative sur les processus d’engagement et de désengagement dans la Maladie d’Alzheimer : un paradigme de recherche visuelle en eye-tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Sauvée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Martinaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Moreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Silvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine de la Mémoire : les innovations dans la maladie d’Alzheimer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Caen, France</w:t>
+              <w:t xml:space="preserve">Journées d’Étude du Vieillissement (JEV 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04413123v1</w:t>
+                <w:t xml:space="preserve">hal-03169584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence d’une information émotionnelle négative sur les processus d’engagement et de désengagement dans la Maladie d’Alzheimer : un paradigme de recherche visuelle en eye-tracking</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La maladie d’Alzheimer s’accompagne d’un déficit généralisé de la mémoire prospective : une étude en réalité virtuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Sauvée</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lecouvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gonneaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Moreaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Silvert</w:t>
+                <w:t xml:space="preserve">Alice Pelerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Étude du Vieillissement (JEV 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Journée d’hiver de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169584v1</w:t>
+                <w:t xml:space="preserve">hal-04405323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2507,51 +2507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Sauvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Moreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Silvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2762,51 +2762,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538268v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Le Tirant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Likhanov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mazerolle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Morand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci16020204" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848627v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Laniepce" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cab&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boudehent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailendra Segobin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcae294" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03784056v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lecouvey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gonneaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhac349" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02933201v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaa232" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977992v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bourgin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Silvert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sauv&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2020.105624" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550606v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gauthier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice P&#232;lerin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigalleau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2020.0607" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550029v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2020.0608" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025198v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Piolino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Orriols" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00241" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02316926v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alescio-Lautier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Boucraut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-032265" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413171v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413155v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405210v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine G&#233;raldine Rauchs" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405323v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pelerin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413069v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rauchs" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413123v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martinaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169584v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moreaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405124v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desgranges" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inpress.fr/livre/vieillissement-cognitif-de-la-plainte-a-la-prise-en-charge/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03405397v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021NORMC013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169083v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Cronenberger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidal Hajjam" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169607v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538268v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Le Tirant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Likhanov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mazerolle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Morand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci16020204" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848627v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Laniepce" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cab&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boudehent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailendra Segobin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcae294" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03784056v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lecouvey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gonneaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhac349" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02933201v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaa232" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977992v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bourgin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Silvert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sauv&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2020.105624" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550606v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gauthier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice P&#232;lerin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigalleau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2020.0607" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550029v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2020.0608" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025198v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Piolino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Orriols" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00241" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02316926v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alescio-Lautier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Boucraut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-032265" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413171v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413155v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405210v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine G&#233;raldine Rauchs" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413069v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rauchs" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413123v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martinaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169584v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moreaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405323v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pelerin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405124v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desgranges" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inpress.fr/livre/vieillissement-cognitif-de-la-plainte-a-la-prise-en-charge/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03405397v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021NORMC013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169083v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Cronenberger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidal Hajjam" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169607v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>