--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2247,286 +2247,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03800616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-pulse laser-assisted fabrication of a hybrid Si-SiO2 microcooling device</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gregory Hallewell</w:t>
+                <w:t xml:space="preserve">Femtosecond laser-generated shockwaves in transparent media: Experiments and Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Koritsoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Utéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Mapelli</w:t>
+                <w:t xml:space="preserve">Nicolas Sanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Precision Microfabrication (LPM 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Munich, Germany. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9541687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373998v1</w:t>
+                <w:t xml:space="preserve">hal-03373730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond laser-generated shockwaves in transparent media: Experiments and Simulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Loison</w:t>
+                <w:t xml:space="preserve">Short-pulse laser-assisted fabrication of a hybrid Si-SiO2 microcooling device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Mouskeftaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Beurthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Hallewell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Mapelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Laser Precision Microfabrication (LPM 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Hirosaki, Aomori (virtual), Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373730v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2784,51 +2784,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029009v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Sope&#241;a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andong Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niladri Ganguly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Mouskeftaras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grojo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3049658" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222508v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bild&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Klimentov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guizard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.539349" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505025v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Koritsoglou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duchateau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ut&#233;za" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.568702" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683625v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.054112" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03851495v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Loison" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Uteza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.468224" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03764654v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202200208" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356892v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Beurthey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cogan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Hallewell" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12091054" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03167757v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al-Kattan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaporte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11030712" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418492v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Chanal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chambonneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Clady" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941031" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418530v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambit Mitra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.007358" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418509v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuting Lei" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4918669" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01011921v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian J. Waedegaard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ditte B. Sandkamm" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Balling" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/105/47001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-MLZSCCJV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418550v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei V. Rode" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sentis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901528" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01068505v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fedorov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klimentov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7217-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KH6P8MRH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800474v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2608983" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853179v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800616v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2022.JTh6A.4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373998v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mapelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373730v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541687" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-01006041v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029009v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Sope&#241;a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andong Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niladri Ganguly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Mouskeftaras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grojo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3049658" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222508v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bild&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Klimentov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guizard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.539349" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505025v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Koritsoglou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duchateau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ut&#233;za" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.568702" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683625v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.054112" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03851495v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Loison" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Uteza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.468224" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03764654v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202200208" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356892v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Beurthey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cogan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Hallewell" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12091054" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03167757v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al-Kattan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaporte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11030712" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418492v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Chanal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chambonneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Clady" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941031" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418530v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambit Mitra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.007358" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418509v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuting Lei" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4918669" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01011921v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian J. Waedegaard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ditte B. Sandkamm" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Balling" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/105/47001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-MLZSCCJV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418550v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei V. Rode" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sentis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901528" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01068505v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fedorov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klimentov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7217-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KH6P8MRH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800474v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2608983" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853179v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800616v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2022.JTh6A.4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373730v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541687" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373998v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mapelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-01006041v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>