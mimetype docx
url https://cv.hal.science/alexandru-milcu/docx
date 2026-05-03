--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -319,536 +319,536 @@
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, pp.110093. </w:t>
+              <w:t xml:space="preserve">, 2026, 215, pp.110093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2026.110093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional diversity of soil macrofauna may contribute to microbial community stabilization under drought stress</w:t>
+                <w:t xml:space="preserve">Air oxygen fractionation associated with respiration and photosynthesis processes in plants: impact on the study of the global Dole effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Morales-Fonseca</w:t>
+                <w:t xml:space="preserve">Clémence Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Barantal</w:t>
+                <w:t xml:space="preserve">Clément Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Buscot</w:t>
+                <w:t xml:space="preserve">Joana Sauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+                <w:t xml:space="preserve">Ji-Woong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru Milcu</w:t>
+                <w:t xml:space="preserve">Marie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.1597272. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 370, pp.109663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2025.1597272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368013v1</w:t>
+                <w:t xml:space="preserve">hal-05468864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent macrodetritivore functional diversity and identity effects on litter mass loss under drought in a Mediterranean forest understory model ecosystem</w:t>
+                <w:t xml:space="preserve">Functional diversity of soil macrofauna may contribute to microbial community stabilization under drought stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mika Lemoine</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Diana Morales-Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Barantal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buscot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Milcu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johanne Nahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2025.109918⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.1597272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2025.1597272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369602v1</w:t>
+                <w:t xml:space="preserve">hal-05368013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air oxygen fractionation associated with respiration and photosynthesis processes in plants: impact on the study of the global Dole effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Persistent macrodetritivore functional diversity and identity effects on litter mass loss under drought in a Mediterranean forest understory model ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Paul</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ji-Woong Yang</w:t>
+                <w:t xml:space="preserve">Alexandru Milcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Barantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bouchet</w:t>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 370, pp.109663. </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 209, pp.109918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2025.109918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05468864v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiplexing system for quantifying oxygen fractionation factors in closed chambers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Sauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jossoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -925,51 +925,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthworms and plants can decrease soil greenhouse gas emissions by modulating soil moisture fluctuations and soil macroporosity in a mesocosm experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ganault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Nahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1040,295 +1040,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552879v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microclimate modulation: an overlooked mechanism influencing the impact of plant diversity on ecosystem functioning</w:t>
+                <w:t xml:space="preserve">Natural genetic variation underlying the negative effect of elevated CO2 on ionome composition in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Beugnon</w:t>
+                <w:t xml:space="preserve">Oceane Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Le Guyader</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Milcu</w:t>
+                <w:t xml:space="preserve">Lea-Lou Pimpare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Lenoir</w:t>
+                <w:t xml:space="preserve">Mozzanino Timothy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Puissant</w:t>
+                <w:t xml:space="preserve">Cecile Fizames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Devidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.17214⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (RP90170), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.90170.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04464876v1</w:t>
+                <w:t xml:space="preserve">hal-04592341v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural genetic variation underlying the negative effect of elevated CO2 on ionome composition in Arabidopsis thaliana</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microclimate modulation: an overlooked mechanism influencing the impact of plant diversity on ecosystem functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea-Lou Pimpare</w:t>
+                <w:t xml:space="preserve">Rémy Beugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mozzanino Timothy</w:t>
+                <w:t xml:space="preserve">Nolwenn Le Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Milcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Fizames</w:t>
+                <w:t xml:space="preserve">Jonathan Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Devidal</w:t>
+                <w:t xml:space="preserve">Jérémy Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (RP90170), </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (3), pp.e17214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.90170.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.17214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592341v2</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04464876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive effects of basalt enhanced weathering and biochar co-application on carbon sequestration, soil nutrient status and plant performance in a mesocosm experiment</w:t>
               </w:r>
@@ -1340,64 +1340,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Tiouchichine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Sauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1716,77 +1716,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of respiration and photosynthesis fractionation factors for atmospheric dioxygen inferred from a vegetation-soil-atmosphere analogue of the terrestrial biosphere in closed chambers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Sauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1863,64 +1863,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthworms do not increase greenhouse gas emissions (CO2 and N2O) in an ecotron experiment simulating a three-crop rotation system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oswaldo Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Sauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel S Gritti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1997,64 +1997,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree species mixing affects soil microbial functioning indirectly via root and litter traits and soil parameters in European forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren M. Gillespie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Milcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janna Wambsganss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2329,51 +2329,51 @@
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pütz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2021, 27, pp.1387-1407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/gcb.15471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2546,51 +2546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren M. Gillespie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Milcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2782,887 +2782,887 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03102016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circadian Regulation Does Not Optimize Stomatal Behaviour</w:t>
+                <w:t xml:space="preserve">Microhabitat and ectomycorrhizal effects on the establishment, growth and survival of Quercus ilex L. seedlings under drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Víctor Resco de Dios</w:t>
+                <w:t xml:space="preserve">Laura Garcia de Jalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William R.L. Anderegg</w:t>
+                <w:t xml:space="preserve">Jean‐marc Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ximeng Li</w:t>
+                <w:t xml:space="preserve">Franck Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Tissue</w:t>
+                <w:t xml:space="preserve">Arthur Gessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Bahn</w:t>
+                <w:t xml:space="preserve">Martina Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (9), pp.1091. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (6), pp.e0229807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants9091091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0229807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03102017v1</w:t>
+                <w:t xml:space="preserve">hal-02998003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant traits alone are poor predictors of ecosystem properties and long-term ecosystem functioning</w:t>
+                <w:t xml:space="preserve">Limited evidence for spatial resource partitioning across temperate grassland biodiversity experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fons van Der Plas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Meyer</w:t>
+                <w:t xml:space="preserve">Kathryn E Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasper van Ruijven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liesje Mommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongfei Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Beierkuhnlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-020-01316-9⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (1), pp.e02905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecy.2905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03102019v1</w:t>
+                <w:t xml:space="preserve">hal-03101963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory of environmental conditions across generations affects the acclimation potential of scots pine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Milcu</w:t>
+                <w:t xml:space="preserve">Understanding ecosystems of the future will require more than realistic climate change experiments - A response to Korell et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans J. de Boeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rien Aerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Beier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.13729⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (2), pp.e6-e7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03101978v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limited evidence for spatial resource partitioning across temperate grassland biodiversity experiments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carl Beierkuhnlein</w:t>
+                <w:t xml:space="preserve">Memory of environmental conditions across generations affects the acclimation potential of scots pine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun K Bose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Moser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Rigling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Milcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecy.2905⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Trees, 43 (5), pp.1288-1299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.13729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03101963v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03101978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding ecosystems of the future will require more than realistic climate change experiments - A response to Korell et al.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claus Beier</w:t>
+                <w:t xml:space="preserve">Plant traits alone are poor predictors of ecosystem properties and long-term ecosystem functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fons van Der Plas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schröder-Georgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Weigelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.14854⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (12), pp.1602-1611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-020-01316-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503326v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microhabitat and ectomycorrhizal effects on the establishment, growth and survival of Quercus ilex L. seedlings under drought</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Circadian Regulation Does Not Optimize Stomatal Behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐marc Limousin</w:t>
+                <w:t xml:space="preserve">Víctor Resco de Dios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Richard</w:t>
+                <w:t xml:space="preserve">William R.L. Anderegg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Gessler</w:t>
+                <w:t xml:space="preserve">Ximeng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Peter</w:t>
+                <w:t xml:space="preserve">David Tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (6), pp.e0229807. </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (9), pp.1091. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0229807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants9091091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998003v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Future of Complementarity: Disentangling Causes from Consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathryn Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liesje Mommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasper van Ruijven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Wirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3752,64 +3752,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Roscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Karlowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Milcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dörte Bachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3854,325 +3854,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Shifts in Plant Diversity Effects on Carbon and Nitrogen Dynamics During Litter Decomposition in a Mediterranean Shrubland Exposed to Reduced Precipitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multitrophic perspective on biodiversity–ecosystem functioning research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Eisenhauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Santonja</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Fromin</w:t>
+                <w:t xml:space="preserve">Holger Schielzeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Rancon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ammar Shihan</w:t>
+                <w:t xml:space="preserve">Andrew Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aletta Bonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10021-018-0315-4⟩</w:t>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61, pp.1-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2019.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928001v1</w:t>
+                <w:t xml:space="preserve">hal-02309326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multitrophic perspective on biodiversity–ecosystem functioning research</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal Shifts in Plant Diversity Effects on Carbon and Nitrogen Dynamics During Litter Decomposition in a Mediterranean Shrubland Exposed to Reduced Precipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Barnes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kathryn Barry</w:t>
+                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Milcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aletta Bonn</w:t>
+                <w:t xml:space="preserve">Anaïs Rancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Shihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 61, pp.1-54. </w:t>
+              <w:t xml:space="preserve">Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (5), pp.939-954. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2019.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10021-018-0315-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309326v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotypic variability enhances the reproducibility of an ecological study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Milcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Puga-Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4422,51 +4422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Guderle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dörte Bachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Milcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Gockele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4543,90 +4543,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in soil microbial substrate utilization in response to altered litter diversity and precipitation in a Mediterranean shrubland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Shihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Milcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 53 (2), pp.171-185. </w:t>
@@ -4658,697 +4658,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circadian rhythms regulate the environmental responses of net CO2 exchange in bean and cotton canopies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Night and day – Circadian regulation of night-time dark respiration and light-enhanced dark respiration in plant leaves and canopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Zachary Kayler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Juan Pedro Ferrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josu Alday</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Bahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2017.03.014⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 137, pp.14-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2017.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480461v1</w:t>
+                <w:t xml:space="preserve">hal-02480463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top canopy nitrogen allocation linked to increased grassland carbon uptake in stands of varying species richness</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Circadian rhythms regulate the environmental responses of net CO2 exchange in bean and cotton canopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Resco de Dios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Zachary Kayler</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pedro Ferrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josu Alday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-08819-9⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 239, pp.185-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2017.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480457v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Night and day – Circadian regulation of night-time dark respiration and light-enhanced dark respiration in plant leaves and canopies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Top canopy nitrogen allocation linked to increased grassland carbon uptake in stands of varying species richness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Milcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Roscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zachary Kayler</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josu Alday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 137, pp.14-25. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2017.01.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-08819-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480463v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity effects on ecosystem functioning in a 15-year grassland experiment: Patterns, mechanisms, and open questions</w:t>
+                <w:t xml:space="preserve">Endogenous circadian rhythms in pigment composition induce changes in photochemical efficiency in plant canopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfgang Weisser</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Meyer</w:t>
+                <w:t xml:space="preserve">José Ignacio García-Plazaola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Ebeling</w:t>
+                <w:t xml:space="preserve">Beatriz Fernández-Marín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pedro Ferrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josu Alday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guangjuan Luo</w:t>
+                <w:t xml:space="preserve">Günter Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23, pp.1-73. </w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (7), pp.1153-1162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2017.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pce.12909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480455v1</w:t>
+                <w:t xml:space="preserve">hal-02480462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous circadian rhythms in pigment composition induce changes in photochemical efficiency in plant canopies</w:t>
+                <w:t xml:space="preserve">Biodiversity effects on ecosystem functioning in a 15-year grassland experiment: Patterns, mechanisms, and open questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Ignacio García-Plazaola</w:t>
+                <w:t xml:space="preserve">Wolfgang Weisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Roscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Fernández-Marín</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Josu Alday</w:t>
+                <w:t xml:space="preserve">Anne Ebeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Günter Hoch</w:t>
+                <w:t xml:space="preserve">Guangjuan Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 40 (7), pp.1153-1162. </w:t>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23, pp.1-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pce.12909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2017.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480462v1</w:t>
+                <w:t xml:space="preserve">hal-02480455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant diversity generates enhanced soil microbial access to recently photosynthesized carbon in the rhizosphere</w:t>
               </w:r>
@@ -5474,377 +5474,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02475332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevated CO2 maintains grassland net carbon uptake under a future heat and drought extreme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Roy</w:t>
+                <w:t xml:space="preserve">Plant functional diversity increases grassland productivity-related water vapor fluxes: an Ecotron and modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Milcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Picon-Cochard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lionel Thiery</w:t>
+                <w:t xml:space="preserve">Werner Eugster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dörte Bachmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Guderle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Roscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1524527113⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97 (8), pp.2044-2054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/15-1110.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127043v1</w:t>
+                <w:t xml:space="preserve">hal-02475334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant functional diversity increases grassland productivity-related water vapor fluxes: an Ecotron and modeling approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Milcu</w:t>
+                <w:t xml:space="preserve">Elevated CO2 maintains grassland net carbon uptake under a future heat and drought extreme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Picon-Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Augusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Werner Eugster</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christiane Roscher</w:t>
+                <w:t xml:space="preserve">Lionel Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 97 (8), pp.2044-2054. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (22), pp.6224-6229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1890/15-1110.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1524527113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02475334v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circadian rhythms have significant effects on leaf-to-canopy scale gas exchange under field conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Resco de Dios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pedro Ferrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josu Alday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GigaScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5 (1), </w:t>
@@ -5882,90 +5882,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processes driving nocturnal transpiration and implications for estimating land evapotranspiration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Resco de Dios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pedro Ferrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josu Alday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6016,51 +6016,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global change experiments: challenges and opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans J. de Boeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Vicca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6068,51 +6068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Nijs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Milcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 65 (9), pp.922-931. </w:t>
@@ -6150,77 +6150,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional diversity of leaf nitrogen concentrations drives grassland carbon fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Milcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Roscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dörte Bachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6430,51 +6430,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The response of decomposers (earthworms, springtails and microorganisms) to variations in species and functional group diversity of plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Milcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Partsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6618,51 +6618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Wardle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matty P Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Bauhus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6717,51 +6717,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No evidence that earthworms increase soil greenhouse gas emissions (CO2 and N2O) in the presence of plants and soil-moisture fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ganault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Nahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6851,51 +6851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triple isotopic composition of oxygen in water and dioxygen during deglaciations recorded in the EPICA Dome C ice core to link climate, biosphere productivity and water cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaelle Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji-Woong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6972,77 +6972,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The European Ecotron of Montpellier: experimental platforms to study ecosystem response to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Sauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7123,64 +7123,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haijing Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Milcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7218,103 +7218,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance and recovery of upland grasslands to climate change with extreme events.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Picon-Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Zwicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Alessio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Augusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology Conference - JEF AnaEE France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, La Grande Motte, France</w:t>
@@ -7401,64 +7401,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haijing Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Milcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7528,103 +7528,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data from: Limited evidence for spatial resource partitioning across temperate grassland biodiversity experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathryn E Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasper van Ruijven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liesje Mommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongfei Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Beierkuhnlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dryad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
@@ -7812,77 +7812,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiplexing system for quantifying oxygen fractionation factors in closed chambers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Sauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jossoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7943,51 +7943,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No evidence that earthworms increase soil greenhouse gas emissions (CO 2 and N 2 O) in the presence of plants and soil moisture fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ganault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Nahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8138,51 +8138,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1901226A"/>
+    <w:nsid w:val="DDD90233"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8369,51 +8369,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandru-milcu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2889-1234" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187061696" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/X-6267-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465242v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Tortosa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Freschet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2026.110093" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368013v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Morales-Fonseca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buscot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan H&#228;ttenschwiler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Milcu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1597272" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369602v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Lemoine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.109918" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468864v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Paul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Piel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Sauze" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Woong Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109663" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064904v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jossoud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-14-91-2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552879v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Shihan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289859" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464876v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beugnon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Guyader" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Puissant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17214" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592341v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Cassan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea-Lou Pimpare" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mozzanino Timothy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fizames" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Devidal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.90170.3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731683v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Honvault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tiouchichine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Landais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.106054" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096005v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons van der Plas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schr&#246;der-Georgi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Weigelt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Barry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Meyer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01957-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083344v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren M. Gillespie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Daniel Prada-Salcedo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kezia Goldmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2023.150875" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042604v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasquier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pri&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-1047-2023" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344102v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Forey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel S Gritti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Devidal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-48765-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377552v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna Wambsganss" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13877" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987226v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixian Zeng" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhua Xiang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Ouyang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelin Zeng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07777" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102109v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rineau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans de Boeck" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nijs" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P&#252;tz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15471" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102027v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Lange" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa&#8208;nina Roth" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Eisenhauer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Roscher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Dittmar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13556" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006796v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Pontoizeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-1112-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102016v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangping Fang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04369-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102017v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Resco de Dios" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R.L. Anderegg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximeng Li" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tissue" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9091091" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102019v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons van Der Plas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-01316-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101978v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun K Bose" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Moser" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rigling" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lehmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13729" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101963v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn E Barry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper van Ruijven" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesje Mommer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfei Bai" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Beierkuhnlein" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2905" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503326v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J. de Boeck" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rien Aerts" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Beier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14854" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998003v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garcia de Jalon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Limousin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gessler" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Peter" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0229807" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405545v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wirth" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Wright" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2018.10.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405553v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Karlowsky" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#246;rte Bachmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204715" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01928001v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rancon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-018-0315-4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309326v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schielzeth" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Barnes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aletta Bonn" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2019.06.001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01749308v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Puga-Freitas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron M Ellison" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scheu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0434-x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405517v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Gripp" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Assis Esteves" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Carneiro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Guariento" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Paulo Figueiredo-Barros" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2018.02.003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480458v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Guderle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Gockele" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bechmann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12948" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01481169v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Joly" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-016-1166-9" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480461v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro Ferrio" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Alday" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.03.014" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480457v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rose" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Kayler" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08819-9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480463v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2017.01.014" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480455v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Weisser" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ebeling" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangjuan Luo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2017.06.002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480462v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Garc&#237;a-Plazaola" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Fern&#225;ndez-Mar&#237;n" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Hoch" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12909" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475332v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Griselle Mellado-V&#225;zquez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.11.012" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RVBGLF8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127043v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Augusti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thiery" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1524527113" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475334v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Eugster" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/15-1110.1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480465v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-016-0149-y" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475327v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10975" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236548v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vicca" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biv099" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475324v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12243" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N7F14N4C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663920v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Proulx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Voigt" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013382" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04756132v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Partsch" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Langel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0030-1299.2006.14292.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312255v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Wardle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matty P Berg" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Bauhus" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449979v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8599" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102042v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grisart" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Brandon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5961" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102036v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gritti" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735897v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijing Yuan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784866v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zwicke" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Alessio" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741497v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102011v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5061/dryad.7c01654" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368037v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire T Freschet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059158v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830111v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandru-milcu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2889-1234" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187061696" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/X-6267-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465242v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Tortosa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Freschet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2026.110093" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468864v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Paul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Piel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Sauze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Woong Yang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109663" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368013v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Morales-Fonseca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buscot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan H&#228;ttenschwiler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Milcu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1597272" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369602v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Lemoine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.109918" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064904v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jossoud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-14-91-2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552879v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Shihan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289859" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592341v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Cassan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea-Lou Pimpare" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mozzanino Timothy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fizames" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Devidal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.90170.3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464876v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beugnon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Guyader" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Puissant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17214" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731683v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Honvault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tiouchichine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Landais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.106054" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096005v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons van der Plas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schr&#246;der-Georgi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Weigelt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Barry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Meyer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01957-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083344v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren M. Gillespie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Daniel Prada-Salcedo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kezia Goldmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2023.150875" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042604v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasquier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pri&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-1047-2023" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344102v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Forey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel S Gritti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Devidal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-48765-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377552v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna Wambsganss" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13877" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987226v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixian Zeng" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhua Xiang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Ouyang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelin Zeng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07777" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102109v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rineau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans de Boeck" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nijs" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P&#252;tz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15471" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102027v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Lange" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa&#8208;nina Roth" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Eisenhauer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Roscher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Dittmar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13556" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006796v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Pontoizeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-1112-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102016v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangping Fang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04369-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998003v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garcia de Jalon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Limousin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gessler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Peter" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0229807" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101963v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn E Barry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper van Ruijven" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesje Mommer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfei Bai" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Beierkuhnlein" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2905" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503326v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J. de Boeck" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rien Aerts" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Beier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14854" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101978v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun K Bose" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Moser" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rigling" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lehmann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13729" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102019v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons van Der Plas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-01316-9" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102017v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Resco de Dios" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R.L. Anderegg" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximeng Li" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tissue" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9091091" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405545v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wirth" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Wright" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2018.10.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405553v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Karlowsky" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#246;rte Bachmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204715" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309326v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schielzeth" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Barnes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aletta Bonn" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2019.06.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01928001v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rancon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-018-0315-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01749308v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Puga-Freitas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron M Ellison" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scheu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0434-x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405517v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Gripp" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Assis Esteves" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Carneiro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Guariento" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Paulo Figueiredo-Barros" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2018.02.003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480458v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Guderle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Gockele" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bechmann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12948" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01481169v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Joly" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-016-1166-9" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480463v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Kayler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro Ferrio" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Alday" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2017.01.014" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480461v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.03.014" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480457v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rose" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08819-9" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480462v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Garc&#237;a-Plazaola" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Fern&#225;ndez-Mar&#237;n" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Hoch" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12909" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480455v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Weisser" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ebeling" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangjuan Luo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2017.06.002" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475332v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Griselle Mellado-V&#225;zquez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.11.012" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RVBGLF8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475334v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Eugster" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/15-1110.1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127043v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Augusti" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thiery" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1524527113" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480465v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-016-0149-y" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475327v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10975" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236548v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vicca" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biv099" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475324v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12243" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N7F14N4C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663920v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Proulx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Voigt" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013382" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04756132v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Partsch" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Langel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0030-1299.2006.14292.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312255v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Wardle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matty P Berg" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Bauhus" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449979v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8599" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102042v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grisart" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Brandon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5961" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102036v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gritti" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735897v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijing Yuan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784866v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zwicke" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Alessio" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741497v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102011v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5061/dryad.7c01654" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368037v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire T Freschet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059158v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830111v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>