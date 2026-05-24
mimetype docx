--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,8083 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...8031 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexandru Milcu </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alexandru-milcu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2889-1234</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">187061696</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=lWgjMDwAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/X-6267-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am an ecosystem ecologist whose research interest focuses on the consequences of global changes such as biodiversity loss and climate change for the functioning of terrestrial ecosystems. In my research I often use functional traits as a predictive framework for ecosystem functioning. In particular, I have a great interest in controlled environment facilities for ecosystem research (ECOTRONs) because they have the capacity to simultaneously control environmental conditions while allowing for ecosystem-level measurements of carbon and water fluxes. My research time is currently shared between CEFE and the CNRS Ecotron of Montpellier. I also act as an Associate Editor for Scientific Reports.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity co-variation patterns in a range of soil organism taxa across highly contrasting ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Tortosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Freschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 215, pp.110093. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2026.110093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree community resource economics control soil food web multifunctionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wardle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matty Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Hattenschwiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgen Bauhus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-026-10455-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967527v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air oxygen fractionation associated with respiration and photosynthesis processes in plants: impact on the study of the global Dole effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Sauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji-Woong Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 370, pp.109663. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent macrodetritivore functional diversity and identity effects on litter mass loss under drought in a Mediterranean forest understory model ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Hättenschwiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Milcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Barantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 209, pp.109918. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2025.109918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional diversity of soil macrofauna may contribute to microbial community stabilization under drought stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Morales-Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Barantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buscot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Hättenschwiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Milcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.1597272. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2025.1597272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiplexing system for quantifying oxygen fractionation factors in closed chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Sauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jossoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Instrumentation, Methods and Data Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), pp.91 - 101. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gi-14-91-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural genetic variation underlying the negative effect of elevated CO2 on ionome composition in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oceane Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea-Lou Pimpare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mozzanino Timothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Fizames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Devidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (RP90170), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.90170.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592341v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microclimate modulation: an overlooked mechanism influencing the impact of plant diversity on ecosystem functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Milcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (3), pp.e17214. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworms and plants can decrease soil greenhouse gas emissions by modulating soil moisture fluctuations and soil macroporosity in a mesocosm experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ganault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fromin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Shihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (2), pp.e0289859. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0289859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552879v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive effects of basalt enhanced weathering and biochar co-application on carbon sequestration, soil nutrient status and plant performance in a mesocosm experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Honvault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Tiouchichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Sauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 169, pp.106054. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2024.106054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomical and functional responses of microbial communities from forest soils of differing tree species diversity to drying-rewetting cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren M. Gillespie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Daniel Prada-Salcedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Shihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fromin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kezia Goldmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 97-98, pp.150875. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pedobi.2023.150875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to: Plant traits alone are good predictors of ecosystem properties when used carefully</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fons van der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schröder-Georgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Weigelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (3), pp.335-336. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-022-01957-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of respiration and photosynthesis fractionation factors for atmospheric dioxygen inferred from a vegetation-soil-atmosphere analogue of the terrestrial biosphere in closed chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Sauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (5), pp.1047-1062. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-20-1047-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworms do not increase greenhouse gas emissions (CO2 and N2O) in an ecotron experiment simulating a three-crop rotation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswaldo Forey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Sauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel S Gritti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Devidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp.art. 21920. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-48765-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344102v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree species mixing affects soil microbial functioning indirectly via root and litter traits and soil parameters in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren M. Gillespie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Hättenschwiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Milcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janna Wambsganss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Shihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (10), pp.2190-2204. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.13877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive tree diversity effect on fine root biomass: via density dependence rather than spatial root partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weixian Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhua Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Ouyang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelin Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 130, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.07777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotrons: powerful and versatile ecosystem analysers for ecology, agronomy and environmental science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans de Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Nijs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pütz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27, pp.1387-1407. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microhabitat and ectomycorrhizal effects on the establishment, growth and survival of Quercus ilex L. seedlings under drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Garcia de Jalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐marc Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (6), pp.e0229807. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0229807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding ecosystems of the future will require more than realistic climate change experiments - A response to Korell et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans J. de Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rien Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Beier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (2), pp.e6-e7. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited evidence for spatial resource partitioning across temperate grassland biodiversity experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn E Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper van Ruijven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liesje Mommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongfei Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Beierkuhnlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (1), pp.e02905. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.2905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory of environmental conditions across generations affects the acclimation potential of scots pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun K Bose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Moser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Rigling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Milcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Trees, 43 (5), pp.1288-1299. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.13729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant traits alone are poor predictors of ecosystem properties and long-term ecosystem functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fons van Der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schröder-Georgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Weigelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (12), pp.1602-1611. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-020-01316-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian Regulation Does Not Optimize Stomatal Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Resco de Dios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William R.L. Anderegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ximeng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tissue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (9), pp.1091. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants9091091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher tree diversity increases soil microbial resistance to drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren M. Gillespie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fromin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Milcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Buatois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Pontoizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.377. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-020-1112-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species richness and functional-trait effects on fine root biomass along a subtropical tree diversity gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weixian Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhua Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Ouyang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 446 (1-2), pp.515-527. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-019-04369-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant diversity enhances production and downward transport of biodegradable dissolved organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa‐nina Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Eisenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Roscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Dittmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.13556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional composition has stronger impact than species richness on carbon gain and allocation in experimental grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Roscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Karlowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Milcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dörte Bachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (1), pp.e0204715. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0204715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multitrophic perspective on biodiversity–ecosystem functioning research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Eisenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schielzeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aletta Bonn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61, pp.1-54. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2019.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Shifts in Plant Diversity Effects on Carbon and Nitrogen Dynamics During Litter Decomposition in a Mediterranean Shrubland Exposed to Reduced Precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Santonja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Milcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fromin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Rancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Shihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (5), pp.939-954. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-018-0315-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Future of Complementarity: Disentangling Causes from Consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liesje Mommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper van Ruijven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (2), pp.167-180. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2018.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypic variability enhances the reproducibility of an ecological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Milcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Puga-Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron M Ellison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Scheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (2), pp.279 - 287. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-017-0434-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01749308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak to no effects of litter biomass and mixing on litter decomposition in a seasonally dry tropical forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Gripp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco de Assis Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Guariento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Paulo Figueiredo-Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68, pp.20-23. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pedobi.2018.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic niche partitioning in root water uptake facilitates efficient water use in more diverse grassland plant communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Guderle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dörte Bachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Milcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Gockele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bechmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (1), pp.214-227. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.12948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Night and day – Circadian regulation of night-time dark respiration and light-enhanced dark respiration in plant leaves and canopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachary Kayler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pedro Ferrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josu Alday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 137, pp.14-25. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2017.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top canopy nitrogen allocation linked to increased grassland carbon uptake in stands of varying species richness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Milcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Roscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachary Kayler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-08819-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian rhythms regulate the environmental responses of net CO2 exchange in bean and cotton canopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Resco de Dios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pedro Ferrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josu Alday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 239, pp.185-191. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2017.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous circadian rhythms in pigment composition induce changes in photochemical efficiency in plant canopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ignacio García-Plazaola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Fernández-Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pedro Ferrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josu Alday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (7), pp.1153-1162. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.12909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity effects on ecosystem functioning in a 15-year grassland experiment: Patterns, mechanisms, and open questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Weisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Roscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangjuan Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23, pp.1-73. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2017.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in soil microbial substrate utilization in response to altered litter diversity and precipitation in a Mediterranean shrubland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Shihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Hättenschwiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Milcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Santonja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology and Fertility of Soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (2), pp.171-185. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00374-016-1166-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant diversity generates enhanced soil microbial access to recently photosynthesized carbon in the rhizosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perla Griselle Mellado-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dörte Bachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Gockele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Karlowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.122-132. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant functional diversity increases grassland productivity-related water vapor fluxes: an Ecotron and modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Milcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Eugster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dörte Bachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Guderle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Roscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97 (8), pp.2044-2054. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/15-1110.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian rhythms have significant effects on leaf-to-canopy scale gas exchange under field conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Resco de Dios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pedro Ferrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josu Alday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (1), </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13742-016-0149-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevated CO2 maintains grassland net carbon uptake under a future heat and drought extreme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Augusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Benot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (22), pp.6224-6229. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1524527113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes driving nocturnal transpiration and implications for estimating land evapotranspiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Resco de Dios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pedro Ferrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josu Alday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep10975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global change experiments: challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans J. de Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Vicca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Nijs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Milcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65 (9), pp.922-931. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biosci/biv099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional diversity of leaf nitrogen concentrations drives grassland carbon fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Milcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Roscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dörte Bachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Gockele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (4), pp.435-444. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.12243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity Promotes Temporal Stability across Levels of Ecosystem Organization in Experimental Grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Proulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winfried Voigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Weigelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Roscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (10), 8 p. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0013382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The response of decomposers (earthworms, springtails and microorganisms) to variations in species and functional group diversity of plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Milcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Partsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Langel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Scheu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 112 (3), pp.513-524. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0030-1299.2006.14292.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource economics of tree communities control soil food web multifunctionality in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Wardle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matty P Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Hättenschwiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Bauhus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées TEBIS 2025, 13e édition, Rouen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No evidence that earthworms increase soil greenhouse gas emissions (CO2 and N2O) in the presence of plants and soil-moisture fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ganault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Buatois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triple isotopic composition of oxygen in water and dioxygen during deglaciations recorded in the EPICA Dome C ice core to link climate, biosphere productivity and water cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaelle Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji-Woong Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grisart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Brandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-5961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Ecotron of Montpellier: experimental platforms to study ecosystem response to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Sauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gritti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litter quality impacts the CNP stoichiometric homeostasis of the soil microbial biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijing Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Hättenschwiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Milcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance and recovery of upland grasslands to climate change with extreme events.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zwicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Alessio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Augusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Benot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology Conference - JEF AnaEE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How microbial belowground communities cope with contrasted trophic resources across three land use type: a stoichiometry approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijing Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Hättenschwiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Milcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International EcoSummit: Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data from: Limited evidence for spatial resource partitioning across temperate grassland biodiversity experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn E Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper van Ruijven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liesje Mommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongfei Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Beierkuhnlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dryad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5061/dryad.7c01654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity co-variation patterns in a range of soil organism taxa across highly contrasting ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Tortosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire T Freschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiplexing system for quantifying oxygen fractionation factors in closed chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Sauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jossoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No evidence that earthworms increase soil greenhouse gas emissions (CO 2 and N 2 O) in the presence of plants and soil moisture fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ganault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fromin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Shihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId277"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -8138,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DDD90233"/>
+    <w:nsid w:val="405EC0EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8369,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandru-milcu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2889-1234" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187061696" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/X-6267-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465242v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Tortosa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Freschet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2026.110093" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468864v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Paul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Piel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Sauze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Woong Yang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109663" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368013v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Morales-Fonseca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buscot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan H&#228;ttenschwiler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Milcu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1597272" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369602v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Lemoine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.109918" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064904v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jossoud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-14-91-2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552879v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Shihan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289859" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592341v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Cassan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea-Lou Pimpare" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mozzanino Timothy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fizames" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Devidal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.90170.3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464876v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beugnon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Guyader" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Puissant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17214" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731683v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Honvault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tiouchichine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Landais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.106054" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096005v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons van der Plas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schr&#246;der-Georgi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Weigelt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Barry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Meyer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01957-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083344v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren M. Gillespie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Daniel Prada-Salcedo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kezia Goldmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2023.150875" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042604v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasquier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pri&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-1047-2023" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344102v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Forey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel S Gritti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Devidal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-48765-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377552v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna Wambsganss" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13877" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987226v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixian Zeng" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhua Xiang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Ouyang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelin Zeng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07777" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102109v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rineau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans de Boeck" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nijs" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P&#252;tz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15471" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102027v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Lange" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa&#8208;nina Roth" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Eisenhauer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Roscher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Dittmar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13556" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006796v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Pontoizeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-1112-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102016v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangping Fang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04369-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998003v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garcia de Jalon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Limousin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gessler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Peter" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0229807" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101963v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn E Barry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper van Ruijven" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesje Mommer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfei Bai" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Beierkuhnlein" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2905" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503326v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J. de Boeck" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rien Aerts" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Beier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14854" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101978v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun K Bose" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Moser" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rigling" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lehmann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13729" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102019v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons van Der Plas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-01316-9" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102017v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Resco de Dios" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R.L. Anderegg" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximeng Li" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tissue" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9091091" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405545v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wirth" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Wright" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2018.10.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405553v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Karlowsky" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#246;rte Bachmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204715" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309326v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schielzeth" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Barnes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aletta Bonn" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2019.06.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01928001v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rancon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-018-0315-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01749308v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Puga-Freitas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron M Ellison" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scheu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0434-x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405517v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Gripp" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Assis Esteves" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Carneiro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Guariento" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Paulo Figueiredo-Barros" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2018.02.003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480458v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Guderle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Gockele" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bechmann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12948" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01481169v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Joly" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-016-1166-9" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480463v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Kayler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro Ferrio" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Alday" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2017.01.014" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480461v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.03.014" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480457v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rose" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08819-9" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480462v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Garc&#237;a-Plazaola" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Fern&#225;ndez-Mar&#237;n" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Hoch" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12909" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480455v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Weisser" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ebeling" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangjuan Luo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2017.06.002" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475332v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Griselle Mellado-V&#225;zquez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.11.012" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RVBGLF8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475334v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Eugster" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/15-1110.1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127043v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Augusti" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thiery" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1524527113" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480465v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-016-0149-y" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475327v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10975" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236548v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vicca" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biv099" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475324v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12243" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N7F14N4C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663920v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Proulx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Voigt" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013382" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04756132v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Partsch" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Langel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0030-1299.2006.14292.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312255v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Wardle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matty P Berg" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Bauhus" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449979v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8599" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102042v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grisart" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Brandon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5961" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102036v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gritti" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735897v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijing Yuan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784866v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zwicke" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Alessio" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741497v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102011v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5061/dryad.7c01654" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368037v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire T Freschet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059158v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830111v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandru-milcu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2889-1234" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187061696" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=lWgjMDwAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/X-6267-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465242v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Tortosa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Freschet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2026.110093" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967527v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wardle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matty Berg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hattenschwiler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Bauhus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-026-10455-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468864v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Paul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Piel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Sauze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Woong Yang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109663" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369602v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Lemoine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan H&#228;ttenschwiler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Milcu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.109918" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368013v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Morales-Fonseca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buscot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1597272" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064904v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jossoud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-14-91-2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592341v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Cassan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea-Lou Pimpare" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mozzanino Timothy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fizames" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Devidal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.90170.3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464876v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beugnon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Guyader" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Puissant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17214" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552879v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Shihan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289859" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731683v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Honvault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tiouchichine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Landais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.106054" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083344v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren M. Gillespie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Daniel Prada-Salcedo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kezia Goldmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2023.150875" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096005v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons van der Plas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schr&#246;der-Georgi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Weigelt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Barry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Meyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01957-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042604v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasquier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pri&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-1047-2023" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344102v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Forey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel S Gritti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Devidal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-48765-3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377552v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna Wambsganss" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13877" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987226v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixian Zeng" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhua Xiang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Ouyang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelin Zeng" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07777" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102109v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rineau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans de Boeck" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nijs" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P&#252;tz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15471" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998003v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garcia de Jalon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Limousin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gessler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Peter" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0229807" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503326v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J. de Boeck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rien Aerts" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Beier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14854" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101963v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn E Barry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper van Ruijven" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesje Mommer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfei Bai" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Beierkuhnlein" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2905" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101978v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun K Bose" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Moser" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rigling" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lehmann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13729" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102019v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons van Der Plas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-01316-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102017v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Resco de Dios" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R.L. Anderegg" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximeng Li" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tissue" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9091091" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006796v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Pontoizeau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-1112-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102016v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangping Fang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04369-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102027v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Lange" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa&#8208;nina Roth" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Eisenhauer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Roscher" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Dittmar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13556" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405553v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Karlowsky" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#246;rte Bachmann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204715" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309326v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schielzeth" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Barnes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aletta Bonn" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2019.06.001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01928001v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rancon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-018-0315-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405545v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wirth" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Wright" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2018.10.013" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01749308v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Puga-Freitas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron M Ellison" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scheu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0434-x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405517v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Gripp" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Assis Esteves" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Carneiro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Guariento" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Paulo Figueiredo-Barros" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2018.02.003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B75Z0CNH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480458v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Guderle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Gockele" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bechmann" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12948" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480463v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Kayler" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro Ferrio" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Alday" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2017.01.014" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480457v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rose" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08819-9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480461v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.03.014" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480462v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Garc&#237;a-Plazaola" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Fern&#225;ndez-Mar&#237;n" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Hoch" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12909" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480455v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Weisser" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ebeling" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangjuan Luo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2017.06.002" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01481169v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Joly" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-016-1166-9" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475332v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Griselle Mellado-V&#225;zquez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.11.012" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RVBGLF8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475334v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Eugster" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/15-1110.1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480465v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-016-0149-y" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127043v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Augusti" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thiery" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1524527113" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475327v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10975" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236548v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vicca" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biv099" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475324v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12243" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N7F14N4C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663920v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Proulx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Voigt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013382" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04756132v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Partsch" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Langel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0030-1299.2006.14292.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312255v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Wardle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matty P Berg" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Bauhus" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449979v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8599" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102042v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grisart" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Brandon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5961" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102036v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gritti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735897v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijing Yuan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784866v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zwicke" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Alessio" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741497v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102011v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5061/dryad.7c01654" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368037v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire T Freschet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059158v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830111v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>