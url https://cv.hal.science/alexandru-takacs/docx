--- v0 (2026-05-07)
+++ v1 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexandru Takacs </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alexandru-takacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5485-7817</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandru Takacs (M’12) was born in Simleu Silvaniei, Romania, in March 1975. He received the Engineer diploma in electronic engineering from the Military Technical Academy, Bucharest, Romania, in 1999, and the Master degree and Ph.D. degree in microwave and optical communications from the National Polytechnic Institute of Toulouse (INPT), Toulouse, France, in 2000 and 2004, respectively. From 2004 to 2007, he was a Lecturer with the Military Technical Academy of Bucharest, and an Associate Researcher with the Microtechnology Institute of Bucharest. In 2008 and 2010, he occupied a Postdoctoral position with the Laboratory for Analysis and Architecture of Systems (LAAS), National Center for Scientific Research (CNRS), Toulouse, France. During 208 and 2011, he was an R&D RF Engineer with Continental Automotive SAS France, where he was in charge of antenna design and automotive electromagnetic simulation. Since 2012, he has been an Associate Professor (Habilitation à diriger des recherches HDR obtained in 2018)  with the University Paul Sabatier, Toulouse, France, where he performs research within LAAS–CNRS.He has authored or coauthored two books,  39 papers in refereed journals, five international patents and over 100 communications in international symposium proceedings.His research interests include energy harvesting and wireless power transfer, battery-less wireless sensors and networks, cyber-physical systems for IoT applications, the design of microwave and RF circuits, small antenna design and flexible substrate technologies.Dr. Takacs was member of Technical Program Committee (TPC) of Wireless Power Transfer Conference WPTC’2016, WPTC’2018 and WPTC’2019 and for European Microwave Conference (EUMC’2015, EUMC’2016, EUMC’2019). He has been co-general chair of European Wireless Week (now Wireless Power Transfer Conference and Expo), co-TPC chair for European Microwave Conference (EUMC’2019) and Operational Officer and Student Grant Chair for EuMC’2015. Alex Takacs has served as guest editor for two special issues of Wireless Power Transfer Journal (Cambridge University Press).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Papers & citations : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=9pTrjggAAAAJ&hl=fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Patents: </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://patents.google.com/?inventor=Alexandru+Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Ph. D. students and defended thesis :  </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.theses.fr/?q=takacs%20alexandru&fq=dateSoutenance:%5b1965-01-01T23:59:59Z%2BTO%2B2023-12-31T23:59:59Z%5d&checkedfacets=directeurTheseNP=Takacs%20Alexandru;&start=0&status=&access=&prevision=&filtrepersonne=&zone1=titreRAs&val1=&op1=AND&zone2=auteurs&val2=&op2=AND&zone3=etabSoutenances&val3=&op3=AND&zone4=dateSoutenance&val4a=&val4b=&type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Protocol-Agnostic Backscatter-Based Security Layer for Ultra-Low-Power SWIPT IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taki Eddine Djidjekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamoussa Sanogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2026.3663551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wirelessly Powered Battery-Free Sensing Nodes for Internet of Things Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshan Shetty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Grosinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (7), pp.26-46. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMM.2024.3488593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization-Shift Backscatter Identification for SWIPT-Based Battery-Free Sensor Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taki Eddine Djidjekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.186. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics15010186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Industrial IoT for Civil Engineering Structural Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Herail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (5), pp.8921 - 8944. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2023.3321958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicating materials: Communicating concrete development for construction industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (4), pp.6983-6994. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tii.2024.3352261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on the Security Challenges of Low-Power Wireless Communication Protocols for Communicating Concrete in Civil Engineerings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (4), pp.1849. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23041849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrusion Detection System for IoT: Analysis of PSD Robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamoussa Sanogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (4), pp.2353. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23042353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative Wireless Power Transfer: Where We Are and Where We Want to Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Palazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqiang Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hemour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (2), pp.57-79. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMM.2022.3210145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multifunctional Battery-Free Bluetooth Low Energy Wireless Sensor Node Remotely Powered by Electromagnetic Wireless Power Transfer in Far-Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (11), pp.4054. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22114054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Antenna in 3D Configuration for Rectenna Wireless Power Transmission Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (9), pp.3193. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21093193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized NFC Circuit and Coil Design for Wireless Power Transfer with 2D Free-Positioning and Low Load Sensibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Germano Buchmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juvenal Alarcon Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaia Fortes Montilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (23), pp.8074. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21238074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniature drone antenna design for the detection of airliners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ghiotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.21-27. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078720000896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Rectennas for Ultra-Low-Power Wireless Transmission Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Okba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (5), pp.1697-1707. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2019.2902552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LoRaWAN Battery-free Wireless Sensors Network designed for Structural Health Monitoring in the Construction Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethan Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Udrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (7), pp.1510. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s19071510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could the space probe Philae be energized remotely?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Borges Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Roselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostolos Georgiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Costanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Power Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (2), pp.154-160. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/wpt.2019.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a Battery-Free Wireless Sensor for Cyber-Physical Systems Dedicated to Structural Health Monitoring Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.24679-24690. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2900161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous RFID Sensor Node Using a Single ISM Band for Both Wireless Power Transfer and Data Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Okba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s19153330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low cost flexible assembly technique applied in wireless sensors and organic transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin-Daniel Fotache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Nano-Bio-Materials and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (2), pp.262-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Design of Wireless Communicating Reinforced Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (1), pp.75002-75014. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2883434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Flat Dipole Rectenna for IoT Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Okba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87, pp.39-49. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERC18071604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiband Rectenna for Microwave Applications Rectenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Okba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Calmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Substrate Technology for Millimeter Wave Wireless Power Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhening Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Power Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (1), pp.24-33. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/wpt.2015.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturization of Compact Quadrifilar Helix Antennas for Telemetry, Tracking and Command Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Diez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-strip slow wave line for phase shifting cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (20), pp.1589-1591. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2015.2148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and modeling of PCB coils for inductive power charging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Benbouhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Power Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (2), pp.143 - 152. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/wpt.2015.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave Power Harvesting for Satellite Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Despoisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Blondeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (4), pp.1090-1098. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2014.2303425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backscattering-Based Security in Wireless Power Transfer Applied to Battery-Free BLE Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taki Eddine Djidjekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Wireless Power Technology Conference and Expo (WPTCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2025, Rome, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WPTCE62521.2025.11062233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Dual-Key Authentication via Wireless Power Transfer for Secure SWIPT-Based IoT Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taki Eddine Djidjekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 55th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Utrecht, Netherlands. pp.443-446, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC65286.2025.11235057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backscattering and Wireless Power Transfer in Battery-Free Sensors for Structural Health Monitoring of Reinforced Concrete Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taki Eddine Djidjekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamoussa Sanogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valence, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA63091.2025.11265893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau de capteurs Bluetooth Low Energy, sans fil et sans batterie, télé-alimentés par transfert de puissance électromagnétique rayonnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Sidibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taki Eddine Djidjekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamoussa Sanogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France. pp.503-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization Shift Keying for Device Authentication in Wireless Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamoussa Sanogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taki E Djidjekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France. pp.296-299, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Security and Identification Concept for SWIPT Systems in IoT Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taki Eddine Djidjekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamoussa Sanogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE/MTT-S International Microwave Symposium - IMS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Washington DC, United States. pp.110-113, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS40175.2024.10600312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular Polarization Shift Keying for IoT Communications Security: A Proof of Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamoussa Sanogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taki E Djidjekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 31st International Conference on Electronics Circuits and Systems (ICECS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2024, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS61496.2024.10848847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hardware Add-On for IoT Secure Communications: Polarization Shift Keying Smart Antenna System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamoussa Sanogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taki E Djidjekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 10th World Forum on Internet of Things (WF-IoT 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2024, Ottawa, Canada. pp.811-816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backscattering Rectifier for Security and Identification in the context of Simultaneous Wireless Information and Power Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taki Djidjekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamoussa Sanogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Sidibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France. pp.300-303, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery-free Wireless Sensors for IoT applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taki Djidjekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamoussa Sanogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 15th International Conference on Communications (COMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bucharest, Romania. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMM62355.2024.10741486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-frequency energy harvesting for communicating materials: Application to the construction industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE International Conference on Electronics Circuits and Systems, ICECS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS61496.2024.10848725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery-free Bluetooth Low Energy Wireless Sensor Powered by Radiative Wireless Power Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamoussa Sanogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NewCAS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Edinburg,, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS57931.2023.10198088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dual-Band and Flexible CPW-Fed Antenna for RF Energy Harvesting Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Charlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Antennas and Propagation (EuCAP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Florence, Italy. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP57121.2023.10133562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compact Triple-Band Rectifier and Dual-Band Rectenna for IoT Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taki Eddine Djidjekh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Power Technology Conference and Expo (WPTCE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, San Diego, CA, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WPTCE56855.2023.10216098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thin Paper UHF Antenna on Nanocelloluse Based Substrate for Battery-free Geolocation Tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lopez-Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dhuiège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Depres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE AP-S/URSI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2022, Denver, United States. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AP-S/USNC-URSI47032.2022.9886710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery-free Bluetooth Low Energy Sensing Nodes for Structural Health Monitoring of Concretes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Structural Health Monitoring, IWSHM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Standford, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery-free, Wirelessly Powered and Controlled Concrete Resistivity Sensing Node</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Balayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Wireless Power Transfer Conference (WPTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WPW54272.2022.9853942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau de capteurs sans fil et sans batterie télé-alimentés par transfert de puissance électromagnétique rayonnée destiné au suivi de l'état de santé structurelle des bétons armés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Journées Nationales Microondes (JNM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau de capteurs sans fil et sans batterie télé-alimentés par transfert d'énergie électromagnétique radiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉES SCIENTIFIQUES URSI France 2022 - NANO, MESO, MICRO : SCIENCES ET INNOVATIONS POUR LA RADIO ET LA PHOTONIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery-free Structural Health Monitoring System for Concrete Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Balayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Structural Health Monitoring, IWSHM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Standford, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous and Battery-Free Wireless Tag combining UWB and BLE Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abo Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Mennekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dachy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Power Transfer Conference (WPTC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WPW54272.2022.9853906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Wireless Sensors Network for the Implementation of a Cyber-Physical System Monitoring Reinforced Concrete Civil Engineering Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFAC Symposium on Telematics Applications (TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nancy, France. pp.19-24, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materials communicating with the BIM: results of the McBIM project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFAC Symposium on Telematics Applications, TA'2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nancy, France. pp.25-30, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Polyimide Flexible Antenna Design for S- Band Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Mennekens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on Antennas and Propagation (EuCAP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP53622.2022.9768917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Harvesting for Battery-Free Wireless Sensors Network Embedded in a Reinforced Concrete Beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th European Microwave Conference (EuMC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Utrecht, Netherlands. pp.702-705, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC48046.2021.9338186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Compact and High-Efficiency Rectenna for Wireless Sensing Applications in Concrete Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE/MTT-S International Microwave Symposium (IMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Los Angeles, United States. pp.988-991, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS30576.2020.9223813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Miniature and High-Efficiency Rectenna in ISM 868 MHz Frequency Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montreal, Canada. pp.1509-1510, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEECONF35879.2020.9330401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Characterization of Compact Antennas for Wireless Sensing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Workshop on Antenna Technology (iWAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Bucharest, Romania. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iWAT48004.2020.1570616078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a Wireless Sensor Network Designed to Be Embedded in Reinforced Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Conference of the IEEE Industrial Electronics Society (IECON 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Singapore, Singapore. pp.2195-2200, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON43393.2020.9255268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materials communicating with the BIM: aims and first results of the McBIM project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Structural Health Monitoring, IWSHM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Stanford, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wirelessly Powered and Battery-Free LoRaWAN Wireless Sensing Nodes Designed for Communicating Reinforced Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethan Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Udrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Structural Health Monitoring (IWSHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Standford, United States. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12783/shm2019/32230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Characterization of a Compact Rectenna for Structural Health Monitoring Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Okba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Propagation Symposium (APS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Atlanta, United States. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2019.8888688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur RFID autonome alimenté par transfert d’énergie sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Okba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved Rectenna Design for Battery-free Wireless Sensors and Structural Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Okba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Loubet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Wireless Power Transfer Conference (WPTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, London, United Kingdom. pp.440-445, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WPTC45513.2019.9055690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nœuds de mesure sans-fil et sans batterie communiquant en LoRa et commandés par leur interface d’alimentation par transfert d’énergie radiofréquence en champ lointain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">900 MHz Miniaturized Rectenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Okba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Power Transfer Conference (WPTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WPT.2018.8639385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Flat Dipole Rectenna for Energy Harvesting or Wireless Power Transmission Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Okba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation (APS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2018.8608906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Planar Integrated Rectenna for Batteryless IoT Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Okba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Week (EuMW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact C-band Rectenna for Satellite Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Okba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Power Transfer Conference (WPTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wideband and Compact Circularly-Polarized Rectenna for Low Power Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Okba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bellion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Grenana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Mediterranean Microwave Symposium (MMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Marseille, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Electromagnetic Energy Harvesting and Wireless Power Transfer for IoT and SHM Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Okba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Calmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Workshop of Electronics, Control, Measurement, Signals and their Application to Mechatronics (ECMSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, San Sebastien, Spain. pp.299-302, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECMSM.2017.7945868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rectenna à 2.45 GHz utilisant une antenne à dipôle arrondi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Okba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Malo, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficient wireless sensors networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Semiconducteur Conference (CAS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Sinaii, Romania. 24p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VHF/UHF Kapton supported antenna for cubesat applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Calmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation (APS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible technology for millimeter-wave wireless sensors applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Calmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop of Electronics, Control, Measurement, Signals and their Application to Mechatronics (ECMSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, San Sebastian, Spain. pp.303-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiband rectenna for microwave applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Okba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Calmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Power Transfer Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Aveiro, Portugal. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WPT.2016.7498799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Phase Shifting Cell Based on Micro-Strip Slow Wave Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Armengaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on RF-MEMS and RF-Microsystems (MEMSWAVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross dipoles rectenna for microwave applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Okba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Calmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Week (EuMW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kapton Flexible Technology for V-band Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhening Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on RF-MEMS and RF-Microsystems (MEMSWAVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bucarest, Romania. pp.19-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récupération de l'énergie micro-onde pour l'alimentation de capteurs sans fil à bord des satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Okba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Despoisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-compact Ku band rectenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Charlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwave Symposium (IMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Phoenix, United States. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2015.7166996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Kapton based passive circuits at microwave frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhening Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Week (EuMW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave Energy Harvesting for Satellite Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Despoisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Microwave Symposium. Workshop on New Technology Developments for Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie pour intégration hétérogène sur substrat souple dans le domaine millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhening Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and simulation of printed winding inductors for inductive wireless power charging applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jugieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Power Transfer Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Boulder, CO, United States. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WPT.2015.7140119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Characterization of Effective Antennas for K-band Rectennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Despoisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas &amp; Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Rectenna for Space Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Despoisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Tampa, United States. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rectenna Design for K Band Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Week (EuMW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power source evaluation of a wireless power transfer system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Cheiklh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Benbouhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Power Transfer Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Jeju, South Korea. 4p., </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WPT.2014.6839615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Characterization of a Micromachined Receiver for W Band Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina-Cristina Bunea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Neculoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Calmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Week (EuMW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italy. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuMW 2019: Special Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ghiotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. del Río Portilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dauvignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.541-542. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078720001014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From electromagnetic engineering to wireless power transmission and energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro and nanotechnologies/Microelectronics. Université Toulouse 3 Paul Sabatier (UT3 Paul Sabatier), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02503585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact phase shifting cell based on micro-strip slow wave lines Kapton flexible technology for V-band applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Charlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novel technologies for microwave and millimeter wave devices and circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editura Academiei Române, 2017, 9789732728093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId238"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexandru Takacs </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alexandru-takacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5485-7817</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=9pTrjggAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandru Takacs (M’12) was born in Simleu Silvaniei, Romania, in March 1975. He received the Engineer diploma in electronic engineering from the Military Technical Academy, Bucharest, Romania, in 1999, and the Master degree and Ph.D. degree in microwave and optical communications from the National Polytechnic Institute of Toulouse (INPT), Toulouse, France, in 2000 and 2004, respectively. From 2004 to 2007, he was a Lecturer with the Military Technical Academy of Bucharest, and an Associate Researcher with the Microtechnology Institute of Bucharest. In 2008 and 2010, he occupied a Postdoctoral position with the Laboratory for Analysis and Architecture of Systems (LAAS), National Center for Scientific Research (CNRS), Toulouse, France. During 208 and 2011, he was an R&D RF Engineer with Continental Automotive SAS France, where he was in charge of antenna design and automotive electromagnetic simulation. Since 2012, he has been an Associate Professor (Habilitation à diriger des recherches HDR obtained in 2018)  with the University Paul Sabatier, Toulouse, France, where he performs research within LAAS–CNRS.He has authored or coauthored two books,  39 papers in refereed journals, five international patents and over 100 communications in international symposium proceedings.His research interests include energy harvesting and wireless power transfer, battery-less wireless sensors and networks, cyber-physical systems for IoT applications, the design of microwave and RF circuits, small antenna design and flexible substrate technologies.Dr. Takacs was member of Technical Program Committee (TPC) of Wireless Power Transfer Conference WPTC’2016, WPTC’2018 and WPTC’2019 and for European Microwave Conference (EUMC’2015, EUMC’2016, EUMC’2019). He has been co-general chair of European Wireless Week (now Wireless Power Transfer Conference and Expo), co-TPC chair for European Microwave Conference (EUMC’2019) and Operational Officer and Student Grant Chair for EuMC’2015. Alex Takacs has served as guest editor for two special issues of Wireless Power Transfer Journal (Cambridge University Press).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Papers & citations : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=9pTrjggAAAAJ&hl=fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Patents: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://patents.google.com/?inventor=Alexandru+Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Ph. D. students and defended thesis :  </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.theses.fr/?q=takacs%20alexandru&fq=dateSoutenance:%5b1965-01-01T23:59:59Z%2BTO%2B2023-12-31T23:59:59Z%5d&checkedfacets=directeurTheseNP=Takacs%20Alexandru;&start=0&status=&access=&prevision=&filtrepersonne=&zone1=titreRAs&val1=&op1=AND&zone2=auteurs&val2=&op2=AND&zone3=etabSoutenances&val3=&op3=AND&zone4=dateSoutenance&val4a=&val4b=&type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Protocol-Agnostic Backscatter-Based Security Layer for Ultra-Low-Power SWIPT IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taki Eddine Djidjekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamoussa Sanogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2026.3663551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wirelessly Powered Battery-Free Sensing Nodes for Internet of Things Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshan Shetty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Grosinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (7), pp.26-46. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMM.2024.3488593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization-Shift Backscatter Identification for SWIPT-Based Battery-Free Sensor Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taki Eddine Djidjekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.186. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics15010186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Industrial IoT for Civil Engineering Structural Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Herail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (5), pp.8921 - 8944. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2023.3321958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicating materials: Communicating concrete development for construction industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (4), pp.6983-6994. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tii.2024.3352261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on the Security Challenges of Low-Power Wireless Communication Protocols for Communicating Concrete in Civil Engineerings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (4), pp.1849. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23041849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrusion Detection System for IoT: Analysis of PSD Robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamoussa Sanogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (4), pp.2353. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23042353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative Wireless Power Transfer: Where We Are and Where We Want to Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Palazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqiang Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hemour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (2), pp.57-79. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMM.2022.3210145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multifunctional Battery-Free Bluetooth Low Energy Wireless Sensor Node Remotely Powered by Electromagnetic Wireless Power Transfer in Far-Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (11), pp.4054. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22114054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Antenna in 3D Configuration for Rectenna Wireless Power Transmission Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (9), pp.3193. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21093193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniature drone antenna design for the detection of airliners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ghiotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.21-27. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078720000896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized NFC Circuit and Coil Design for Wireless Power Transfer with 2D Free-Positioning and Low Load Sensibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Germano Buchmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juvenal Alarcon Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaia Fortes Montilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (23), pp.8074. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21238074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous RFID Sensor Node Using a Single ISM Band for Both Wireless Power Transfer and Data Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Okba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s19153330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LoRaWAN Battery-free Wireless Sensors Network designed for Structural Health Monitoring in the Construction Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethan Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Udrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (7), pp.1510. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s19071510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Rectennas for Ultra-Low-Power Wireless Transmission Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Okba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (5), pp.1697-1707. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2019.2902552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could the space probe Philae be energized remotely?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Borges Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Roselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostolos Georgiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Costanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Power Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (2), pp.154-160. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/wpt.2019.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a Battery-Free Wireless Sensor for Cyber-Physical Systems Dedicated to Structural Health Monitoring Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.24679-24690. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2900161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Flat Dipole Rectenna for IoT Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Okba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87, pp.39-49. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERC18071604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low cost flexible assembly technique applied in wireless sensors and organic transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin-Daniel Fotache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Nano-Bio-Materials and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (2), pp.262-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Design of Wireless Communicating Reinforced Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (1), pp.75002-75014. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2883434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Substrate Technology for Millimeter Wave Wireless Power Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhening Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Power Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (1), pp.24-33. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/wpt.2015.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiband Rectenna for Microwave Applications Rectenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Okba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Calmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturization of Compact Quadrifilar Helix Antennas for Telemetry, Tracking and Command Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Diez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-strip slow wave line for phase shifting cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (20), pp.1589-1591. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2015.2148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and modeling of PCB coils for inductive power charging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Benbouhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Power Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (2), pp.143 - 152. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/wpt.2015.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave Power Harvesting for Satellite Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Despoisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Blondeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (4), pp.1090-1098. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2014.2303425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backscattering-Based Security in Wireless Power Transfer Applied to Battery-Free BLE Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taki Eddine Djidjekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Wireless Power Technology Conference and Expo (WPTCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2025, Rome, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WPTCE62521.2025.11062233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Dual-Key Authentication via Wireless Power Transfer for Secure SWIPT-Based IoT Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taki Eddine Djidjekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 55th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Utrecht, Netherlands. pp.443-446, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC65286.2025.11235057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backscattering and Wireless Power Transfer in Battery-Free Sensors for Structural Health Monitoring of Reinforced Concrete Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taki Eddine Djidjekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamoussa Sanogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valence, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA63091.2025.11265893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-frequency energy harvesting for communicating materials: Application to the construction industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE International Conference on Electronics Circuits and Systems, ICECS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS61496.2024.10848725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Security and Identification Concept for SWIPT Systems in IoT Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taki Eddine Djidjekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamoussa Sanogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE/MTT-S International Microwave Symposium - IMS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Washington DC, United States. pp.110-113, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS40175.2024.10600312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau de capteurs Bluetooth Low Energy, sans fil et sans batterie, télé-alimentés par transfert de puissance électromagnétique rayonnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Sidibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taki Eddine Djidjekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamoussa Sanogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France. pp.503-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization Shift Keying for Device Authentication in Wireless Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamoussa Sanogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taki E Djidjekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France. pp.296-299, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular Polarization Shift Keying for IoT Communications Security: A Proof of Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamoussa Sanogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taki E Djidjekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 31st International Conference on Electronics Circuits and Systems (ICECS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2024, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS61496.2024.10848847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hardware Add-On for IoT Secure Communications: Polarization Shift Keying Smart Antenna System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamoussa Sanogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taki E Djidjekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 10th World Forum on Internet of Things (WF-IoT 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2024, Ottawa, Canada. pp.811-816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backscattering Rectifier for Security and Identification in the context of Simultaneous Wireless Information and Power Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taki Djidjekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamoussa Sanogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Sidibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France. pp.300-303, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery-free Wireless Sensors for IoT applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taki Djidjekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamoussa Sanogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 15th International Conference on Communications (COMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bucharest, Romania. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMM62355.2024.10741486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compact Triple-Band Rectifier and Dual-Band Rectenna for IoT Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taki Eddine Djidjekh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Power Technology Conference and Expo (WPTCE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, San Diego, CA, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WPTCE56855.2023.10216098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery-free Bluetooth Low Energy Wireless Sensor Powered by Radiative Wireless Power Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamoussa Sanogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NewCAS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Edinburg,, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS57931.2023.10198088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dual-Band and Flexible CPW-Fed Antenna for RF Energy Harvesting Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Charlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Antennas and Propagation (EuCAP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Florence, Italy. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP57121.2023.10133562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Wireless Sensors Network for the Implementation of a Cyber-Physical System Monitoring Reinforced Concrete Civil Engineering Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFAC Symposium on Telematics Applications (TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nancy, France. pp.19-24, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materials communicating with the BIM: results of the McBIM project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFAC Symposium on Telematics Applications, TA'2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nancy, France. pp.25-30, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Polyimide Flexible Antenna Design for S- Band Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Mennekens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on Antennas and Propagation (EuCAP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP53622.2022.9768917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery-free, Wirelessly Powered and Controlled Concrete Resistivity Sensing Node</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Balayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Wireless Power Transfer Conference (WPTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WPW54272.2022.9853942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thin Paper UHF Antenna on Nanocelloluse Based Substrate for Battery-free Geolocation Tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lopez-Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dhuiège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Depres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE AP-S/URSI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2022, Denver, United States. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AP-S/USNC-URSI47032.2022.9886710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery-free Bluetooth Low Energy Sensing Nodes for Structural Health Monitoring of Concretes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Structural Health Monitoring, IWSHM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Standford, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau de capteurs sans fil et sans batterie télé-alimentés par transfert d'énergie électromagnétique radiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉES SCIENTIFIQUES URSI France 2022 - NANO, MESO, MICRO : SCIENCES ET INNOVATIONS POUR LA RADIO ET LA PHOTONIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau de capteurs sans fil et sans batterie télé-alimentés par transfert de puissance électromagnétique rayonnée destiné au suivi de l'état de santé structurelle des bétons armés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Journées Nationales Microondes (JNM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery-free Structural Health Monitoring System for Concrete Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Balayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Structural Health Monitoring, IWSHM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Standford, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous and Battery-Free Wireless Tag combining UWB and BLE Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abo Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Mennekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dachy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Power Transfer Conference (WPTC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WPW54272.2022.9853906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Harvesting for Battery-Free Wireless Sensors Network Embedded in a Reinforced Concrete Beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th European Microwave Conference (EuMC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Utrecht, Netherlands. pp.702-705, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC48046.2021.9338186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a Wireless Sensor Network Designed to Be Embedded in Reinforced Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Conference of the IEEE Industrial Electronics Society (IECON 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Singapore, Singapore. pp.2195-2200, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON43393.2020.9255268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Miniature and High-Efficiency Rectenna in ISM 868 MHz Frequency Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montreal, Canada. pp.1509-1510, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEECONF35879.2020.9330401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Characterization of Compact Antennas for Wireless Sensing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Workshop on Antenna Technology (iWAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Bucharest, Romania. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iWAT48004.2020.1570616078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Compact and High-Efficiency Rectenna for Wireless Sensing Applications in Concrete Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE/MTT-S International Microwave Symposium (IMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Los Angeles, United States. pp.988-991, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS30576.2020.9223813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Characterization of a Compact Rectenna for Structural Health Monitoring Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Okba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Propagation Symposium (APS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Atlanta, United States. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2019.8888688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wirelessly Powered and Battery-Free LoRaWAN Wireless Sensing Nodes Designed for Communicating Reinforced Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethan Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Udrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Structural Health Monitoring (IWSHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Standford, United States. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12783/shm2019/32230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materials communicating with the BIM: aims and first results of the McBIM project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Derigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Structural Health Monitoring, IWSHM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Stanford, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved Rectenna Design for Battery-free Wireless Sensors and Structural Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Okba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Loubet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Wireless Power Transfer Conference (WPTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, London, United Kingdom. pp.440-445, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WPTC45513.2019.9055690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur RFID autonome alimenté par transfert d’énergie sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Okba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nœuds de mesure sans-fil et sans batterie communiquant en LoRa et commandés par leur interface d’alimentation par transfert d’énergie radiofréquence en champ lointain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">900 MHz Miniaturized Rectenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Okba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Power Transfer Conference (WPTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WPT.2018.8639385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Flat Dipole Rectenna for Energy Harvesting or Wireless Power Transmission Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Okba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation (APS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2018.8608906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Planar Integrated Rectenna for Batteryless IoT Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Okba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Week (EuMW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact C-band Rectenna for Satellite Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Okba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Power Transfer Conference (WPTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible technology for millimeter-wave wireless sensors applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Calmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop of Electronics, Control, Measurement, Signals and their Application to Mechatronics (ECMSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, San Sebastian, Spain. pp.303-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wideband and Compact Circularly-Polarized Rectenna for Low Power Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Okba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bellion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Grenana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Mediterranean Microwave Symposium (MMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Marseille, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Electromagnetic Energy Harvesting and Wireless Power Transfer for IoT and SHM Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Okba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Calmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Workshop of Electronics, Control, Measurement, Signals and their Application to Mechatronics (ECMSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, San Sebastien, Spain. pp.299-302, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECMSM.2017.7945868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rectenna à 2.45 GHz utilisant une antenne à dipôle arrondi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Okba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Malo, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficient wireless sensors networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Semiconducteur Conference (CAS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Sinaii, Romania. 24p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VHF/UHF Kapton supported antenna for cubesat applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Calmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation (APS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Phase Shifting Cell Based on Micro-Strip Slow Wave Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Armengaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on RF-MEMS and RF-Microsystems (MEMSWAVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross dipoles rectenna for microwave applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Okba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Calmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Week (EuMW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiband rectenna for microwave applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Okba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Calmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Power Transfer Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Aveiro, Portugal. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WPT.2016.7498799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kapton Flexible Technology for V-band Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhening Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on RF-MEMS and RF-Microsystems (MEMSWAVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bucarest, Romania. pp.19-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Characterization of Effective Antennas for K-band Rectennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Despoisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas &amp; Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Kapton based passive circuits at microwave frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhening Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Week (EuMW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récupération de l'énergie micro-onde pour l'alimentation de capteurs sans fil à bord des satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Okba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Despoisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-compact Ku band rectenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Charlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwave Symposium (IMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Phoenix, United States. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2015.7166996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave Energy Harvesting for Satellite Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Despoisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Microwave Symposium. Workshop on New Technology Developments for Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie pour intégration hétérogène sur substrat souple dans le domaine millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhening Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and simulation of printed winding inductors for inductive wireless power charging applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jugieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Power Transfer Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Boulder, CO, United States. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WPT.2015.7140119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power source evaluation of a wireless power transfer system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Cheiklh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Benbouhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Power Transfer Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Jeju, South Korea. 4p., </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WPT.2014.6839615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rectenna Design for K Band Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Week (EuMW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Rectenna for Space Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Despoisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Tampa, United States. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Characterization of a Micromachined Receiver for W Band Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina-Cristina Bunea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Neculoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Calmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Week (EuMW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italy. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuMW 2019: Special Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ghiotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. del Río Portilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dauvignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.541-542. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078720001014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From electromagnetic engineering to wireless power transmission and energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro and nanotechnologies/Microelectronics. Université Toulouse 3 Paul Sabatier (UT3 Paul Sabatier), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02503585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact phase shifting cell based on micro-strip slow wave lines Kapton flexible technology for V-band applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Charlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novel technologies for microwave and millimeter wave devices and circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editura Academiei Române, 2017, 9789732728093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId239"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="93EFD765"/>
+    <w:nsid w:val="86BBC780"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandru-takacs" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5485-7817" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=9pTrjggAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://patents.google.com/?inventor=Alexandru+Takacs" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/?q=takacs%20alexandru&amp;fq=dateSoutenance:%5b1965-01-01T23:59:59Z%2BTO%2B2023-12-31T23:59:59Z%5d&amp;checkedfacets=directeurTheseNP=Takacs%20Alexandru;&amp;start=0&amp;status=&amp;access=&amp;prevision=&amp;filtrepersonne=&amp;zone1=titreRAs&amp;val1=&amp;op1=AND&amp;zone2=auteurs&amp;val2=&amp;op2=AND&amp;zone3=etabSoutenances&amp;val3=&amp;op3=AND&amp;zone4=dateSoutenance&amp;val4a=&amp;val4b=&amp;type" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05594104v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taki Eddine Djidjekh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Takacs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Loubet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamoussa Sanogo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2026.3663551" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05142829v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshan Shetty" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Grosinger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2024.3488593" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05490892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics15010186" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04247382v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Sidibe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herail" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3321958" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428096v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l David" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tii.2024.3352261" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04154993v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alata" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23041849" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04154781v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23042353" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196707v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Palazzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Correia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqiang Gu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hemour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Wu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2022.3210145" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03682579v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Loubet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22114054" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03540535v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21093193" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621225v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Germano Buchmeier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juvenal Alarcon Ramos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Fortes Montilla" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21238074" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03540578v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ghiotto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078720000896" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083185v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Okba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2902552" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083374v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Gardner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea de Luca" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Udrea" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19071510" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04902684v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Borges Carvalho" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Roselli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Georgiadis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Costanzo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/wpt.2019.5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02175814v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2900161" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03698559v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19153330" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02194426v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rumeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin-Daniel Fotache" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02067206v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2883434" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02067191v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC18071604" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409598v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Calmon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02067213v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhening Yang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/wpt.2015.21" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238266v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Belot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Diez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066180v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gastaldi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Armengaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rochette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2015.2148" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409233v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vigneaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cheikh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benbouhout" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/wpt.2015.17" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066227v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fredon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Despoisse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Blondeaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2014.2303425" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05157169v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPTCE62521.2025.11062233" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05377414v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC65286.2025.11235057" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05404116v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265893" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04740194v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Loubet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Sidib&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04742060v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taki E Djidjekh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732078" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04704048v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS40175.2024.10600312" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798844v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10848847" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787064v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04763660v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taki Djidjekh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delai" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732847" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04786096v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMM62355.2024.10741486" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04831840v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10848725" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04157047v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS57931.2023.10198088" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873376v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133562" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594314v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPTCE56855.2023.10216098" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03720877v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lopez-Mir" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dhui&#232;ge" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Depres" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/USNC-URSI47032.2022.9886710" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03648201v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03648926v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Balayssac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853942" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03648908v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03648216v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03648195v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03702028v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abo Kassem" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mennekens" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dachy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853906" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041567v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782567v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Wan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03680037v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9768917" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03540600v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC48046.2021.9338186" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03014084v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS30576.2020.9223813" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873395v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9330401" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919841v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iWAT48004.2020.1570616078" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03014102v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9255268" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285937v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02553310v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/shm2019/32230" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02525973v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8888688" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02525989v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pons" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919873v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPTC45513.2019.9055690" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02553322v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066056v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPT.2018.8639385" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066068v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2018.8608906" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066082v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066073v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01710172v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bellion" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Grenana" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01611643v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2017.7945868" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01596449v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083200v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066252v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066160v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409599v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPT.2016.7498799" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066196v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409248v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066202v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237951v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237948v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2015.7166996" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066099v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083203v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066189v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409595v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jugieu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kessler" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPT.2015.7140119" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237947v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fredon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Despoisse" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01875623v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066133v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Luca" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066244v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vigneau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cheiklh" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Benbouhout" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouguer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPT.2014.6839615" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066088v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina-Cristina Bunea" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Neculoiu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927490v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghiotto" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Nallatamby" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. del R&#237;o Portilla" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dauvignac" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078720001014" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-02503585v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083210v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandru-takacs" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5485-7817" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=9pTrjggAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=9pTrjggAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://patents.google.com/?inventor=Alexandru+Takacs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/?q=takacs%20alexandru&amp;fq=dateSoutenance:%5b1965-01-01T23:59:59Z%2BTO%2B2023-12-31T23:59:59Z%5d&amp;checkedfacets=directeurTheseNP=Takacs%20Alexandru;&amp;start=0&amp;status=&amp;access=&amp;prevision=&amp;filtrepersonne=&amp;zone1=titreRAs&amp;val1=&amp;op1=AND&amp;zone2=auteurs&amp;val2=&amp;op2=AND&amp;zone3=etabSoutenances&amp;val3=&amp;op3=AND&amp;zone4=dateSoutenance&amp;val4a=&amp;val4b=&amp;type" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05594104v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taki Eddine Djidjekh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Takacs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Loubet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamoussa Sanogo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2026.3663551" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05142829v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshan Shetty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Grosinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2024.3488593" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05490892v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics15010186" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04247382v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Sidibe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herail" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3321958" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428096v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l David" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tii.2024.3352261" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04154993v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alata" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23041849" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04154781v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23042353" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196707v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Palazzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Correia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqiang Gu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hemour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Wu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2022.3210145" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03682579v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Loubet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22114054" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03540535v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21093193" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03540578v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferr&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ghiotto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078720000896" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621225v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Germano Buchmeier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juvenal Alarcon Ramos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Fortes Montilla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21238074" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03698559v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Okba" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19153330" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083374v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Gardner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea de Luca" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Udrea" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19071510" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083185v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2902552" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04902684v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Borges Carvalho" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Roselli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Georgiadis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Costanzo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/wpt.2019.5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02175814v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2900161" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02067191v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC18071604" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02194426v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rumeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin-Daniel Fotache" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02067206v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2883434" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02067213v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhening Yang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/wpt.2015.21" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409598v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Calmon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238266v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Belot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Diez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066180v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gastaldi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Armengaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rochette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2015.2148" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409233v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vigneaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cheikh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benbouhout" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/wpt.2015.17" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066227v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fredon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Despoisse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Blondeaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2014.2303425" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05157169v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPTCE62521.2025.11062233" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05377414v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC65286.2025.11235057" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05404116v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265893" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04831840v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10848725" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04704048v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS40175.2024.10600312" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04740194v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Loubet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Sidib&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04742060v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taki E Djidjekh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732078" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798844v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10848847" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787064v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04763660v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taki Djidjekh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delai" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732847" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04786096v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMM62355.2024.10741486" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594314v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPTCE56855.2023.10216098" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04157047v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS57931.2023.10198088" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873376v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133562" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041567v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782567v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Wan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.005" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03680037v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mennekens" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9768917" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03648926v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Balayssac" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853942" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03720877v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lopez-Mir" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dhui&#232;ge" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Depres" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/USNC-URSI47032.2022.9886710" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03648201v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03648216v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03648908v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03648195v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03702028v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abo Kassem" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dachy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853906" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03540600v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC48046.2021.9338186" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03014102v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9255268" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873395v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9330401" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919841v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iWAT48004.2020.1570616078" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03014084v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS30576.2020.9223813" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02525973v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8888688" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02553310v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/shm2019/32230" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285937v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919873v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPTC45513.2019.9055690" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02525989v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pons" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02553322v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066056v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPT.2018.8639385" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066068v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2018.8608906" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066082v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066073v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066160v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01710172v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bellion" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Grenana" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01611643v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2017.7945868" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01596449v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083200v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066252v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066196v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409248v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409599v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPT.2016.7498799" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066202v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237947v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fredon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Despoisse" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066099v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237951v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237948v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2015.7166996" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083203v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066189v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409595v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jugieu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kessler" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPT.2015.7140119" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066244v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vigneau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cheiklh" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Benbouhout" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouguer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPT.2014.6839615" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066133v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Luca" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01875623v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066088v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina-Cristina Bunea" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Neculoiu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927490v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghiotto" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Nallatamby" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. del R&#237;o Portilla" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dauvignac" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078720001014" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-02503585v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083210v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>