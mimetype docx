--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -66,741 +66,741 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to the special issue &amp;quot;Research in Exile: Views and Voices from the Slavic World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Kossov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Després</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexeï Evstratov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Thibonnier-Limpek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ilcea.18549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoirs, connaissances et reconnaissance d’un comédien expatrié, où Comment faire venir Mme Favart à Saint-Pétersbourg.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexeï Evstratov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elephant &amp; Castle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33, pp.17-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62336/unibg.eac.33.496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molière sur les scènes russes: un répertoire et sa réception (1745-1845)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexeï Evstratov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi francesi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 200 (LXVII | II), pp.262-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/studifrancesi.53530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molière avant Molière ? La première réception du corpus moliéresque en Russie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Evstratov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 106 (3), pp.105-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla1.106.0105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature in a twilight zone: Entre le chien et le loup de Sasha Sokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Evstratov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes de lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 312, pp.163-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edl.2414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension - “Jeanne Huc-Mazelet, Je suis moi, ils sont eux. Journal et lettres d’une gouvernante à la cour de Russie 1790-1804</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Evstratov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24894/2673-4419.00110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ad Urbanitatem informare : la langue et l’éducation dans les comédies de Catherine II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Evstratov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire Epistémologie Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32, pp.13-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Круглый стол «О научных занятиях на фоне войны» (Université Grenoble Alpes, 15 мая 2023 г.). Вместо послесловия</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Evstratov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ilcea.18573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625958v1</w:t>
-              </w:r>
-[...607 lines deleted...]
-                <w:t xml:space="preserve">hal-03588594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -818,51 +818,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Evstratov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simon Franklin; Rebecca Reich; Emma Widdis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The New Cambridge History of Russian Literature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Cambridge University Press, pp.241-257, 2024, </w:t>
@@ -913,51 +913,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Evstratov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Rjeoutski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1012,51 +1012,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’opéra français en Russie au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Evstratov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Lacombe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’opéra français. Du Roi-Soleil à la Révolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Fayard, pp.927-932, 2021, 978-2-213-70990-1</w:t>
@@ -1085,51 +1085,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destouches en Russie au XVIIIe siècle. Structure et fonction des répertoires dramatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Evstratov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Plagnol-Diéval, Marie-Emmanuelle; Poirson, Martial; Ramon, Catherine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Destouches et la vie théâtrale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 46, Les éditions de l’Université de Bruxelles, pp.185-200, 2019, 978-2-8004-1638-0</w:t>
@@ -1158,51 +1158,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patois, Emotional Ties, and the Peasant Question. Staging the Rustic in 1760s Russia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Evstratov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ananka, Yaraslava; Marszalek, Magdalena. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Potemkinsche Dörfer der Idylle: Imaginationen und Imitationen des Ruralen in den europäischen Literaturen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, transcript Verlag, pp.155-186, 2018, 9783839442814. </w:t>
@@ -1234,203 +1234,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social performance and social status at Russian court in the 1760s: a sociocultural perspective on marital infidelity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Russian Prince vs. “German Swine”: Public Slap in the Face, Émigrés, and Local Elites in St. Petersburg at the Time of the French Revolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Evstratov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Schönle, Andreas; Zorin, Andrei; Evstratov, Alexei. </w:t>
+              <w:t xml:space="preserve">Schönle, Andreas; Zorin, Andreas; Evstratov, Alexei. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Europeanized Elite in Russia, 1762–1825 : Public Role and Subjective Self</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2a, Northern Illinois University Press, pp.70-89, 2016, 978-0-87580-747-8</w:t>
+              <w:t xml:space="preserve">, 6a, Northern Illinois University Press, pp.242-260, 2016, 978-0-87580-747-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588589v1</w:t>
+                <w:t xml:space="preserve">hal-03588588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Russian Prince vs. “German Swine”: Public Slap in the Face, Émigrés, and Local Elites in St. Petersburg at the Time of the French Revolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Social performance and social status at Russian court in the 1760s: a sociocultural perspective on marital infidelity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Evstratov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Schönle, Andreas; Zorin, Andreas; Evstratov, Alexei. </w:t>
+              <w:t xml:space="preserve">Schönle, Andreas; Zorin, Andrei; Evstratov, Alexei. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Europeanized Elite in Russia, 1762–1825 : Public Role and Subjective Self</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 6a, Northern Illinois University Press, pp.242-260, 2016, 978-0-87580-747-8</w:t>
+              <w:t xml:space="preserve">, 2a, Northern Illinois University Press, pp.70-89, 2016, 978-0-87580-747-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588588v1</w:t>
+                <w:t xml:space="preserve">hal-03588589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réception du théâtre de Regnard à la cour de Catherine II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Evstratov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Mazouer; Dominique Quéro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean-François Regnard (1655-1709)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.303-326, 2012, Recherches, 9782200276072. </w:t>
@@ -1500,77 +1500,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research in Exile: Views and Voices from the Slavic World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Evstratov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Kossov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Després</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Thibonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1662,51 +1662,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russia, Europe and the World in the Long Eighteenth Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexeï Evstratov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Réjoutski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1759,51 +1759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les spectacles francophones à la cour de Russie (1743-1796) : l’invention d’une société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Evstratov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Voltaire Foundation, 07, 2016, 978-0-7294-1182-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1834,51 +1834,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Europeanized elite in Russia, 1762-1825 : public role and subjective self</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Schönle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Evstratov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Zorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1941,51 +1941,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre le Grand au théâtre, entre tragédie encomiastique et comédie bourgeoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Evstratov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2023,51 +2023,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russian Drama in French: Sumarokov’s Sinav and Truvor and its Translations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Evstratov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Study Group on Eighteenth-Century Russia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Moscou, Russia. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2124,51 +2124,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être dramaturge à la cour de Catherine II : Denis Fonvizine et l’institution du théâtre national en Russie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Evstratov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2394,51 +2394,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625958v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Evstratov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.18573" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625910v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Kossov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Despr&#233;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexe&#239; Evstratov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thibonnier-Limpek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.18549" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319135v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62336/unibg.eac.33.496" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319164v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.53530" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605956v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.106.0105" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588584v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.2414" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588586v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/2673-4419.00110" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588594v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203153v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108655620.015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544408v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Baudin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Rjeoutski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Keenan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588583v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588585v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588587v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/9783839442814-008" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588589v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588588v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588593v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.mazou.2012.01.0303" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625939v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Kossov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thibonnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.18541" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319246v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav R&#233;joutski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.36296" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588590v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588591v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Sch&#246;nle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Zorin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588592v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frantz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588595v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01527829v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Sputo-Mialet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625910v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Kossov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Despr&#233;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexe&#239; Evstratov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thibonnier-Limpek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.18549" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319135v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62336/unibg.eac.33.496" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319164v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.53530" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605956v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Evstratov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.106.0105" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588584v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.2414" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588586v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/2673-4419.00110" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588594v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625958v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.18573" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203153v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108655620.015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544408v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Baudin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Rjeoutski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Keenan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588583v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588585v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588587v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/9783839442814-008" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588588v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588589v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588593v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.mazou.2012.01.0303" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625939v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Kossov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thibonnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.18541" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319246v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav R&#233;joutski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.36296" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588590v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588591v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Sch&#246;nle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Zorin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588592v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frantz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588595v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01527829v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Sputo-Mialet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>