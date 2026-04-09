--- v0 (2026-03-03)
+++ v1 (2026-04-09)
@@ -411,191 +411,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olympic and Paralympic Games: positioning of tourism stakeholders in Paris Region</w:t>
+                <w:t xml:space="preserve">Paris 2024 Olympic Games and image of host territories: the case of Seine-Saint-Denis department</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36e colloque international AESOP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">11th International Sport Business Symposium : "The Future of the Olympic Games" (2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gutenberg Universitat, Aug 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04726027v1</w:t>
+                <w:t xml:space="preserve">hal-04726122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paris 2024 Olympic Games and image of host territories: the case of Seine-Saint-Denis department</w:t>
+                <w:t xml:space="preserve">Olympic and Paralympic Games: positioning of tourism stakeholders in Paris Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Sport Business Symposium : "The Future of the Olympic Games" (2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gutenberg Universitat, Aug 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">36e colloque international AESOP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04726122v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2024 Olympic and Paralympic Games (OPG): which issues for tourism stakeholders in Seine-Saint-Denis?</w:t>
               </w:r>
@@ -644,286 +644,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renouvellement urbain de la Seine-Saint-Denis : entre concertation et opposition aux JOP de 2024 ?</w:t>
+                <w:t xml:space="preserve">The social impacts of collaboration between Paris 2024 organizing committee for the Olympic and Paralympic Games and its satellite host cities in Ile-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Mukanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Les Paris des Jeux ! Géographie olympique et sportive »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGF, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Event Management Conference (EMC, 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Orlando (Florida), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04529632v1</w:t>
+                <w:t xml:space="preserve">hal-04630909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The social impacts of collaboration between Paris 2024 organizing committee for the Olympic and Paralympic Games and its satellite host cities in Ile-de-France</w:t>
+                <w:t xml:space="preserve">L’Olympiade Culturelle : relation entre les acteurs et enjeux de la labellisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karina Mukanova</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Munsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Event Management Conference (EMC, 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Orlando (Florida), United States</w:t>
+              <w:t xml:space="preserve">20 ans de villes olympiques et de politiques culturelles, 2012-2032 Perspectives comparatistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Paris Nord, May 2024, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04630909v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Olympiade Culturelle : relation entre les acteurs et enjeux de la labellisation</w:t>
+                <w:t xml:space="preserve">Renouvellement urbain de la Seine-Saint-Denis : entre concertation et opposition aux JOP de 2024 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Munsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 ans de villes olympiques et de politiques culturelles, 2012-2032 Perspectives comparatistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSH Paris Nord, May 2024, Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Les Paris des Jeux ! Géographie olympique et sportive »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGF, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04630886v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Résistance Olympique’: The Urban Impact of Paris 2024 through the Lens of Local Opposition Groups</w:t>
               </w:r>
@@ -1592,522 +1592,649 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AsTRES International Conference Tourism, Heritage And Public Policies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AsTRES, TP3, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Image’ change linked to Paris 2024 Olympic Games in Seine-Saint-Denis and Tourism: a possible legacy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Planning the Paris 2024 Olympic and Paralympic Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, 2024, 978-981-97-3724-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallier les arts et les sports ou « les muscles et la pensée »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elena Buslacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Tiaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 34 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/122bn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Position et coordination de l’offre touristique du nord-est parisien pendant et avant les JOP 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du marketing territorial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 / été 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la présence alternée à l’absence généralisée en entreprise Entre crise d’identité du chercheur et crise sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets de géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12sup⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public policies and governance of the 2024 Olympic and Paralympic Games: Potential impacts on territorial development in north-east Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Local Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Sports, politics and legacy: Building back better?, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/02690942231214494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu d’ouvrage. Événements et territoires. Aspects managériaux et études de cas. Charlène Arnaud, Olivier Keramidas, Martial Pasquier, Renaud Vuignier - 2018 - 432 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du marketing territorial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux Olympiques et Paralympiques de Paris 2024 et images de Paris Résultats de deux enquêtes ex-ante auprès des touristes et des Franciliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2126,92 +2253,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Pimenta de Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Via Tourism Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/viatourism.8982⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préparation des Jeux Olympiques et Paralympiques tourisme et Image des quartiers en Seine-Saint-Denis : quelques éléments à partir d’une enquête sur la perception des franciliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2227,184 +2354,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Numéro spécial « Tourisme et patrimoine dans l'espace urbain : repenser les cohabitations », 76 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313015v1</w:t>
-              </w:r>
-[...125 lines deleted...]
-                <w:t xml:space="preserve">hal-04631106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2767,51 +2767,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431018v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gignon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Pimenta de Souza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431033v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430990v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316304v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726027v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726122v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lopez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962159v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529632v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630909v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Mukanova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630886v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Munsch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169307v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Lopes dos Santos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169298v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630960v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630986v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721288v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328985v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721257v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328560v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248674v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Buslacchi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dutel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Tiaso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/122bn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316319v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870497v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12sup" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284062v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02690942231214494" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721276v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930580v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.8982" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313015v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631106v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631103v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721239v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431018v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gignon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Pimenta de Souza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431033v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430990v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316304v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726122v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lopez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726027v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962159v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630909v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Mukanova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630886v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Munsch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529632v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169307v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Lopes dos Santos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169298v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630960v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630986v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721288v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328985v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721257v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328560v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631106v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248674v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Buslacchi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dutel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Tiaso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/122bn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316319v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870497v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12sup" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284062v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02690942231214494" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721276v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930580v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.8982" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313015v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631103v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721239v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>