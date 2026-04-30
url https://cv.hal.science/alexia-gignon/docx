--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -109,372 +109,372 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux Olympiques et Paralympiques de Paris 2024 : motivation des volontaires et image des territoires hôtes</w:t>
+                <w:t xml:space="preserve">Les JOP de Paris 2024 : un outil au service d’un changement d’image de la Seine-Saint-Denis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Pimenta de Souza</w:t>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux des Jeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Toulouse, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05431018v1</w:t>
+                <w:t xml:space="preserve">hal-05431033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les JOP de Paris 2024 : un outil au service d’un changement d’image de la Seine-Saint-Denis ?</w:t>
+                <w:t xml:space="preserve">Jeux Olympiques et Paralympiques de Paris 2024 : motivation des volontaires et image des territoires hôtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Delaplace</w:t>
+                <w:t xml:space="preserve">Felipe Pimenta de Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux des Jeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Toulouse, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05431033v1</w:t>
+                <w:t xml:space="preserve">hal-05431018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olympic and Paralympic Games (OPG) : which issues for tourism stakeholders and how promoting local tourism in Paris and Seine-Saint-Denis ?”</w:t>
+                <w:t xml:space="preserve">Héritage organisationnel ex-ante de Paris 2024 dans la structuration touristique du nord-est parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EASM 2025, Sustainability in Sports Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hungarian University of Sports Sciences, Sep 2025, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">SOP Rouen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen, Apr 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05430990v1</w:t>
+                <w:t xml:space="preserve">hal-05316304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héritage organisationnel ex-ante de Paris 2024 dans la structuration touristique du nord-est parisien</w:t>
+                <w:t xml:space="preserve">Olympic and Paralympic Games (OPG) : which issues for tourism stakeholders and how promoting local tourism in Paris and Seine-Saint-Denis ?”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOP Rouen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rouen, Apr 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">EASM 2025, Sustainability in Sports Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hungarian University of Sports Sciences, Sep 2025, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316304v1</w:t>
+                <w:t xml:space="preserve">hal-05430990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris 2024 Olympic Games and image of host territories: the case of Seine-Saint-Denis department</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -745,51 +745,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Olympiade Culturelle : relation entre les acteurs et enjeux de la labellisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -903,329 +903,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Résistance Olympique’: The Urban Impact of Paris 2024 through the Lens of Local Opposition Groups</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Débuter sa CIFRE avec la Crise Sanitaire : comment se faire une place auprès des acteurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35e colloque international AESOP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lodz, Jul 2023, Lodz (Poland), Poland</w:t>
+              <w:t xml:space="preserve">Bricolage méthodologique’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire méthodologique du Lab’URBA,, Mar 2023, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04169307v1</w:t>
+                <w:t xml:space="preserve">hal-04630960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux Olympiques et Paralympiques (JOP) et transformation des friches urbaines : accélération du renouvellement urbain et mise en valeur patrimoniale ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">‘Résistance Olympique’: The Urban Impact of Paris 2024 through the Lens of Local Opposition Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Lopes dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e rencontres internationales en urbanisme de l’APERAU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNIL, Jun 2023, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">35e colloque international AESOP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lodz, Jul 2023, Lodz (Poland), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169298v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Jeux Olympiques et Paralympiques de 2024 : régénération urbaine et héritage dans le nord-est parisien ?</w:t>
+                <w:t xml:space="preserve">Jeux Olympiques et Paralympiques (JOP) et transformation des friches urbaines : accélération du renouvellement urbain et mise en valeur patrimoniale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine Septentrionale Pierre de Coubertin, Colloque transdisciplinaire en sciences humaines et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ULCO, Oct 2023, Calais (France), France</w:t>
+              <w:t xml:space="preserve">24e rencontres internationales en urbanisme de l’APERAU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNIL, Jun 2023, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284207v1</w:t>
+                <w:t xml:space="preserve">hal-04169298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débuter sa CIFRE avec la Crise Sanitaire : comment se faire une place auprès des acteurs ?</w:t>
+                <w:t xml:space="preserve">Les Jeux Olympiques et Paralympiques de 2024 : régénération urbaine et héritage dans le nord-est parisien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bricolage méthodologique’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Séminaire méthodologique du Lab’URBA,, Mar 2023, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">Semaine Septentrionale Pierre de Coubertin, Colloque transdisciplinaire en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ULCO, Oct 2023, Calais (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04630960v1</w:t>
+                <w:t xml:space="preserve">hal-04284207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La préparation des Jeux Olympiques et Paralympiques de 2024 : vecteur de changements urbains et touristiques dans les territoires du nord-est parisien ?</w:t>
               </w:r>
@@ -1293,64 +1293,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rio 2016 Olympic and Paralympic Games: tourism and legacies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Pimenta de Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Heritage &amp; Tourism Innovation: Responding to the challenges in a changing world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1375,77 +1375,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux Olympiques et Paralympiques de 2024 et image des territoires hôtes : résultats d'une enquête auprès des franciliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Pimenta de Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème congrès de l'Astres, 3ème congrès de l'ORME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Est, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1539,51 +1539,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olympic Games and tourism: which accompanying policies for Paris 2024?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1666,51 +1666,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image’ change linked to Paris 2024 Olympic Games in Seine-Saint-Denis and Tourism: a possible legacy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2217,64 +2217,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux Olympiques et Paralympiques de Paris 2024 et images de Paris Résultats de deux enquêtes ex-ante auprès des touristes et des Franciliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Pimenta de Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Via Tourism Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2308,51 +2308,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préparation des Jeux Olympiques et Paralympiques tourisme et Image des quartiers en Seine-Saint-Denis : quelques éléments à partir d’une enquête sur la perception des franciliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2536,51 +2536,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Jeux Olympiques et Paralympiques de Paris 2024 Un méga-événement pour dynamiser la mégarégion ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2767,51 +2767,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431018v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gignon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Pimenta de Souza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431033v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430990v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316304v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726122v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lopez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726027v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962159v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630909v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Mukanova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630886v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Munsch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529632v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169307v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Lopes dos Santos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169298v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630960v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630986v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721288v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328985v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721257v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328560v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631106v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248674v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Buslacchi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dutel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Tiaso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/122bn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316319v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870497v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12sup" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284062v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02690942231214494" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721276v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930580v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.8982" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313015v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631103v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721239v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431033v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gignon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431018v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Pimenta de Souza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316304v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430990v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726122v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lopez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726027v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962159v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630909v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Mukanova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630886v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Munsch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529632v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630960v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169307v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Lopes dos Santos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169298v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284207v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630986v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721288v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328985v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721257v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328560v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631106v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248674v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Buslacchi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dutel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Tiaso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/122bn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316319v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870497v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12sup" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284062v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02690942231214494" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721276v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930580v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.8982" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313015v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631103v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721239v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>