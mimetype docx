--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -75,1561 +75,2294 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joint Public Policy and Legacy Governance at Paris 2024: The Case of Paris and Seine-Saint-Denis Partnership</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Mukanova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Event Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 30 (2), pp.221-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3727/152599525X17551312270832⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Position et coordination de l’offre touristique du nord-est parisien pendant et avant les JOP 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du marketing territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 / été 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallier les arts et les sports ou « les muscles et la pensée »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Elena Buslacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Tiaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/122bn⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la présence alternée à l’absence généralisée en entreprise Entre crise d’identité du chercheur et crise sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12sup⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Public policies and governance of the 2024 Olympic and Paralympic Games: Potential impacts on territorial development in north-east Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Local Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Sports, politics and legacy: Building back better?, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/02690942231214494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu d’ouvrage. Événements et territoires. Aspects managériaux et études de cas. Charlène Arnaud, Olivier Keramidas, Martial Pasquier, Renaud Vuignier - 2018 - 432 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du marketing territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux Olympiques et Paralympiques de Paris 2024 et images de Paris Résultats de deux enquêtes ex-ante auprès des touristes et des Franciliens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Pimenta de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Via Tourism Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/viatourism.8982⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préparation des Jeux Olympiques et Paralympiques tourisme et Image des quartiers en Seine-Saint-Denis : quelques éléments à partir d’une enquête sur la perception des franciliens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Numéro spécial « Tourisme et patrimoine dans l'espace urbain : repenser les cohabitations », 76 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les JOP de Paris 2024 : un outil au service d’un changement d’image de la Seine-Saint-Denis ?</w:t>
+                <w:t xml:space="preserve">Jeux Olympiques et Paralympiques de Paris 2024 : motivation des volontaires et image des territoires hôtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Delaplace</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Pimenta de Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux des Jeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Toulouse, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05431033v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux Olympiques et Paralympiques de Paris 2024 : motivation des volontaires et image des territoires hôtes</w:t>
+                <w:t xml:space="preserve">Les JOP de Paris 2024 : un outil au service d’un changement d’image de la Seine-Saint-Denis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Felipe Pimenta de Souza</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux des Jeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Toulouse, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05431018v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héritage organisationnel ex-ante de Paris 2024 dans la structuration touristique du nord-est parisien</w:t>
+                <w:t xml:space="preserve">Olympic and Paralympic Games (OPG) : which issues for tourism stakeholders and how promoting local tourism in Paris and Seine-Saint-Denis ?”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOP Rouen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rouen, Apr 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">EASM 2025, Sustainability in Sports Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hungarian University of Sports Sciences, Sep 2025, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316304v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olympic and Paralympic Games (OPG) : which issues for tourism stakeholders and how promoting local tourism in Paris and Seine-Saint-Denis ?”</w:t>
+                <w:t xml:space="preserve">Héritage organisationnel ex-ante de Paris 2024 dans la structuration touristique du nord-est parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EASM 2025, Sustainability in Sports Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hungarian University of Sports Sciences, Sep 2025, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">SOP Rouen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen, Apr 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05430990v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris 2024 Olympic Games and image of host territories: the case of Seine-Saint-Denis department</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Sport Business Symposium : "The Future of the Olympic Games" (2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gutenberg Universitat, Aug 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olympic and Paralympic Games: positioning of tourism stakeholders in Paris Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36e colloque international AESOP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2024 Olympic and Paralympic Games (OPG): which issues for tourism stakeholders in Seine-Saint-Denis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFP: International Workshop, Sport mega-events before and after the 2024 Paris Olympics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Nouvelle, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The social impacts of collaboration between Paris 2024 organizing committee for the Olympic and Paralympic Games and its satellite host cities in Ile-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Mukanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Event Management Conference (EMC, 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Orlando (Florida), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Olympiade Culturelle : relation entre les acteurs et enjeux de la labellisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Munsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 ans de villes olympiques et de politiques culturelles, 2012-2032 Perspectives comparatistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSH Paris Nord, May 2024, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renouvellement urbain de la Seine-Saint-Denis : entre concertation et opposition aux JOP de 2024 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Les Paris des Jeux ! Géographie olympique et sportive »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGF, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débuter sa CIFRE avec la Crise Sanitaire : comment se faire une place auprès des acteurs ?</w:t>
+                <w:t xml:space="preserve">Jeux Olympiques et Paralympiques (JOP) et transformation des friches urbaines : accélération du renouvellement urbain et mise en valeur patrimoniale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bricolage méthodologique’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Séminaire méthodologique du Lab’URBA,, Mar 2023, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">24e rencontres internationales en urbanisme de l’APERAU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNIL, Jun 2023, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04630960v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Résistance Olympique’: The Urban Impact of Paris 2024 through the Lens of Local Opposition Groups</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Jeux Olympiques et Paralympiques de 2024 : régénération urbaine et héritage dans le nord-est parisien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35e colloque international AESOP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lodz, Jul 2023, Lodz (Poland), Poland</w:t>
+              <w:t xml:space="preserve">Semaine Septentrionale Pierre de Coubertin, Colloque transdisciplinaire en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ULCO, Oct 2023, Calais (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169307v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux Olympiques et Paralympiques (JOP) et transformation des friches urbaines : accélération du renouvellement urbain et mise en valeur patrimoniale ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">‘Résistance Olympique’: The Urban Impact of Paris 2024 through the Lens of Local Opposition Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Lopes dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e rencontres internationales en urbanisme de l’APERAU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNIL, Jun 2023, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">35e colloque international AESOP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lodz, Jul 2023, Lodz (Poland), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169298v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Jeux Olympiques et Paralympiques de 2024 : régénération urbaine et héritage dans le nord-est parisien ?</w:t>
+                <w:t xml:space="preserve">Débuter sa CIFRE avec la Crise Sanitaire : comment se faire une place auprès des acteurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine Septentrionale Pierre de Coubertin, Colloque transdisciplinaire en sciences humaines et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ULCO, Oct 2023, Calais (France), France</w:t>
+              <w:t xml:space="preserve">Bricolage méthodologique’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire méthodologique du Lab’URBA,, Mar 2023, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284207v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La préparation des Jeux Olympiques et Paralympiques de 2024 : vecteur de changements urbains et touristiques dans les territoires du nord-est parisien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Terrains en transitions,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rio 2016 Olympic and Paralympic Games: tourism and legacies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Pimenta de Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Heritage &amp; Tourism Innovation: Responding to the challenges in a changing world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux Olympiques et Paralympiques de 2024 et image des territoires hôtes : résultats d'une enquête auprès des franciliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Pimenta de Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème congrès de l'Astres, 3ème congrès de l'ORME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Est, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valorisation et la préservation du patrimoine dans les quartiers populaires sur les territoires des Jeux Olympiques et Paralympiques de 2024 : quelles mises en tourisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRÉSERVATION DU PATRIMOINE : CULTURE, NUMÉRIQUE, TOURISME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olympic Games and tourism: which accompanying policies for Paris 2024?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AsTRES International Conference Tourism, Heritage And Public Policies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AsTRES, TP3, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1639,867 +2372,225 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image’ change linked to Paris 2024 Olympic Games in Seine-Saint-Denis and Tourism: a possible legacy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planning the Paris 2024 Olympic and Paralympic Games</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, 2024, 978-981-97-3724-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631106v1</w:t>
-              </w:r>
-[...640 lines deleted...]
-                <w:t xml:space="preserve">hal-03313015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux olympiques et paralympiques : quelle valorisation patrimoniale dans le nord-est parisien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 ans de villes olympiques et de politiques culturelles, 2012-2032 Perspectives comparatistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2509,118 +2600,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Jeux Olympiques et Paralympiques de Paris 2024 Un méga-événement pour dynamiser la mégarégion ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2767,51 +2858,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431033v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gignon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431018v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Pimenta de Souza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316304v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430990v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726122v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lopez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726027v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962159v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630909v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Mukanova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630886v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Munsch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529632v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630960v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169307v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Lopes dos Santos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169298v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284207v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630986v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721288v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328985v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721257v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328560v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631106v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248674v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Buslacchi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dutel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Tiaso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/122bn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316319v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870497v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12sup" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284062v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02690942231214494" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721276v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930580v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.8982" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313015v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631103v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721239v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621852v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gignon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Mukanova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/152599525X17551312270832" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316319v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248674v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Buslacchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dutel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Tiaso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/122bn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870497v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12sup" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284062v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02690942231214494" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721276v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930580v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Pimenta de Souza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.8982" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313015v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431018v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431033v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430990v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316304v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726122v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lopez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726027v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962159v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630909v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630886v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Munsch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529632v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169298v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284207v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169307v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Lopes dos Santos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630960v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630986v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721288v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328985v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721257v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328560v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631106v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631103v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721239v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>