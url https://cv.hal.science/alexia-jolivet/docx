--- v0 (2026-03-24)
+++ v1 (2026-05-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1471,443 +1471,547 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 74, pp.181-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03174880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une approche communicationnelle du travail d’organisation : changement organisationnel et gestion des événements indésirables1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mayère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33, pp.30-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.424⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques éthiques en institution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée éthique de l’association HEVEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Jouy-Le-Moutier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horizontalité, méta-organisation et territoire : enjeux d’une posture de résonance. Le cas d’un projet en Démarches communautaires en Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes journées de recherche « PME et territoires »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Corse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éthique saisie par l’organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée « Structures éthiques : questions de dynamiques », Espace éthique de la région Ile-de-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Hôpital Promoteur de Santé : mettre en œuvre une santé organisationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Association de recherche appliquée en management des organisations de santé (ARAMOS), Le travail et sa régulation dans les organisations de santé? Du risque à l’innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03190325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarches éthiques dans les établissements : institutionnaliser la transgression ? Un état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National Annuel des Espaces de Réflexion Éthiques Régionaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03190333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unpacking the performative power of talk (with text) through seeing and saying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consuelo Vásquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1923,73 +2027,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st European Group of Organisation Studies Colloquium (EGOS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03190160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Hôpital Promoteur de Santé : le travail de déplacement par projet pour analyser les frontières en mouvance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consuelo Vásquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2005,271 +2109,271 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La santé à l’épreuve des reconfigurations organisationnelles et communicationnelles : enjeux, défis et perspectives, 80ème Congrès de l’ACFAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACFAS, May 2012, Montréal, Canada. p.239-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03190165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La certification ou apprendre le rôle d’expert de la qualité : une confrontation de figures de la qualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque La santé, quel travail ?!, Santé et maladie, entre définitions savantes et pratiques professionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03190259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traje(c)toire du texte : dialogue entre l'approche Montréalaise et la sociogénétique du texte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Org&amp;Co, Les communications organisationnelles, des concepts aux pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Org&amp;Co, May 2011, Nice, France. p 32-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse communicationnelle des discours est-elle possible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Doctorales de la SFSIC 2009, Diversité des approches, spécificité des objets et des méthodologies en Sciences de l’Information et de la Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03190337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2279,130 +2383,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le futur de la santé. Pour une éthique de l’anticipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Coutellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian J Moser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Loup Weil-Dubuc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Maison des Sciences de l’homme. pp.144, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03174963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2412,124 +2516,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la verticalité à l’horizontalité, concevoir une communication de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les éditions du Cerf. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pandémie 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.243-251, 2020, 9782204141901</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03174907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que nous apprenons du futur de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2549,73 +2653,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Maison des Sciences de l'Homme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le futur de la santé. Pour une éthique de l’anticipation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2-7351-2546-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03174915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Du modèle « texte-conversation » à la sociogénétique des textes : convergences et décalages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Huët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2635,124 +2739,124 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les communications organisationnelles Comprendre, construire, observer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.49-66, 2013, 978-2-343-02165-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03174923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire sens dans les démarches qualité : la résilience à l’épreuve de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication des organisations : recherches récentes - Tome 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.15-26, 2010, 978-2-296-12499-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03174929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2762,166 +2866,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une quête d’auteurité dans le monde du soin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03190353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créer et animer une structure de réflexion éthique. Aide-mémoire à destination des animateurs et porteurs de projet d'une structure de réflexion éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Brugeron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03190399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2931,114 +3035,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La certification à l'épreuve de la communication : figures de la qualité et travail du sens. Le cas d'un établissement de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. Universite Toulouse III Paul Sabatier, 2011. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03175000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId65"/>
+      <w:footerReference w:type="default" r:id="rId66"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3185,51 +3289,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258656v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Jolivet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.27230" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988067v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.7161" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350248v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174586v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.004.0118" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174665v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Loup Weil-Dubuc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.003.0011" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174673v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo V&#225;squez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.132.0091" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174887v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174715v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.016.0081" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350252v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174797v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.8468" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174861v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.1401" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174855v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.391" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120380v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hu&#235;t" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174839v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.2563" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174841v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.1755" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174848v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bazet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne May&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.424" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174880v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292550v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292531v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292551v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190325v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190333v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190160v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190165v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190259v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292523v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Huet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190337v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174963v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Coutellec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian J Moser" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174907v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174915v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174923v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174929v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190353v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190399v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Brugeron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03175000v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258656v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Jolivet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.27230" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988067v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.7161" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350248v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174586v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.004.0118" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174665v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Loup Weil-Dubuc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.003.0011" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174673v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo V&#225;squez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.132.0091" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174887v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174715v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.016.0081" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350252v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174797v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.8468" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174861v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.1401" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174855v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.391" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120380v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hu&#235;t" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174839v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.2563" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174841v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.1755" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174848v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bazet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne May&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.424" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174880v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405859v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292550v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292531v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292551v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190325v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190333v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190160v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190165v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190259v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292523v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Huet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190337v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174963v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Coutellec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian J Moser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174907v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174915v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174923v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174929v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190353v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190399v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Brugeron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03175000v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>