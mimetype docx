--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -1681,51 +1681,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+              <w:t xml:space="preserve">27ème édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>