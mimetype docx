--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -904,321 +904,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectono-metamorphic evolution of shallow crustal levels within active volcanic arcs. Insights from the exhumed Basal Complex of Basse-Terre (Guadeloupe, French West Indies)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The characterisation of an exhumed high-temperature paleo-geothermal system on Terre-de-Haut Island (the Les Saintes archipelago, Guadeloupe) in terms of clay minerals and petrophysics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Beauchamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Ledésert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Navelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexiane Favier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2019011⟩</w:t>
+              <w:t xml:space="preserve">Geothermal Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40517-019-0122-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326491v1</w:t>
+                <w:t xml:space="preserve">hal-02200578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The characterisation of an exhumed high-temperature paleo-geothermal system on Terre-de-Haut Island (the Les Saintes archipelago, Guadeloupe) in terms of clay minerals and petrophysics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Ledésert</w:t>
+                <w:t xml:space="preserve">Tectono-metamorphic evolution of shallow crustal levels within active volcanic arcs. Insights from the exhumed Basal Complex of Basse-Terre (Guadeloupe, French West Indies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexiane Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Hébert</w:t>
+                <w:t xml:space="preserve">Lucie Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystele Verati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Navelot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Melody Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geothermal Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (6), </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 190, pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40517-019-0122-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2019011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02200578v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrophysical properties of volcanic rocks and impacts of hydrothermal alteration in the Guadeloupe Archipelago (West Indies)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Navelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1360,51 +1360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexiane Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 320, pp.592-598. </w:t>
@@ -1871,51 +1871,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and thermo-physical characterizations of a potential geothermal system in Basse-Terre Island (Guadeloupe archipelago, Lesser Antilles).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Navelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Diraison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1983,51 +1983,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary exploratory study of a geothermal resource in the active volcanic arc of Basse-Terre (Guadeloupe, Lesser Antilles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Navelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexiane Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2160,51 +2160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Diraison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Navelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
@@ -2246,51 +2246,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of geothermal paleosystem in the Lesser Antilles volcanic arc: structural, petrographic, thermodynamic and petrophysics analysis of Terre-de-Haut (Les Saintes archipelago, Lesser Antilles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexiane Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Navelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystele Verati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2630,51 +2630,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05355465v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Walter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;raud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Favier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Chibati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Diraison" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2025026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05033936v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Piolat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Richard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ghorbani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cosme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf102" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298129v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piolat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Dupaigne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf307" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214404v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corsini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Verati" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navelot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107256" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280968v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Verati" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120401" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034569v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Potdevin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020036" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326491v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Legendre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2019011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200578v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Beauchamps" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Led&#233;sert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan H&#233;bert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Navelot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-019-0122-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02457291v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Corsini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.07.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976523v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.08.005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965033v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vidal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Varas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2018-064" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588037v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573091v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799639v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799739v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799791v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Mercier de Lepinay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Munschy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799575v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02798907v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019ANTI0401" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05355465v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Walter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;raud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Favier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Chibati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Diraison" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2025026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05033936v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Piolat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Richard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ghorbani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cosme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf102" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298129v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piolat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Dupaigne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf307" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214404v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corsini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Verati" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navelot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107256" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280968v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Verati" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120401" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034569v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Potdevin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020036" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200578v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Beauchamps" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Led&#233;sert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan H&#233;bert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Navelot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-019-0122-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326491v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Legendre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2019011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02457291v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Corsini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.07.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976523v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.08.005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965033v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vidal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Varas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2018-064" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588037v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573091v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799639v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799739v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799791v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Mercier de Lepinay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Munschy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799575v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02798907v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019ANTI0401" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>