--- v0 (2026-03-06)
+++ v1 (2026-04-27)
@@ -66,5853 +66,5948 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transmission des entreprises familiales agricoles en Pays Basque Nord</w:t>
+                <w:t xml:space="preserve">wwoofing : en Ariège, les agriculteurs co-construisent des alternatives au tourisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gandégnon Médéssè Carol F.</w:t>
+                <w:t xml:space="preserve">Julian Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Jaunarena</w:t>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La transmission des entreprises familiales et entrepreneuriales : Aspects psychologiques et comportementaux</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05370797v1</w:t>
+                <w:t xml:space="preserve">hal-05570300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconcile tourism and agricultural agility : on-farm activities and agritourists</w:t>
+                <w:t xml:space="preserve">Devenir agricultrice en Quercy : entre recomposition et persistance des inégalités de genre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+                <w:t xml:space="preserve">Chloé Le Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Kneib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’agilité touristique en temps de crise et d’incertitudes 1, entre technologie et société</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Les Publications du Service de la Statistique et de la Prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 214, https://agriculture.gouv.fr/devenir-agricultrice-en-quercy-entre-recomposition-et-persistance-des-inegalites-de-genre-analyse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04874986v1</w:t>
+                <w:t xml:space="preserve">hal-05133098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les éleveuses réinventent leur travail grâce à l'agroécologie</w:t>
+                <w:t xml:space="preserve">Dimensiones profesionales, personales y sociales de la competencia emprendedora de la mujer en el ámbito agrario rural andaluz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Serpossian</w:t>
+                <w:t xml:space="preserve">Manuel Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Coquil</w:t>
+                <w:t xml:space="preserve">Diana Amber-Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'élevage en liberté. Une autre voie entre industrie et véganisme</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">REOP - Revista Española de Orientación y Psicopedagogía</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (2), pp.110-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5944/reop.vol.35.num.2.2024.41952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876320v1</w:t>
+                <w:t xml:space="preserve">hal-04876288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concilier agilité touristique et agricole : accueil à la ferme et « agritouristes »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+                <w:t xml:space="preserve">Pratiques agricoles attentionnées et perceptions paysagères chez des paysans et des paysannes en agriculture biologique du Gers, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Rasplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guétat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’agilité touristique en temps de crise et d’incertitudes. 1, entre technologie et société</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04874961v1</w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 266, pp.113-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.13229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figures&amp;quot; de vigneronnes et contestations des rapports de genre traditionnels : un renouvellement ambigu du métier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Le Brun</w:t>
+                <w:t xml:space="preserve">A transdisciplinary approach to define and assess wild foodplant sustainable foraging in Norway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Teixidor-Toneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pål Karlsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anneleen Kool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vignes et vignerons : évolutions des métiers, des pratiques et des territoires</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04876365v1</w:t>
+              <w:t xml:space="preserve">Plants, People, Planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (1), pp.112-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppp3.10332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agritourisme ou la production de lien social entre population agricole et non-agricole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Involvement of women farmers in the agro-ecological transition and transformation of their work : chronicle of the agricultural organization Groupe Femmes 44</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Serpossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étudier les ruralités contemporaines</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03225693v1</w:t>
+              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.869533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fsufs.2022.869533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultrices et agriculteurs en transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+                <w:t xml:space="preserve">Diversité des exploitations laitières sous indication géographique en Savoies : vers une fragilisation des filières ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pénélope Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Amichi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dans la fabrique des transitions écologiques : Permanence et changements</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-02511708v1</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 381, pp.61-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.10323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savoir-faire traditionnel</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">‘A Woman in Charge of a Farm’: French Women Farmers Challenge Hegemonic Femininity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wynne Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Larkins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03727269v1</w:t>
+              <w:t xml:space="preserve">Sociologia Ruralis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61 (1), pp.26-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/soru.12308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau d’apprentissage</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeunes agriculteurs « hors cadre familial » : Les masculinités pour éclairer les nouveaux rapports au métier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Handfield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03726519v1</w:t>
+              <w:t xml:space="preserve">Cahiers du Genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (2), pp.141-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdge.067.0141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual and Spatial Migrations: Rural Gay Men's Quest for Identity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’émergence de collectifs féminins en viticulture : vers un renouvellement de la structuration de la filière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Le Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexuality, Rurality, and Geography</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01703091v1</w:t>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des « gays » très « hétéros » ou comment développer une identité masculine homosexuelle quand on a grandi à la campagne 1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FASTing in the mid-west?: A theoretical assessment of ‘feminist agrifoods systems theory’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wynne Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boys don't cry: les coûts de la domination masculine</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01703108v1</w:t>
+              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37, pp.371-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10460-019-09994-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructivisme social et théorie Queer: vers une double approche de l'objet homosexuel en sociologie?</w:t>
+                <w:t xml:space="preserve">Staging agriculture during on-farm markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'objet homosexuel</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63, pp.34-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2018.07.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’alimentation au cœur des sociabilités ville-campagne. L’exemple des marchés fermiers comme formes d’interactions entre populations agricoles et touristiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Annes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropology of Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Tourism and Gastronomy, 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agricultrices et diversification agricole : l’empowerment pour comprendre l’évolution des rapports de pouvoir sur les exploitations en France et aux États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Annes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01963692v1</w:t>
+                <w:t xml:space="preserve">Wynne Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63 (2), pp.99-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdge.063.0099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farm Women and the Empowerment Potential in Value-Added Agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wynne Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Annes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rural Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81 (4), pp.545-571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ruso.12105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Value-added agriculture: a context for the empowerment of French women farmers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Annes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wynne Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97 (3), pp.185-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41130-016-0034-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Amour est dans le pré&amp;quot;: cultural representations and social hierarchisation of farmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Caquot-Baggett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Annes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modern and Contemporary France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (1), pp.35-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09639489.2015.1092429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guétat-Bernard Hélène, Féminin-masculin, Genre et agricultures familiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Annes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Creating a room of one's own&amp;quot;: French farm women, agritourism and the pursuit of empowerment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Annes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wynne Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Women's Studies International Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53, pp.1 - 11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wsif.2015.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farm Women and Agritourism: Representing a New Rurality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wynne Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Annes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologia Ruralis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23, pp.38 - 499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/soru.12051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halal on the menu?: Contested food politics and French identity in fast-food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wynne Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Annes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32, pp.388 - 399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2013.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coming out and coming back: Rural gay migration and the city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Annes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meredith Redlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28, pp.56 - 68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2011.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Careful Balance of Gender and Sexuality: Rural Gay Men, the Heterosexual Matrix, and &amp;quot;Effeminophobia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Annes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meredith Redlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Homosexuality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5, pp.83 - 288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00918369.2012.648881⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le wwoofing : un processus de co-construction ? Une analyse autour des pratiques agrialimentaires des wwoofeurs et hôtes wwoof en Couserans</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Analyse des processus de co-construction entre population agricole et non-agricole en situation de rencontre agritouristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ysanne Lucien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tourisme et habitants : conflits, cohabitations et coopérations entre les visiteurs, les acteurs locaux et internationaux du tourisme et les populations des destinations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Tourisme Recherche et Enseignement Supérieur, Dec 2025, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">Colloque du Labex SMS, "Des Mondes Passés aux Futurs Emergents : Réseaux, Conflits et Solidarités"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05533979v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AGRITOURISM AS A PROCESS OF CO-CONSTRUCTION BETWEEN FARM AND NON-FARM POPULATIONS AROUND ISSUES OF FOOD AND AGRICULTURE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le wwoofing : un processus de co-construction ? Une analyse autour des pratiques agrialimentaires des wwoofeurs et hôtes wwoof en Couserans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Gastronomic Tourism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Barcelona (ES), France</w:t>
+              <w:t xml:space="preserve">Tourisme et habitants : conflits, cohabitations et coopérations entre les visiteurs, les acteurs locaux et internationaux du tourisme et les populations des destinations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Tourisme Recherche et Enseignement Supérieur, Dec 2025, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05502053v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des processus de co-construction entre population agricole et non-agricole en situation de rencontre agritouristique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">AGRITOURISM AS A PROCESS OF CO-CONSTRUCTION BETWEEN FARM AND NON-FARM POPULATIONS AROUND ISSUES OF FOOD AND AGRICULTURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ysanne Lucien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Labex SMS, "Des Mondes Passés aux Futurs Emergents : Réseaux, Conflits et Solidarités"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Congress on Gastronomic Tourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Barcelona (ES), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05502058v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un travail en agriculture plus soutenable écologiquement et humainement : les approches et analyses par le genre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Caudron Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Hogge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transition écologique et genre, quelles transformations du travail ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05059846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition agroécologique et rapports de genre dans les fermes : le cas de 3 groupes en non mixité choisie du réseau des CIVAM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Serpossian</w:t>
+                <w:t xml:space="preserve">Se nommer dans le monde agricole. La parole aux installés non issus du milieu agricole. Etude de cas en Quercy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adela Rigollet-Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sixtine Prioux</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bouvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Congrès international de l'Institut du genre, Genre : bouleversements, utopies, impatiences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut du Genre, Université de Toulouse Jean Jaurès, Jul 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">17èmes journées de recherche en sciences sociales; SFER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, SFER, CIRAD, Campus Agro Paris Saclay, Dec 2023, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05132827v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding agritourism as a form of interaction between farming and non-farming populations in the french context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global changes and transformative future, 8th Asia Euro 2023 Tourism, Hospitality &amp; Gastronomy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTHIA; Taylor’s University, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se nommer dans le monde agricole. La parole aux installés non issus du milieu agricole. Etude de cas en Quercy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adela Rigollet-Davis</w:t>
+                <w:t xml:space="preserve">Transition agroécologique et rapports de genre dans les fermes : le cas de 3 groupes en non mixité choisie du réseau des CIVAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Serpossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adeline Bouvard</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sixtine Prioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes journées de recherche en sciences sociales; SFER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, SFER, CIRAD, Campus Agro Paris Saclay, Dec 2023, Saclay, France</w:t>
+              <w:t xml:space="preserve">3e Congrès international de l'Institut du genre, Genre : bouleversements, utopies, impatiences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du Genre, Université de Toulouse Jean Jaurès, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05133239v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’importance d’un processus itératif dans le développement d’une filière biosourcée en milieu rural. Le cas de la filière chanvre textile en Occitanie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">The role of transmissions in peasant agriculture in the development of agricultural and food transitions: results of a collaborative study in Occitania, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Pibou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Annes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bouvard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées de Recherches en Sciences Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale, Dec 2023, Saclay, France</w:t>
+              <w:t xml:space="preserve">XXIXth European Society for Rural Sociology Congress, Crises and the futures of rural areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Rural Sociology, Jul 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04556288v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of transmissions in peasant agriculture in the development of agricultural and food transitions: results of a collaborative study in Occitania, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Pibou</w:t>
+                <w:t xml:space="preserve">De l’importance d’un processus itératif dans le développement d’une filière biosourcée en milieu rural. Le cas de la filière chanvre textile en Occitanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Amichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Bouvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIXth European Society for Rural Sociology Congress, Crises and the futures of rural areas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Rural Sociology, Jul 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">17èmes Journées de Recherches en Sciences Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale, Dec 2023, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05133227v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peasants in the making of a post-growth agriculture: sustainability and livability of alternative farming systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Pibou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIXth European Society for Rural Sociology Congress, Crises and the futures of rural areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Rural Sociology, Jul 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concilier agilité touristique et agricole : l'accueil a la ferme comme processus transitionnel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Colloque de l'Association Tourisme Recherche et Enseignement Supérieur (AsTRES), "L'agilité touristique en période de crises : réplications, accélérations, réinventions..?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Tourisme Recherche et Enseignement Supérieur; Université Côté d'Azur, Nov 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04111828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of women farmers in the agro-ecological transition and transformation of their work: Chronicle of the Women group 44</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Serpossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Symposium on Work in Agriculture – ISWA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Mar 2021, Clermant-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05132842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alimentation durable en Occitanie : zoom sur la transition agricole et alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque grand public sur l'alimentation durable en Occitanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Région Occitanie, Oct 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feminization of Indian Agriculture: main issues of a contrasted context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paper presented at the seminar on Feminization of Agriculture: overview, issues, general perspectives, Purpan, University of Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les patrimoines alimentaires, des vecteurs de durabilité sociale et culturelle. L’exemple de l’agritourisme et des marchés fermiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">V Congreso Internacional del Observatorio de la Alimentación y la Fundación Alícia : Patrimonios Alimentarios, Turismos y Sostenibilidades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Barcelone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateau de Millevaches, France: Asylum Seekers and ‘Integration’ in a rural community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Caquot-Baggett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The XXVII European Society for Rural Sociology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Cracovie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01703046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agritourisme : renforcement ou réduction de la distance sociale entre population agricole et non-agricole ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’agritourisme : renforcement ou réduction du lien social entre population agricole et non-agricole ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Annes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Renaissance rurale d'un siècle à l'autre ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Journées Rurales 2016 – 25 ans de Dynamiques Rurales, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque international "La Renaissance rurale d'un siècle à l'autre ?" Journées Rurales 2016 – 25 ans de Dynamiques Rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465462v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agritourisme : renforcement ou réduction du lien social entre population agricole et non-agricole ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’agritourisme : renforcement ou réduction de la distance sociale entre population agricole et non-agricole ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "La Renaissance rurale d'un siècle à l'autre ?" Journées Rurales 2016 – 25 ans de Dynamiques Rurales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">La Renaissance rurale d'un siècle à l'autre ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées Rurales 2016 – 25 ans de Dynamiques Rurales, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703052v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alimentation au coeur des sociabilités ville campagne. L’exemple des marchés fermiers comme formes d’interactions entre population agricole et touristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXème congrès international des sociologues de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Welcome to the farm”: Agritourism and the reduction of social distance between the farm and the non-farm population in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSS 2016 Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01703049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BUILDING BRIDGES, FINDING A SENSE OF COMPLETENESS: FRENCH AND US FARM WOMEN IN VALUE-ADDED AGRICULTURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wynne Wright</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Care, Gender &amp; Environment Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01703059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Creating a Room of their Own?’: Rural Women Search for Empowerment in Farm Tourism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wynne Wright</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSS 2014 Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Nouvelle Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01703061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“What’s a 21st Century French Farmer?” Exploring the perceptions of future professionals of the agricultural and rural world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lagravère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. World Congress of Rural Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Rural Sociology Association (IRSA). Yokohama, JPN., Jul 2012, Lisbonne, Portugal. pp.3 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transmission des entreprises familiales agricoles en Pays Basque Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gandégnon Médéssè Carol F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jaunarena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Annes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La transmission des entreprises familiales et entrepreneuriales : Aspects psychologiques et comportementaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions EMS, 2025, 978-2-38630-266-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconcile tourism and agricultural agility : on-farm activities and agritourists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Annes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S.Cristofle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’agilité touristique en temps de crise et d’incertitudes 1, entre technologie et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Group, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9781836120100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les éleveuses réinventent leur travail grâce à l'agroécologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Serpossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Annes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Camille Atlani; Luis Barraud; Hugo Vasseur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'élevage en liberté. Une autre voie entre industrie et véganisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Libre &amp; Solidaire, 2024, Automia, 978-2-37263-145-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concilier agilité touristique et agricole : accueil à la ferme et « agritouristes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Annes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Ravas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Christofle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’agilité touristique en temps de crise et d’incertitudes. 1, entre technologie et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Éditions, pp.151-169, 2024, Tourisme et systèmes de mobilité, 978-1-83612-009-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures&amp;quot; de vigneronnes et contestations des rapports de genre traditionnels : un renouvellement ambigu du métier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Le Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Annes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Sitnikoff; Hélène Chazal; Christèle Assegond. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vignes et vignerons : évolutions des métiers, des pratiques et des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires François-Rabelais, 2023, Tables des hommes, 978-2-86906-911-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’agritourisme ou la production de lien social entre population agricole et non-agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Annes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michaël Pouzenc; Bernard Charlery de la Masselière. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Étudier les ruralités contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Midi, pp.275-287, 2020, 978-2-8107-0683-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agricultrices et agriculteurs en transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Annes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Geoffrey Carrère; Camille Dumat; Marie-Christine Zélem. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dans la fabrique des transitions écologiques : Permanence et changements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.231-258, 2019, 978-2-343-15110-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoir-faire traditionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Demoures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pamponneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Annes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/35rk-v502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseau d’apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Wojcieszak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Romeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Annes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ywjx-r631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conceptual and Spatial Migrations: Rural Gay Men's Quest for Identity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Annes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meredith Redlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andrew Gorman-Murray,‎ Barbara Pini,‎ Lia Bryant </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sexuality, Rurality, and Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lexington Books, pp.129-142, 2013, 978-0739169360</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des « gays » très « hétéros » ou comment développer une identité masculine homosexuelle quand on a grandi à la campagne 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Annes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boys don't cry: les coûts de la domination masculine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constructivisme social et théorie Queer: vers une double approche de l'objet homosexuel en sociologie?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Annes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'objet homosexuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires d’installation et logiques des systèmes développés par les nouveaux actifs agricoles (TRAJECTOIRES)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Pibou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Kneib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Toulouse, Ecole d'Ingénieurs de Purpan; LISST (UMR-CNRS). 2025, https://agriculture.gouv.fr/projet-trajectoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133028v1</w:t>
-              </w:r>
-[...2121 lines deleted...]
-                <w:t xml:space="preserve">hal-01564761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes du colloque international et interdisciplinaire de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Busca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Loudiyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Research Congress T2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478540v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes du colloque international de recherche T2020 : Transitions écologiques en transactions et actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Busca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Loudiyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de recherche interdisciplinaire Transitions Ecologiques en transactions et actions « T2020 »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02897828v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId138"/>
+      <w:footerReference w:type="default" r:id="rId139"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6059,51 +6154,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gand&#233;gnon M&#233;d&#233;ss&#232; Carol F." TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jaunarena" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Annes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874986v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Bessi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781836120100" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876320v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Serpossian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874961v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Ravas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876365v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Brun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guetat-Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225693v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511708v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=64247" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727269v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Demoures" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pamponneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Albert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/35rk-v502" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726519v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Wojcieszak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Romeyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ywjx-r631" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703091v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Redlin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703108v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963692v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533979v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Goudet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502053v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502058v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysanne Lucien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059846v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caudron Fournier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Frison" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hogge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132827v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Prioux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875051v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133239v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Rigollet-Davis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bouvard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04556288v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Amichi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gafsi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133227v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pibou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133223v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111828v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132842v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278980v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902232v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barbier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278951v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703046v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Caquot-Baggett" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465462v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703052v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465461v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703049v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703059v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wynne Wright" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703061v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806708v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Paradis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lagrav&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133028v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Kneib" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133098v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876288v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Morales" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Amber-Montes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/reop.vol.35.num.2.2024.41952" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002291v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Teixidor-Toneu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giraud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#229;l Karlsen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneleen Kool" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10332" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334833v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Rasplus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gu&#233;tat-Bernard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.13229" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002305v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.869533" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002311v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Laporte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10323" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945742v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Larkins" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12308" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476968v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339813v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-019-09994-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511707v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Handfield" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.067.0141" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942636v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2018.07.015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942631v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942606v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.063.0099" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590697v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ruso.12105" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590693v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2015.1092429" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590694v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-016-0034-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564768v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wsif.2015.08.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885139v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564767v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12051" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564765v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2013.08.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564756v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2011.08.005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564761v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00918369.2012.648881" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478540v3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Busca" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897828v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570300v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Goudet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Bessi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Annes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133098v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Brun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Kneib" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876288v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Morales" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Amber-Montes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/reop.vol.35.num.2.2024.41952" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334833v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Rasplus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gu&#233;tat-Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.13229" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002291v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Teixidor-Toneu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giraud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#229;l Karlsen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneleen Kool" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10332" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002305v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Serpossian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.869533" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002311v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Laporte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Amichi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10323" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945742v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wynne Wright" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Larkins" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12308" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511707v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Handfield" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.067.0141" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476968v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guetat-Bernard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339813v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-019-09994-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942636v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2018.07.015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942631v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942606v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.063.0099" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590697v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ruso.12105" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590694v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-016-0034-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590693v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Caquot-Baggett" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2015.1092429" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885139v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564768v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wsif.2015.08.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564767v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12051" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564765v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2013.08.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564756v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Redlin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2011.08.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564761v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00918369.2012.648881" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502058v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysanne Lucien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533979v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502053v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059846v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caudron Fournier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Frison" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hogge" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133239v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Rigollet-Davis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bouvard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875051v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132827v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Prioux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133227v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pibou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04556288v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gafsi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133223v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111828v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132842v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278980v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902232v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barbier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278951v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703046v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703052v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465462v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465461v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703049v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703059v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703061v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806708v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Paradis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lagrav&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370797v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gand&#233;gnon M&#233;d&#233;ss&#232; Carol F." TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jaunarena" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874986v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781836120100" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876320v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874961v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Ravas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876365v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225693v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511708v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=64247" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727269v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Demoures" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pamponneau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Albert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/35rk-v502" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726519v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Wojcieszak" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Romeyer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ywjx-r631" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703091v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703108v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963692v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133028v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478540v3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Busca" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897828v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>