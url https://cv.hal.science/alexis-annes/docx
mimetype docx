--- v1 (2026-04-27)
+++ v2 (2026-05-19)
@@ -944,304 +944,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeunes agriculteurs « hors cadre familial » : Les masculinités pour éclairer les nouveaux rapports au métier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FASTing in the mid-west?: A theoretical assessment of ‘feminist agrifoods systems theory’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wynne Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mario Handfield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du Genre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cdge.067.0141⟩</w:t>
+              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37, pp.371-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10460-019-09994-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02511707v1</w:t>
+                <w:t xml:space="preserve">hal-02339813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émergence de collectifs féminins en viticulture : vers un renouvellement de la structuration de la filière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FASTing in the mid-west?: A theoretical assessment of ‘feminist agrifoods systems theory’</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeunes agriculteurs « hors cadre familial » : Les masculinités pour éclairer les nouveaux rapports au métier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Handfield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 37, pp.371-382. </w:t>
+              <w:t xml:space="preserve">Cahiers du Genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (2), pp.141-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10460-019-09994-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cdge.067.0141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02339813v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staging agriculture during on-farm markets</w:t>
               </w:r>
@@ -2263,193 +2263,1337 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00918369.2012.648881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01564761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transmission des entreprises familiales agricoles en Pays Basque Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gandégnon Médéssè Carol F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jaunarena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Annes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La transmission des entreprises familiales et entrepreneuriales : Aspects psychologiques et comportementaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions EMS, 2025, 978-2-38630-266-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconcile tourism and agricultural agility : on-farm activities and agritourists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Annes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S.Cristofle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’agilité touristique en temps de crise et d’incertitudes 1, entre technologie et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Group, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9781836120100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les éleveuses réinventent leur travail grâce à l'agroécologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Serpossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Annes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Camille Atlani; Luis Barraud; Hugo Vasseur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'élevage en liberté. Une autre voie entre industrie et véganisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Libre &amp; Solidaire, 2024, Automia, 978-2-37263-145-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concilier agilité touristique et agricole : accueil à la ferme et « agritouristes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Annes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Ravas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Christofle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’agilité touristique en temps de crise et d’incertitudes. 1, entre technologie et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Éditions, pp.151-169, 2024, Tourisme et systèmes de mobilité, 978-1-83612-009-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures&amp;quot; de vigneronnes et contestations des rapports de genre traditionnels : un renouvellement ambigu du métier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Le Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Annes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Sitnikoff; Hélène Chazal; Christèle Assegond. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vignes et vignerons : évolutions des métiers, des pratiques et des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires François-Rabelais, 2023, Tables des hommes, 978-2-86906-911-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’agritourisme ou la production de lien social entre population agricole et non-agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Annes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michaël Pouzenc; Bernard Charlery de la Masselière. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Étudier les ruralités contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Midi, pp.275-287, 2020, 978-2-8107-0683-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoir-faire traditionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Demoures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pamponneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Annes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/35rk-v502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agricultrices et agriculteurs en transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Annes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Geoffrey Carrère; Camille Dumat; Marie-Christine Zélem. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dans la fabrique des transitions écologiques : Permanence et changements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.231-258, 2019, 978-2-343-15110-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseau d’apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Wojcieszak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Romeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Annes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ywjx-r631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conceptual and Spatial Migrations: Rural Gay Men's Quest for Identity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Annes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meredith Redlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andrew Gorman-Murray,‎ Barbara Pini,‎ Lia Bryant </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sexuality, Rurality, and Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lexington Books, pp.129-142, 2013, 978-0739169360</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des « gays » très « hétéros » ou comment développer une identité masculine homosexuelle quand on a grandi à la campagne 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Annes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boys don't cry: les coûts de la domination masculine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constructivisme social et théorie Queer: vers une double approche de l'objet homosexuel en sociologie?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Annes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'objet homosexuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des processus de co-construction entre population agricole et non-agricole en situation de rencontre agritouristique</w:t>
+                <w:t xml:space="preserve">AGRITOURISM AS A PROCESS OF CO-CONSTRUCTION BETWEEN FARM AND NON-FARM POPULATIONS AROUND ISSUES OF FOOD AND AGRICULTURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ysanne Lucien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Labex SMS, "Des Mondes Passés aux Futurs Emergents : Réseaux, Conflits et Solidarités"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Congress on Gastronomic Tourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Barcelona (ES), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05502058v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le wwoofing : un processus de co-construction ? Une analyse autour des pratiques agrialimentaires des wwoofeurs et hôtes wwoof en Couserans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2478,850 +3622,863 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourisme et habitants : conflits, cohabitations et coopérations entre les visiteurs, les acteurs locaux et internationaux du tourisme et les populations des destinations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Tourisme Recherche et Enseignement Supérieur, Dec 2025, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AGRITOURISM AS A PROCESS OF CO-CONSTRUCTION BETWEEN FARM AND NON-FARM POPULATIONS AROUND ISSUES OF FOOD AND AGRICULTURE</w:t>
+                <w:t xml:space="preserve">Analyse des processus de co-construction entre population agricole et non-agricole en situation de rencontre agritouristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ysanne Lucien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Gastronomic Tourism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Barcelona (ES), France</w:t>
+              <w:t xml:space="preserve">Colloque du Labex SMS, "Des Mondes Passés aux Futurs Emergents : Réseaux, Conflits et Solidarités"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05502053v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un travail en agriculture plus soutenable écologiquement et humainement : les approches et analyses par le genre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Caudron Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Hogge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transition écologique et genre, quelles transformations du travail ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05059846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se nommer dans le monde agricole. La parole aux installés non issus du milieu agricole. Etude de cas en Quercy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adela Rigollet-Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bouvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes journées de recherche en sciences sociales; SFER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, SFER, CIRAD, Campus Agro Paris Saclay, Dec 2023, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding agritourism as a form of interaction between farming and non-farming populations in the french context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+                <w:t xml:space="preserve">Transition agroécologique et rapports de genre dans les fermes : le cas de 3 groupes en non mixité choisie du réseau des CIVAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Serpossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sixtine Prioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global changes and transformative future, 8th Asia Euro 2023 Tourism, Hospitality &amp; Gastronomy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTHIA; Taylor’s University, Nov 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">3e Congrès international de l'Institut du genre, Genre : bouleversements, utopies, impatiences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du Genre, Université de Toulouse Jean Jaurès, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04875051v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition agroécologique et rapports de genre dans les fermes : le cas de 3 groupes en non mixité choisie du réseau des CIVAM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Serpossian</w:t>
+                <w:t xml:space="preserve">Understanding agritourism as a form of interaction between farming and non-farming populations in the french context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sixtine Prioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Congrès international de l'Institut du genre, Genre : bouleversements, utopies, impatiences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut du Genre, Université de Toulouse Jean Jaurès, Jul 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Global changes and transformative future, 8th Asia Euro 2023 Tourism, Hospitality &amp; Gastronomy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTHIA; Taylor’s University, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05132827v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of transmissions in peasant agriculture in the development of agricultural and food transitions: results of a collaborative study in Occitania, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Pibou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bouvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIXth European Society for Rural Sociology Congress, Crises and the futures of rural areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Rural Sociology, Jul 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’importance d’un processus itératif dans le développement d’une filière biosourcée en milieu rural. Le cas de la filière chanvre textile en Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Amichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées de Recherches en Sciences Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale, Dec 2023, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peasants in the making of a post-growth agriculture: sustainability and livability of alternative farming systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Pibou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIXth European Society for Rural Sociology Congress, Crises and the futures of rural areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Rural Sociology, Jul 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concilier agilité touristique et agricole : l'accueil a la ferme comme processus transitionnel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3337,73 +4494,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Colloque de l'Association Tourisme Recherche et Enseignement Supérieur (AsTRES), "L'agilité touristique en période de crises : réplications, accélérations, réinventions..?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Tourisme Recherche et Enseignement Supérieur; Université Côté d'Azur, Nov 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04111828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of women farmers in the agro-ecological transition and transformation of their work: Chronicle of the Women group 44</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Serpossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3432,73 +4589,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Symposium on Work in Agriculture – ISWA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Mar 2021, Clermant-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05132842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alimentation durable en Occitanie : zoom sur la transition agricole et alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3514,168 +4671,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque grand public sur l'alimentation durable en Occitanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Région Occitanie, Oct 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feminization of Indian Agriculture: main issues of a contrasted context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paper presented at the seminar on Feminization of Agriculture: overview, issues, general perspectives, Purpan, University of Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les patrimoines alimentaires, des vecteurs de durabilité sociale et culturelle. L’exemple de l’agritourisme et des marchés fermiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3691,73 +4848,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">V Congreso Internacional del Observatorio de la Alimentación y la Fundación Alícia : Patrimonios Alimentarios, Turismos y Sostenibilidades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Barcelone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateau de Millevaches, France: Asylum Seekers and ‘Integration’ in a rural community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3773,73 +4930,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The XXVII European Society for Rural Sociology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Cracovie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01703046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agritourisme : renforcement ou réduction du lien social entre population agricole et non-agricole ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3855,73 +5012,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "La Renaissance rurale d'un siècle à l'autre ?" Journées Rurales 2016 – 25 ans de Dynamiques Rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01703052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agritourisme : renforcement ou réduction de la distance sociale entre population agricole et non-agricole ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3937,73 +5094,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Renaissance rurale d'un siècle à l'autre ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées Rurales 2016 – 25 ans de Dynamiques Rurales, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alimentation au coeur des sociabilités ville campagne. L’exemple des marchés fermiers comme formes d’interactions entre population agricole et touristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4019,73 +5176,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXème congrès international des sociologues de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Welcome to the farm”: Agritourism and the reduction of social distance between the farm and the non-farm population in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4101,73 +5258,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSS 2016 Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01703049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BUILDING BRIDGES, FINDING A SENSE OF COMPLETENESS: FRENCH AND US FARM WOMEN IN VALUE-ADDED AGRICULTURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4183,73 +5340,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Care, Gender &amp; Environment Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01703059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Creating a Room of their Own?’: Rural Women Search for Empowerment in Farm Tourism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4265,1309 +5422,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSS 2014 Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Nouvelle Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01703061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“What’s a 21st Century French Farmer?” Exploring the perceptions of future professionals of the agricultural and rural world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lagravère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. World Congress of Rural Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Rural Sociology Association (IRSA). Yokohama, JPN., Jul 2012, Lisbonne, Portugal. pp.3 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806708v1</w:t>
-              </w:r>
-[...1155 lines deleted...]
-                <w:t xml:space="preserve">hal-01963692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5585,90 +5585,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires d’installation et logiques des systèmes développés par les nouveaux actifs agricoles (TRAJECTOIRES)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Pibou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Kneib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6154,51 +6154,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570300v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Goudet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Bessi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Annes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133098v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Brun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Kneib" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876288v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Morales" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Amber-Montes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/reop.vol.35.num.2.2024.41952" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334833v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Rasplus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gu&#233;tat-Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.13229" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002291v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Teixidor-Toneu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giraud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#229;l Karlsen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneleen Kool" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10332" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002305v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Serpossian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.869533" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002311v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Laporte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Amichi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10323" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945742v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wynne Wright" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Larkins" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12308" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511707v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Handfield" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.067.0141" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476968v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guetat-Bernard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339813v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-019-09994-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942636v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2018.07.015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942631v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942606v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.063.0099" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590697v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ruso.12105" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590694v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-016-0034-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590693v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Caquot-Baggett" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2015.1092429" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885139v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564768v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wsif.2015.08.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564767v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12051" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564765v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2013.08.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564756v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Redlin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2011.08.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564761v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00918369.2012.648881" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502058v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysanne Lucien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533979v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502053v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059846v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caudron Fournier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Frison" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hogge" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133239v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Rigollet-Davis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bouvard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875051v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132827v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Prioux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133227v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pibou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04556288v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gafsi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133223v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111828v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132842v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278980v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902232v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barbier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278951v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703046v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703052v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465462v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465461v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703049v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703059v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703061v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806708v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Paradis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lagrav&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370797v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gand&#233;gnon M&#233;d&#233;ss&#232; Carol F." TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jaunarena" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874986v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781836120100" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876320v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874961v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Ravas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876365v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225693v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511708v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=64247" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727269v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Demoures" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pamponneau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Albert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/35rk-v502" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726519v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Wojcieszak" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Romeyer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ywjx-r631" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703091v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703108v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963692v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133028v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478540v3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Busca" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897828v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570300v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Goudet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Bessi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Annes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133098v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Brun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Kneib" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876288v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Morales" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Amber-Montes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/reop.vol.35.num.2.2024.41952" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334833v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Rasplus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gu&#233;tat-Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.13229" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002291v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Teixidor-Toneu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giraud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#229;l Karlsen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneleen Kool" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10332" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002305v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Serpossian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.869533" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002311v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Laporte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Amichi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10323" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945742v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wynne Wright" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Larkins" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12308" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339813v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-019-09994-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476968v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guetat-Bernard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511707v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Handfield" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.067.0141" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942636v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2018.07.015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942631v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942606v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.063.0099" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590697v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ruso.12105" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590694v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-016-0034-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590693v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Caquot-Baggett" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2015.1092429" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885139v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564768v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wsif.2015.08.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564767v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12051" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564765v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2013.08.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564756v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Redlin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2011.08.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564761v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00918369.2012.648881" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370797v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gand&#233;gnon M&#233;d&#233;ss&#232; Carol F." TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jaunarena" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874986v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781836120100" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876320v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874961v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Ravas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876365v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225693v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727269v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Demoures" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pamponneau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Albert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/35rk-v502" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511708v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=64247" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726519v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Wojcieszak" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Romeyer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ywjx-r631" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703091v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703108v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963692v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502053v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533979v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502058v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysanne Lucien" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059846v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caudron Fournier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Frison" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hogge" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133239v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Rigollet-Davis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bouvard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132827v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Prioux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875051v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133227v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pibou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04556288v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gafsi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133223v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111828v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132842v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278980v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902232v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barbier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278951v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703046v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703052v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465462v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01465461v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703049v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703059v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703061v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806708v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Paradis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lagrav&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133028v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478540v3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Busca" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897828v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>