--- v0 (2026-03-20)
+++ v1 (2026-04-27)
@@ -66,9690 +66,9902 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From process-based to technology-driven: a study on functionalities as key elements of collaborative planning methods for construction projects</w:t>
+                <w:t xml:space="preserve">A Hybrid Knowledge Extraction Method to Support Early Concurrent Engineering in the Aerospace Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moslem Sheikhkhoshkar</w:t>
+                <w:t xml:space="preserve">Eliott Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hind Bril El Haouzi</w:t>
+                <w:t xml:space="preserve">Rebeca Arista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farook Hamzeh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Farzad Rahimian</w:t>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production Planning and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09537287.2024.2360581⟩</w:t>
+              <w:t xml:space="preserve">Aerospace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Challenges and Recent Advances in Model-Based Engineering for Aerospace, 13 (4), pp.337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/aerospace13040337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04598387v1</w:t>
+                <w:t xml:space="preserve">hal-05583812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ontology-based digital thread framework to support early concurrent engineering in the aerospace industry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From process-based to technology-driven: a study on functionalities as key elements of collaborative planning methods for construction projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moslem Sheikhkhoshkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliott Duverger</w:t>
+                <w:t xml:space="preserve">Hind Bril El Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebeca Arista</w:t>
+                <w:t xml:space="preserve">Farook Hamzeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Levrat</w:t>
+                <w:t xml:space="preserve">Farzad Rahimian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Industrial Information Integration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 48, pp.100984. </w:t>
+              <w:t xml:space="preserve">Production Planning and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (10), pp.1330-1351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jii.2025.100984⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09537287.2024.2360581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05348319v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04598387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A data-driven and knowledge-based decision support system for optimized construction planning and control</w:t>
+                <w:t xml:space="preserve">An ontology-based digital thread framework to support early concurrent engineering in the aerospace industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moslem Sheikhkhoshkar</w:t>
+                <w:t xml:space="preserve">Eliott Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hind Bril El Haouzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Aubry</w:t>
+                <w:t xml:space="preserve">Rebeca Arista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farook Hamzeh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Farzad Rahimian</w:t>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automation in Construction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 173, pp.106066. </w:t>
+              <w:t xml:space="preserve">Journal of Industrial Information Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48, pp.100984. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.autcon.2025.106066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jii.2025.100984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04964962v1</w:t>
+                <w:t xml:space="preserve">hal-05348319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An advanced exploration of functionalities as the underlying principles of construction control metrics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A data-driven and knowledge-based decision support system for optimized construction planning and control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moslem Sheikhkhoshkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Bril El Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farook Hamzeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzad Rahimian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart and Sustainable Built Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (3), pp.644-676. </w:t>
+              <w:t xml:space="preserve">Automation in Construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 173, pp.106066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/SASBE-12-2023-0379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.autcon.2025.106066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04445986v1</w:t>
+                <w:t xml:space="preserve">hal-04964962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From NLP to taxonomy: Identifying and classifying key functionality concepts of multi-level project planning and control systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">An advanced exploration of functionalities as the underlying principles of construction control metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moslem Sheikhkhoshkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Bril El Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farook Hamzeh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farzad Rahimian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Information Technology in Construction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 29, pp.1200-1218. </w:t>
+              <w:t xml:space="preserve">Smart and Sustainable Built Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (3), pp.644-676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36680/j.itcon.2024.053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/SASBE-12-2023-0379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701660v1</w:t>
+                <w:t xml:space="preserve">hal-04445986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative integrated framework for multi-level production planning and control systems in construction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">From NLP to taxonomy: Identifying and classifying key functionality concepts of multi-level project planning and control systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moslem Sheikhkhoshkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hind Bril El-Haouzi</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Bril El Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farook Hamzeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Sakikhales</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzad Rahimian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developments in the Built Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dibe.2024.100524⟩</w:t>
+              <w:t xml:space="preserve">Electronic Journal of Information Technology in Construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29, pp.1200-1218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36680/j.itcon.2024.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696403v1</w:t>
+                <w:t xml:space="preserve">hal-04701660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of role transitions and adaptation in human-cobot collaboration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serena Ivaldi</w:t>
+                <w:t xml:space="preserve">An innovative integrated framework for multi-level production planning and control systems in construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moslem Sheikhkhoshkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Bril El-Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luka Peternel</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farook Hamzeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Sakikhales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10845-023-02104-5⟩</w:t>
+              <w:t xml:space="preserve">Developments in the Built Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19, pp.100524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dibe.2024.100524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04053178v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionality as a key concept for integrated project planning and scheduling methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hind Bril El-Haouzi</w:t>
+                <w:t xml:space="preserve">The effects of role transitions and adaptation in human-cobot collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Vianello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Ivaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Farook Hamzeh</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luka Peternel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Construction Engineering and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 149 (7), pp.13427. </w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35, pp.2005-2019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/JCEMD4.COENG-13427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10845-023-02104-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04042433v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ProGreSS 4.0 : Une plateforme mêlant recherche et enseignement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Marangé</w:t>
+                <w:t xml:space="preserve">Functionality as a key concept for integrated project planning and scheduling methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moslem Sheikhkhoshkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Bril El-Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farook Hamzeh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/j3ea/20231034⟩</w:t>
+              <w:t xml:space="preserve">Journal of Construction Engineering and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 149 (7), pp.13427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/JCEMD4.COENG-13427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320486v1</w:t>
+                <w:t xml:space="preserve">hal-04042433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness evaluation process for scheduling under uncertainties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">ProGreSS 4.0 : Une plateforme mêlant recherche et enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Derigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pr11020371⟩</w:t>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22, pp.1034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/20231034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041242v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latent ergonomics maps: Real-time visualization of estimated ergonomics of human movements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Freek Stulp</w:t>
+                <w:t xml:space="preserve">Robustness evaluation process for scheduling under uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Himmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pétin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s22113981⟩</w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (2), pp.371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pr11020371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684130v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human posture prediction during physical human-robot interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Latent ergonomics maps: Real-time visualization of estimated ergonomics of human movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Vianello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eloïse Dalin</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waldez Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freek Stulp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LRA.2021.3086666⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (11), pp.3981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s22113981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115242v2</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain framework for implementation of open IoT ecosystems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jelena Zdravković</w:t>
+                <w:t xml:space="preserve">Human posture prediction during physical human-robot interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Vianello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Dalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Ivaldi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2017.1385870⟩</w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (3), pp.6046-6053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2021.3086666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493387v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115242v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic interoperability for an integrated product development process: a systematic literature review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Rocha Loures</w:t>
+                <w:t xml:space="preserve">Domain framework for implementation of open IoT ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Zdravković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Zdravković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néjib Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wided Guédria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 55 (22), pp.6691-6709 </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2017.1346314⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 56 (7), pp.2552-2569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2017.1385870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01537847v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge representation, retrieval and reuse for product family design: an anti-logicist approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Giovannini</w:t>
+                <w:t xml:space="preserve">Semantic interoperability for an integrated product development process: a systematic literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Luis Szejka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osiris Canciglieri Júnior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Panetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Rocha Loures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2016.10.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55 (22), pp.6691-6709 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2017.1346314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374157v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-logicist framework for design-knowledge representation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Knowledge representation, retrieval and reuse for product family design: an anti-logicist approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Giovannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Panetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Bril El-Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Pierrel</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osiris Canciglieri Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2015.03.013⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 101, pp.391-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2016.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122807v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an interoperable software platform for sustainable energy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anti-logicist framework for design-knowledge representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Giovannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Panetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Bril El-Haouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pierrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Science and Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2298/CSIS141110012A⟩</w:t>
+              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (1), pp.144-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2015.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142335v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for formalizing requirements interoperation in complex systems engineering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward an interoperable software platform for sustainable energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Panetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Rocha Loures</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Dassisti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 18 (4), pp.28-30. </w:t>
+              <w:t xml:space="preserve">Computer Science and Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (3), pp.1079-1100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/inst.12058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2298/CSIS141110012A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01238407v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explication and semantic querying of Enterprise Information Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A method for formalizing requirements interoperation in complex systems engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anderson Luis Szejka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hervé Panetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexis Aubry</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osiris Canciglieri Júnior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Rocha Loures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10115-013-0650-x⟩</w:t>
+              <w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (4), pp.28-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/inst.12058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808801v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systemic perspective for mass customization: an approach for product lines definition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Giovannini</w:t>
+                <w:t xml:space="preserve">Explication and semantic querying of Enterprise Information Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Zdravković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Panetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Trajanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hind El Haouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/inst.201316410⟩</w:t>
+              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (3), pp.697-724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10115-013-0650-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00920965v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantics enactment for interoperability assessment in Enterprise Information Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mario Lezoche</w:t>
+                <w:t xml:space="preserve">A systemic perspective for mass customization: an approach for product lines definition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Giovannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Panetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind El Haouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2012.03.008⟩</w:t>
+              <w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (4), pp.10-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/inst.201316410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671856v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal measures for semantic interoperability assessment in cooperative enterprise information systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Semantics enactment for interoperability assessment in Enterprise Information Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esma Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lezoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Panetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 63 (5), pp.443-457. </w:t>
+              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36 (1), pp.101-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compind.2012.01.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2012.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662878v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Fact-Oriented model transformations for Cooperative Information Systems semantic conceptualisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mario Lezoche</w:t>
+                <w:t xml:space="preserve">Formal measures for semantic interoperability assessment in cooperative enterprise information systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esma Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Panetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enterprise Information Systems. Lecture Notes in Business Information Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, LNBIP 102, pp.117-131. </w:t>
+              <w:t xml:space="preserve">Computers in Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (5), pp.443-457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-29958-2_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compind.2012.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00660047v1</w:t>
+                <w:t xml:space="preserve">hal-00662878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximizing the configuration robustness for parallel multi-purpose machines under setup cost constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formal Fact-Oriented model transformations for Cooperative Information Systems semantic conceptualisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lezoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Panetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scheduling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10951-011-0257-6⟩</w:t>
+              <w:t xml:space="preserve">Enterprise Information Systems. Lecture Notes in Business Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, LNBIP 102, pp.117-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-29958-2_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00654176v1</w:t>
+                <w:t xml:space="preserve">hal-00660047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptualising and structuring semantics in Cooperative Enterprise Information Systems Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lezoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esma Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Panetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Zdravković</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 63 (8), pp.775-787. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compind.2012.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00722419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology-based system for supporting manufacturing sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Giovannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Panetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Dassisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind El Haouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Reviews in Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 36 (2), pp.309-317. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2012.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de la structure de la sémantique dans les modèles de système d'information d'entreprises collaboratives</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maximizing the configuration robustness for parallel multi-purpose machines under setup cost constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Panetto</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jacomino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (4), pp.457-471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10951-011-0257-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ISI.17.4.49-77⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00722247v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivity-and-hop-constrained design of electricity distribution networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Rossi</w:t>
+                <w:t xml:space="preserve">Extraction de la structure de la sémantique dans les modèles de système d'information d'entreprises collaboratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esma Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lezoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mireille Jacomino</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Panetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 218 (1), pp.48-57. </w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (4), pp.49-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2011.10.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/ISI.17.4.49-77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00654182v1</w:t>
+                <w:t xml:space="preserve">hal-00722247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sensitivity analysis to assess the completion time deviation for multi-purpose machines facing demand uncertainty</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Connectivity-and-hop-constrained design of electricity distribution networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 218 (1), pp.48-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2011.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10479-011-0996-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00661995v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems Interoperability Evaluation through Formalisation of Semantic Relationships</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Esma Yahia</w:t>
+                <w:t xml:space="preserve">A sensitivity analysis to assess the completion time deviation for multi-purpose machines facing demand uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Panetto</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 14 (4), pp.9-10. </w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 191 (1), pp.219-249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/inst.201114411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10479-011-0996-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00653690v1</w:t>
+                <w:t xml:space="preserve">hal-00661995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approach for Formalizing the Supply Chain Operations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Systems Interoperability Evaluation through Formalisation of Semantic Relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esma Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Panetto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enterprise Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 5 (4), pp.401-421. </w:t>
+              <w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (4), pp.9-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17517575.2011.593104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/inst.201114411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00577040v2</w:t>
+                <w:t xml:space="preserve">hal-00653690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An Approach for Formalizing the Supply Chain Operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Zdravković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Panetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Trajanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enterprise Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (4), pp.401-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17517575.2011.593104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00577040v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Minimizing setup costs for parallel multi-purpose machines under load-balancing constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 187 (3), pp.1115-1125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00258347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (50)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ontology-based engineering methodology to support early concurrent engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Arista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IFAC Conference on Manufacturing Modelling, Management and Control, MIM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway. pp.2838 - 2843, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid knowledge extraction approach to support early concurrent engineering in the aerospace industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Arista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd IFIP International Conference on Product Lifecycle Management, PLM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of methods for synchronizing a digital twin in an industrial context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bernateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Derigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarilys Ben Attar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future, SOHOMA 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Augsburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early concurrent engineering in the aerospace industry supported by a Digital Thread framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Arista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.09.263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing the lean principles in integrated planning and scheduling methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moslem Sheikhkhoshkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Bril El-Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farook Hamzeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mani Poshdar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st Annual Conference of the International Group for Lean Construction, IGLC31</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lille, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24928/2023/0159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04103512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic estimation of postures during human-robot collaboration: an ergonomics perspective</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybridization of mixed-integer linear program and discrete event systems for robust scheduling on parallel machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serena Ivaldi</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Himmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Norre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Applied Human Factors and Ergonomics, AHFE 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Advances in Production Management Systems, APMS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.73-80, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85874-2_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115202v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridization of mixed-integer linear program and discrete event systems for robust scheduling on parallel machines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TABS v2.0 : Atelier logiciel d’ordonnancement et d’évaluation de la robustesse basé sur les automates temporisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pannequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Himmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Norre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Production Management Systems, APMS 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13ème Colloque sur la Modélisation des Systèmes Réactifs, MSR 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM Paris, Nov 2021, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337509v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TABS v2.0 : Atelier logiciel d’ordonnancement et d’évaluation de la robustesse basé sur les automates temporisés</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Marangé</w:t>
+                <w:t xml:space="preserve">Probabilistic estimation of postures during human-robot collaboration: an ergonomics perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Vianello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Dalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Ivaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Colloque sur la Modélisation des Systèmes Réactifs, MSR 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNAM Paris, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Applied Human Factors and Ergonomics, AHFE 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04053210v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for robust scheduling under stochastic perturbations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Himmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pétin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Budapest (virtual), Hungary. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03479703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human posture prediction during physical human-robot interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Vianello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise Dalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Ivaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Humanoid Robots, HUMANOIDS 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Munich (Virtual), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche et cadre de modélisation pour l'évaluation de l'impact de perturbations sur un ordonnancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Himmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pétin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Colloque sur la Modélisation des Systèmes Réactifs, MSR'19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ProGreSS 4.0 : une plateforme pour l'enseignement de l'industrie du futur et pour la recherche associée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Derigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème colloque national S-mart/AIP-PRIMECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Les Karellis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards energy efficient buildings: how ICTs can convert advances?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael David</w:t>
+                <w:t xml:space="preserve">A generic framework to support the implementation of six sigma approach in SMEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Deeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Bril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">William Derigent</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Dassisti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. pp.758-763, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2018, Bergamo, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.410⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01930713v1</w:t>
+                <w:t xml:space="preserve">hal-01943544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust production scheduling under machine failures - A DES based evaluation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Himmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pétin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IFAC Workshop on Discrete Event Systems, WODES 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Sorrento Coast, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.06.312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic framework to support the implementation of six sigma approach in SMEs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hind Bril</w:t>
+                <w:t xml:space="preserve">Towards energy efficient buildings: how ICTs can convert advances?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michele Dassisti</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Derigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Bergamo, Italy</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. pp.758-763, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943544v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TABS : un outil logiciel d'ordonnancement de la production basé sur les automates temporisés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Marangé</w:t>
+                <w:t xml:space="preserve">A semantic reconciliation view to support the interoperable information relationships in product design and manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Luis Szejka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osiris Junior Canciglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Panetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pétin</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Rocha Loures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque sur la Modélisation des Systèmes Réactifs, MSR 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th IFAC World Congress, IFAC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.15896-15903, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652409v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semantic reconciliation view to support the interoperable information relationships in product design and manufacturing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Panetto</w:t>
+                <w:t xml:space="preserve">TABS : un outil logiciel d'ordonnancement de la production basé sur les automates temporisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pannequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Rocha Loures</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pétin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IFAC World Congress, IFAC 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11ème Colloque sur la Modélisation des Systèmes Réactifs, MSR 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567999v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using statistical-model-checking-based simulation for evaluating the robustness of a production schedule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Himmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pétin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duflot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing, SOHOMA'17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling framework for sustainable co-management of multi-purpose exhibition systems: the “Fiera del Levante” case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppina Uva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Dassisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Maddalena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Ruta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International High-Performance Built Environment Conference, iHBE 2016 (A Sustainable Built Environment Conference 2016 Series - SBE16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Sydney, Australia. pp.812-821, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proeng.2017.04.242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling flexible workshops scheduling problems: evaluating a timed automata based approach vs MILP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Himmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Pétin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IFAC World Congress, IFAC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01565631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la robustesse d'un ordonnancement par Automates Temporisés Stochastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Himmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pétin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Colloque sur la Modélisation des Systèmes Réactifs, MSR 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement d'ateliers à partir de patrons de modélisation basés sur des automates communicants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Marangé</w:t>
+                <w:t xml:space="preserve">Proposal of a model-driven ontology for product development process interoperability and information sharing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Luis Szejka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osiris Junior Canciglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Rocha Loures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Panetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pétin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Modeling, Optimization and Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Columbia, SC, United States. pp.158-168, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54660-5_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431221v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product driven systems facing unexpected perturbations: how operational research models and approaches can be useful?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ordonnancement d'ateliers à partir de patrons de modélisation basés sur des automates communicants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mireille Jacomino</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pétin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th workshop on Service Orientation in Holonic and Multi-Agent Manufacturing, SOHOMA 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th International Conference on Modeling, Optimization and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01429707v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal of a model-driven ontology for product development process interoperability and information sharing</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Product driven systems facing unexpected perturbations: how operational research models and approaches can be useful?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Bril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th workshop on Service Orientation in Holonic and Multi-Agent Manufacturing, SOHOMA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Lisbonne, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-51100-9_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-54660-5_15⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01417620v1</w:t>
+                <w:t xml:space="preserve">hal-01429707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of Internet-of-Things platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Zdravković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroslav Trajanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Sarraipa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Jardim-Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lezoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Information Society and Techology, ICIST 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Kopaonik, Serbia. pp.216-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01298141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Requirements interoperability method to support integrated product development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Luis Szejka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osiris Canciglieri Júnior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Rocha Loures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Panetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 45th International Conference on Computers &amp; Industrial Engineering, CIE45</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a conceptual framework for requirements interoperability in complex systems engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Luis Szejka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Panetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osiris Canciglieri Júnior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Rocha Loures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Workshop on Enterprise Integration, Interoperability and Networking (EI2N’2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OTM, Oct 2014, Amantea, Italy. pp.229-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge-based system for customer variety representation in product lines definition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Giovannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Panetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind El Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pierrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Doctoral Workshop on "Product and Asset Lifecycle Management", PALM 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Les Diablerets, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00905093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approach for the rationalisation of product lines variety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Giovannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Panetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind El Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.3280-3291, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.02226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01081763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards interoperability properties for tooling a software bus for energy efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Panetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Information Society and Technology, ICIST 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Kopaonik, Serbia. pp.285-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass customisation in sustainable networked enterprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Giovannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Panetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind El Haouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Working Conference on Virtual Enterprises, (PROVE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Dresden, Germany. pp.670-678, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-40543-3_70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cross-scale models interoperability problem: the Plate-Form(E)3 project case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Panetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd industry Applications and Standard initiatives for Cooperative Information Systems for Interoperable Infrastructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Graz, Austria. pp.57-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge-based system for manufacturing sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Giovannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Panetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Dassisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind El Haouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IFAC Symposium on Information Control problems in Manufacturing, INCOM'2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Bucharest, Romania. pp.1333-1338, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20120523-3-RO-2023.00383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantics enactment in Enterprise Information Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esma Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lezoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Panetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IFAC World Congress, IFAC WC'2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.13064-13073, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.03597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00582507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology-based supply chain process configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Zdravković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroslav Trajanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Panetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lezoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Conference on Production Engineering, ICPE 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Nis, Serbia. pp.399-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00627531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicitation de la sémantique de modèles de systèmes d'information d'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esma Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Panetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes Journées Doctorales / Journées Nationales MACS, JD-JN-MACS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Marseille, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00582443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de la sémantique dans les modèles de systèmes d'information d'entreprises collaboratifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esma Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lezoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Panetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Nationale du GT Easy-DIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00586779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptualisation approach for cooperative information systems interoperability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lezoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Panetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Enterprise Information Systems, ICEIS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Beijing, China. pp.101-110, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0003508401010110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00583866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Use of Description Logic for Semantic Interoperability of Enterprise Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esma Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Panetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IFAC/IFIP EI2N'2009 workshop on Enterprise Integration, Interoperability and Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Vilamoura, Portugal. pp.205-215, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-05290-3_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00416386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic off-line approach for dealing with uncertainty in production systems optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing, INCOM'2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Moscou, Russia. pp.1464-1469, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20090603-3-RU-2001.00244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00393745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiparametric programming to assess the completion time sensitivity of multipurpose parallel machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Hoang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2009 10ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00634137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity Analysis for the configuration of a multi-purpose machines workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IFAC World Congress, IFAC'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. pp.15831-15836, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.02676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustesse en optimisation : avantages et limites de quelques approches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème congrès de la société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF'2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, --, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A max-min approach to delay load-schedding in power distribution networks despite source-capacity uncertainties</w:t>
+                <w:t xml:space="preserve">On finding a minimum-cost robust configurations for multipurpose machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intenational Network Optimization Conference (INOC'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Spa, Belgium. 6 p</w:t>
+              <w:t xml:space="preserve">ROADEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Clermont- Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00187933v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configuration d'un réseau de distribution d'électricité en contexte incertain</w:t>
+                <w:t xml:space="preserve">A max-min approach to delay load-schedding in power distribution networks despite source-capacity uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence conjointe FRANCORO V/ROADEF 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Grenoble, France. pp 9-19</w:t>
+              <w:t xml:space="preserve">Intenational Network Optimization Conference (INOC'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Spa, Belgium. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186280v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00187933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Load-Balanced Configuration With Fixed Costs For The Parallel Multi-Purpose Machines Problem</w:t>
+                <w:t xml:space="preserve">Configuration d'un réseau de distribution d'électricité en contexte incertain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">-</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence conjointe FRANCORO V/ROADEF 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Grenoble, France. pp 9-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111111v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible Electric Infrastructures for Advanced Distribution Automation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Enacheanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Raison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Caire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRIS 2006, Third International Conference on Critical Infrastructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Alexandria, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00200183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About configuration under uncertainty of a power distribution network</w:t>
+                <w:t xml:space="preserve">Robust Load-Balanced Configuration With Fixed Costs For The Parallel Multi-Purpose Machines Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Jacomino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Raison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, -, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSSSM.2006.320779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20060517-3-FR-2903.00205⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00111106v1</w:t>
+                <w:t xml:space="preserve">hal-00111111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimisation des coûts liés à la configuration robuste d'un parc de machines polyvalentes</w:t>
+                <w:t xml:space="preserve">About configuration under uncertainty of a power distribution network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Rossi</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Raison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, ROADEF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, -, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20060517-3-FR-2903.00205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00377008v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Minimisation des coûts liés à la configuration robuste d'un parc de machines polyvalentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jacomino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ROADEF 2005 - 6ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00377008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compromis entre robustesse et coût pour la configuration d'un parc de machines parallèles partiellement multifonctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Mrozick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MajecSTIC 2005 : Manifestation des Jeunes Chercheurs francophones dans les domaines des STIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRISA – IETR – LTSI, Nov 2005, Rennes, France. pp.331-338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9759,248 +9971,248 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperation or collaboration? On a human-inspired impedance strategy in a human-robot co-manipulation task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Vianello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waldez Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Ivaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of role transitions and adaptation in human-cobot collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Vianello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Ivaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luka Peternel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03890322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10010,167 +10222,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling robust optimization and Model-Checking techniques for robust scheduling in the context of Industry 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Himmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Norre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boris Sokolov and Dmitry Ivanov and Alexandre Dolgui. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scheduling in Industry 4.0 and Cloud Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 289, Springer International Publishing, 2020, International Series in Operations Research &amp; Management Science, 978-3-030-43176-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-43177-8_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02479424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10180,91 +10392,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes industriels soumis à de la variabilité : vers un pilotage sous perturbations pour les systèmes de production holoniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université de Lorraine, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01871356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10274,115 +10486,115 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface du numéro spécial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Derigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 49 (3), pp.233-236, 2016, Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10392,163 +10604,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2015 Workshops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Panetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Debruyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Bollen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2015 Federated Conferences and Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Kallithea, Rhodes, Greece. LNCS 9416, Springer, 578 p., 2015, On the Move to Meaningful Internet Systems: OTM 2015 Workshops, 978-3-319-26137-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-26138-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10558,128 +10770,128 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordonnancement d'ateliers à partir de patrons de modélisation basés sur des automates communicants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pétin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stephan Merz and Jean-François Pétin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Colloque sur la Modélisation des Systèmes Réactifs, MSR 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Nancy, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10689,114 +10901,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation pour la configuration robuste de systèmes de production de biens et de services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Institut National Polytechnique de Grenoble - INPG, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00204407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId233"/>
+      <w:footerReference w:type="default" r:id="rId236"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10943,51 +11155,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04598387v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moslem Sheikhkhoshkar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El Haouzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aubry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farook Hamzeh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Rahimian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2024.2360581" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348319v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Duverger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Arista" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levrat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2025.100984" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04964962v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2025.106066" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04445986v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SASBE-12-2023-0379" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04701660v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36680/j.itcon.2024.053" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04696403v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El-Haouzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sakikhales" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dibe.2024.100524" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053178v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Vianello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Peternel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-023-02104-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04042433v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JCEMD4.COENG-13427" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320486v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marang&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Duverger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231034" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041242v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Himmiche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;tin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11020371" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684130v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldez Gomes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Stulp" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maurice" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22113981" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115242v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mouret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Dalin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3086666" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493387v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Zdravkovi&#263;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Zdravkovi&#263;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jib Moalla" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Gu&#233;dria" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1385870" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537847v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Luis Szejka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osiris Canciglieri J&#250;nior" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Panetto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rocha Loures" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1346314" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374157v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Giovannini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osiris Canciglieri Junior" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.10.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122807v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pierrel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2015.03.013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142335v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Dassisti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/CSIS141110012A" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238407v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12058" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F3BA8C940840CFF7A40CF59501512D336ECA5DB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808801v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Trajanovi&#263;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-013-0650-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920965v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind El Haouzi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.201316410" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/036F287353D0744B91CA36CFE596E4387097C1AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671856v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Yahia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lezoche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2012.03.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662878v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2012.01.010" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660047v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29958-2_8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654176v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jacomino" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rossi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-011-0257-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7VFF2NBR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722419v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2012.08.006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728192v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2012.09.012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722247v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.17.4.49-77" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654182v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2011.10.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XHGSVLD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661995v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-011-0996-y" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653690v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.201114411" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577040v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2011.593104" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258347v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279682v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.477" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279680v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841402v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernateau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarilys Ben Attar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769503v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.263" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04103512v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mani Poshdar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24928/2023/0159" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115202v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337509v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemoine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Norre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2_8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053210v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pannequin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479703v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.137" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451961v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Dalin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415927v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984732v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouyon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930713v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael David" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.410" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849606v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.312" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943544v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Deeb" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652409v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567999v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osiris Junior Canciglieri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2357" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652140v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637828v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Uva" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Iannone" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Maddalena" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ruta" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.04.242" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565631v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois P&#233;tin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.346" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652138v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431221v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429707v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thomas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51100-9_23" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417620v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_15" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298141v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Sarraipa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jardim-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224947v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074315v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905093v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081763v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02226" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015621v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850144v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40543-3_70" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850146v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rahon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672215v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-RO-2023.00383" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582507v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.03597" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627531v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582443v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586779v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583866v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003508401010110" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416386v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05290-3_31" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393745v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090603-3-RU-2001.00244" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634137v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hoang Le" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342594v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.02676" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374914v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187933v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186280v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111111v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSSM.2006.320779" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200183v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Enacheanu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raison" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ivanova" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caire" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111106v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060517-3-FR-2903.00205" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377008v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000668v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Mrozick" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589692v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890322v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479424v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43177-8_6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01871356v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333738v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222191v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ciuciu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debruyne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bollen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26138-6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01226195v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00204407v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583812v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Duverger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Arista" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aubry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levrat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace13040337" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04598387v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moslem Sheikhkhoshkar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El Haouzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farook Hamzeh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Rahimian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2024.2360581" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348319v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2025.100984" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04964962v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2025.106066" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04445986v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SASBE-12-2023-0379" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04701660v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36680/j.itcon.2024.053" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04696403v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El-Haouzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sakikhales" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dibe.2024.100524" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053178v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Vianello" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Peternel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-023-02104-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04042433v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JCEMD4.COENG-13427" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320486v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marang&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Duverger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231034" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041242v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Himmiche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;tin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11020371" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684130v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldez Gomes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Stulp" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maurice" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22113981" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115242v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mouret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Dalin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3086666" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493387v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Zdravkovi&#263;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Zdravkovi&#263;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jib Moalla" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Gu&#233;dria" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1385870" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537847v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Luis Szejka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osiris Canciglieri J&#250;nior" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Panetto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rocha Loures" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1346314" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374157v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Giovannini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osiris Canciglieri Junior" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.10.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122807v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pierrel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2015.03.013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142335v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Dassisti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/CSIS141110012A" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238407v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12058" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F3BA8C940840CFF7A40CF59501512D336ECA5DB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808801v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Trajanovi&#263;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-013-0650-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920965v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind El Haouzi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.201316410" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/036F287353D0744B91CA36CFE596E4387097C1AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671856v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Yahia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lezoche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2012.03.008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662878v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2012.01.010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660047v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29958-2_8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722419v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2012.08.006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728192v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2012.09.012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654176v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jacomino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rossi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-011-0257-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7VFF2NBR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722247v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.17.4.49-77" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654182v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2011.10.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XHGSVLD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661995v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-011-0996-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653690v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.201114411" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577040v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2011.593104" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258347v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279682v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.477" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279680v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841402v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernateau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarilys Ben Attar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769503v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.263" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04103512v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mani Poshdar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24928/2023/0159" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337509v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemoine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Norre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2_8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053210v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pannequin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115202v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479703v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.137" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451961v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Dalin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415927v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984732v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouyon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943544v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Deeb" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849606v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.312" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930713v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael David" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.410" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567999v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osiris Junior Canciglieri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2357" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652409v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652140v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637828v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Uva" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Iannone" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Maddalena" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ruta" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.04.242" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565631v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois P&#233;tin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.346" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652138v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417620v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_15" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431221v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429707v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thomas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51100-9_23" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298141v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Sarraipa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jardim-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224947v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074315v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905093v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081763v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02226" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015621v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850144v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40543-3_70" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850146v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rahon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672215v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-RO-2023.00383" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582507v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.03597" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627531v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582443v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586779v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583866v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003508401010110" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416386v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05290-3_31" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393745v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090603-3-RU-2001.00244" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634137v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hoang Le" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342594v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.02676" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374914v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587800v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187933v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186280v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200183v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Enacheanu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raison" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ivanova" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caire" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111111v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSSM.2006.320779" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111106v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060517-3-FR-2903.00205" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377008v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000668v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Mrozick" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589692v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890322v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479424v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43177-8_6" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01871356v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333738v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222191v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ciuciu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debruyne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bollen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26138-6" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01226195v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00204407v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>