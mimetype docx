--- v0 (2026-03-22)
+++ v1 (2026-05-24)
@@ -162,2383 +162,2608 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of brief mindfulness meditation interventions on heart rate variability in adults: a systematic review</w:t>
+                <w:t xml:space="preserve">Indirect concurrent validity and training response of health- and skill-related physical fitness tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Barbry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éva Gál</w:t>
+                <w:t xml:space="preserve">Annie Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Carton</w:t>
+                <w:t xml:space="preserve">Hervé Ovigneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Coquart</w:t>
+                <w:t xml:space="preserve">Jérémy Bernard Coquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Psychophysiology and Biofeedback</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">German Journal of Exercise and Sport Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10484-025-09724-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12662-026-01114-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222705v1</w:t>
+                <w:t xml:space="preserve">hal-05625803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Exploratory Randomized Controlled Study on the Effects of a Brief Mindfulness Intervention with High-Intensity Training on Mindfulness Skills and Well-Being in Runners</w:t>
+                <w:t xml:space="preserve">Effect of brief mindfulness meditation interventions on heart rate variability in adults: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Barbry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éva Gál</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Coquart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mindfulness</w:t>
+              <w:t xml:space="preserve">Applied Psychophysiology and Biofeedback</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12671-025-02713-6⟩</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10484-025-09724-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05365721v1</w:t>
+                <w:t xml:space="preserve">hal-05222705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does brief mindfulness intervention increase performance? An exploratory study</w:t>
+                <w:t xml:space="preserve">An Exploratory Randomized Controlled Study on the Effects of a Brief Mindfulness Intervention with High-Intensity Training on Mindfulness Skills and Well-Being in Runners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Barbry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Coquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Daubresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Carton</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Ovigneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 46 (09), pp.690-700. </w:t>
+              <w:t xml:space="preserve">Mindfulness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/a-2544-7523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12671-025-02713-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998719v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valid and accurate simple equation to predict 3,000-m steeplechase performance</w:t>
+                <w:t xml:space="preserve">Does brief mindfulness intervention increase performance? An exploratory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Barbry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Chedly Jlid</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Ovigneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Coquart</w:t>
+                <w:t xml:space="preserve">Jérémy Bernard Coquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fspor.2024.1402792⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (09), pp.690-700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-2544-7523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677444v2</w:t>
+                <w:t xml:space="preserve">hal-04998719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnoform, un environnement d'évaluation de la condition physique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valid and accurate simple equation to predict 3,000-m steeplechase performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Barbry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thibault Deschamps</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lerebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Racil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chedly Jlid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Coquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fspor.2024.1402792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722104v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677444v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships Between Sports Club Participation and Health Determinants in Adolescents and Young Adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnoform, un environnement d'évaluation de la condition physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Ovigneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Barbry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Ovigneur</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Vanhelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Coquart</w:t>
+                <w:t xml:space="preserve">Thibault Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, EPS : Revue education physique et sport, 394 (janvier-février-mars 2022)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705963v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sport-Related Affective Benefits for Teenagers Are Getting Greater as They Approach Adulthood: A Large-Scale French Investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationships Between Sports Club Participation and Health Determinants in Adolescents and Young Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Barbry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Carton</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Hervé Ovigneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Coquart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.738343⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Frontiers in Sports and Active Living, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fspor.2022.918716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706137v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Football or Badminton Associated With More Positive Affect? The Links Between Affects and Sports Club Membership Among French Adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Barbry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Coquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Carton</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Ovigneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Amoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.735189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sport-Related Affective Benefits for Teenagers Are Getting Greater as They Approach Adulthood: A Large-Scale French Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Barbry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Coquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Ovigneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Amoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Frontiers in Psychology, 12, pp.4408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.738343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Relationships between sports club participation and physical fitness and body mass index in childhood.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Barbry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Carton</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Ovigneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Coquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, The Journal of Sports Medicine and Physical Fitness, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23736/S0022-4707.21.12643-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The validity and training sensitivity of health-and skill-related physical fitness tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Barbry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Carton</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Ovigneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Coquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème congrès international de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Poitiers, Oct 2025, Poitiers, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.12709.56808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of 3000-m steeplechase performance using a simple equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Barbry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lerebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gahzi Racil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed C. Jlid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Coquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Annual Congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECSS, Jul 2024, Glasgow (Ecosse), France. pp.620</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of an 8-week of brief mindfulness meditation combined with a running program on mindfulness skills and well-being of trained runners.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Barbry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Carton</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Ovigneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Coquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th annual congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does brief mindfulness intervention with high intensity physical activity increase psychological skills and well-being in runners? A randomized controlled trial.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Barbry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Carton</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Ovigneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Coquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th ACAPS international congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Reims, Université de Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a brief mindfulness and running programs on mindfulness skills and well-being among trained runners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Barbry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Carton</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Ovigneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Coquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th annual congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECSS, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does brief mindfulness intervention programme increase physical performance and health in runners? A randomised controlled trial.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Barbry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Coquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Ovigneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème congrès international ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives, Oct 2023, Reims, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is football or badminton associated with more positive affect? The links between affects and sports club membership among french adolescents</w:t>
+                <w:t xml:space="preserve">Relationships between sports club participation and health determinants in adolescents and young adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Barbry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Carton</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Ovigneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Coquard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI International Sport Psychology, Sport, Child and Adolescent Development Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Journée André Verbert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Doctorale Biologie et Santé, Nov 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03892806v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sport-related affective benefits for teenagers are getting greater as they approach adulthood: A large-scale French investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is football or badminton associated with more positive affect? The links between affects and sports club membership among french adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Barbry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Coquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Carton</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Ovigneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Amoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e International Conference on Sport Psychology, Sport, Child and Adolescent Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">XVI International Sport Psychology, Sport, Child and Adolescent Development Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492419v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un programme mixte activité physique et sportive-relaxation a-t-il ou non des effets sur le bien-être ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sport-related affective benefits for teenagers are getting greater as they approach adulthood: A large-scale French investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Barbry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Coquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Carton</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hervé Ovigneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Amoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Études de la Société Française de Psychologie du Sport 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Brest, France</w:t>
+              <w:t xml:space="preserve">16e International Conference on Sport Psychology, Sport, Child and Adolescent Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715083v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un programme mixte activité physique et sportive-relaxation a-t-il ou non des effets sur le bien-être ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Barbry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Passavant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’Études de la Société Française de Psychologie du Sport 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effet de la pratique sportive en club sur la condition physique et la corpulence auprès de 15 000 enfants français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Barbry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Carton</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Ovigneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Coquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de recherche CETAPS Axe prévention et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CETAPS, Apr 2021, Rouen, Mont Saint Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2548,262 +2773,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of an 8-week of brief mindfulness meditation combined with a running programme on physical performances and health in runners: a randomized controlled study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Barbry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Carton</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Ovigneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Coquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Annual Congress of the European Collegge of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Diagnoform Handi: un outil d'évaluation de la condition physique pour les personnes en situation de handicap mêlant recherche et terrain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Barbry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enguerran Fredonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Delrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Coquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Sport-Santé Hauts-de-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2813,256 +3038,396 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et si quelques minutes de méditation de pleine conscience pouvaient aider à réduire le stress ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Barbry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Coquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoire N’sondé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.94hsfewn3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégrer la pleine conscience dans l'entraînement: de multiples bénéfices pour vos athlètes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Barbry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Chamagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Coquart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AEFFA n°258</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.46-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pleine conscience, performance et santé dans le sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Barbry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université de Lille, 2024. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024ULILS002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04558556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId68"/>
+      <w:footerReference w:type="default" r:id="rId74"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3130,51 +3495,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="790BB6FB"/>
+    <w:nsid w:val="8D690769"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3361,51 +3726,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexis-barbry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3991-9420" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/277338832" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05222705v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Barbry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va G&#225;l" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Carton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Coquart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10484-025-09724-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05365721v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bernier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Daubresse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ovigneur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12671-025-02713-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04998719v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard Coquart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2544-7523" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677444v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lerebourg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Racil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chedly Jlid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2024.1402792" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03722104v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Vanhelst" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Deschamps" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03705963v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Coquart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2022.918716" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03706137v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amoura" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.738343" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503384v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.735189" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03705958v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.21.12643-X" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05367999v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12709.56808" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644407v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gahzi Racil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed C. Jlid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489343v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bernier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04355135v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04337872v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892806v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04492419v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03715083v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Passavant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03715066v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161969v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03830446v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Fredonnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delrue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05558063v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire N&#8217;sond&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.94hsfewn3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04558556v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024ULILS002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexis-barbry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3991-9420" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/277338832" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05625803v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Barbry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Carton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ovigneur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard Coquart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12662-026-01114-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05222705v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va G&#225;l" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Coquart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10484-025-09724-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05365721v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bernier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Daubresse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12671-025-02713-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04998719v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2544-7523" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677444v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lerebourg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Racil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chedly Jlid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2024.1402792" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03722104v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Vanhelst" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Deschamps" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03705963v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Coquart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2022.918716" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503384v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amoura" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.735189" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03706137v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.738343" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03705958v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.21.12643-X" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05367999v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12709.56808" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644407v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gahzi Racil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed C. Jlid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489343v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bernier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04355135v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443051v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04337872v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05165442v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coquard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892806v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04492419v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03715083v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Passavant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03715066v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161969v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03830446v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Fredonnet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delrue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05558063v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire N&#8217;sond&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.94hsfewn3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05563147v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Chamagne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04558556v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024ULILS002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>