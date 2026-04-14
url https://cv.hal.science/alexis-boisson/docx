--- v0 (2026-03-04)
+++ v1 (2026-04-14)
@@ -601,165 +601,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02463915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la directive du 22 mai 2001 au décret du 20 décembre 2018 : la longue route de l’« exception handicap ».</w:t>
+                <w:t xml:space="preserve">De la gratuité, du professionnel et de l’auteur-consommateur : quelques observations à propos du jugement du Tribunal de Grande Instance de Paris du 7 août 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 88, pp.263-266</w:t>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 166, pp.36-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047095v1</w:t>
+                <w:t xml:space="preserve">hal-01967726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la gratuité, du professionnel et de l’auteur-consommateur : quelques observations à propos du jugement du Tribunal de Grande Instance de Paris du 7 août 2018</w:t>
+                <w:t xml:space="preserve">De la directive du 22 mai 2001 au décret du 20 décembre 2018 : la longue route de l’« exception handicap ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 166, pp.36-38</w:t>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 88, pp.263-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01967726v1</w:t>
+                <w:t xml:space="preserve">hal-02047095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « fondamentalisation » des contentieux relatifs à la propriété intellectuelle : l'apport de la Charte des droits fondamentaux de l’Union Européenne</w:t>
               </w:r>
@@ -808,165 +808,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les qualifications contractuelles du droit d’auteur à l’épreuve du photojournalisme</w:t>
+                <w:t xml:space="preserve">Les qualifications contractuelles du droit d'auteur à l'épreuve du photojournalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 366, pp.623-627</w:t>
+              <w:t xml:space="preserve">, 2018, 366, pp.623</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01967271v1</w:t>
+                <w:t xml:space="preserve">halshs-02449239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les qualifications contractuelles du droit d'auteur à l'épreuve du photojournalisme</w:t>
+                <w:t xml:space="preserve">Les qualifications contractuelles du droit d’auteur à l’épreuve du photojournalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 366, pp.623</w:t>
+              <w:t xml:space="preserve">, 2018, 366, pp.623-627</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02449239v1</w:t>
+                <w:t xml:space="preserve">hal-01967271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'achat d'espaces publicitaires sur Internet rentre dans le rang</w:t>
               </w:r>
@@ -1015,303 +1015,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auteurs et artistes-interprètes face au droit des incapacités</w:t>
+                <w:t xml:space="preserve">Imprévision et édition de livres numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 38, pp.32-34</w:t>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 141, pp.27-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966852v1</w:t>
+                <w:t xml:space="preserve">hal-01966900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imprévision et édition de livres numériques</w:t>
+                <w:t xml:space="preserve">Auteurs et artistes-interprètes face au droit des incapacités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 141, pp.27-28</w:t>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38, pp.32-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966900v1</w:t>
+                <w:t xml:space="preserve">hal-01966852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les contrats conclus par voie électronique dans la loi du 17 mars 2014 relative à la consommation</w:t>
+                <w:t xml:space="preserve">Enjeux du prêt numérique et exception de bibliothèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 125, pp.70-72</w:t>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.34-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966914v1</w:t>
+                <w:t xml:space="preserve">hal-01966851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux du prêt numérique et exception de bibliothèque</w:t>
+                <w:t xml:space="preserve">Les contrats conclus par voie électronique dans la loi du 17 mars 2014 relative à la consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 26, pp.34-35</w:t>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 125, pp.70-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966851v1</w:t>
+                <w:t xml:space="preserve">hal-01966914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réforme du contrat d’édition en France</w:t>
               </w:r>
@@ -3846,51 +3846,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C0C1FD0"/>
+    <w:nsid w:val="18DD6AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3994,51 +3994,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D17DDB9E"/>
+    <w:nsid w:val="EEEC683A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4228,51 +4228,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexis-boisson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159690536" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372391v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boisson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977917v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102318v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389167v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463915v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047095v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967726v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967279v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967271v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449239v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966926v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966852v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966900v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966914v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966851v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966712v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966855v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966908v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966846v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966848v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253150v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642621v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312825v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122247v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501031v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958466v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378509v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977910v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063047v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506161v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466213v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161344v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154264v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412790v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958457v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967261v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967284v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01991496v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196170v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mouly-Guillemaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Alby" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bettoni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Bories" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209279v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boulaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864143v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Br&#232;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brena" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970713v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Attali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088164v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588004v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexis-boisson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159690536" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372391v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boisson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977917v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102318v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389167v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463915v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967726v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047095v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967279v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449239v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967271v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966926v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966900v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966852v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966851v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966914v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966712v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966855v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966908v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966846v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966848v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253150v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642621v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312825v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122247v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501031v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958466v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378509v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977910v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063047v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506161v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466213v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161344v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154264v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412790v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958457v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967261v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967284v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01991496v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196170v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mouly-Guillemaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Alby" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bettoni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Bories" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209279v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boulaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864143v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Br&#232;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brena" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970713v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Attali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088164v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588004v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>