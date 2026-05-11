--- v1 (2026-04-14)
+++ v2 (2026-05-11)
@@ -601,165 +601,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02463915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la gratuité, du professionnel et de l’auteur-consommateur : quelques observations à propos du jugement du Tribunal de Grande Instance de Paris du 7 août 2018</w:t>
+                <w:t xml:space="preserve">De la directive du 22 mai 2001 au décret du 20 décembre 2018 : la longue route de l’« exception handicap ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 166, pp.36-38</w:t>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 88, pp.263-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01967726v1</w:t>
+                <w:t xml:space="preserve">hal-02047095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la directive du 22 mai 2001 au décret du 20 décembre 2018 : la longue route de l’« exception handicap ».</w:t>
+                <w:t xml:space="preserve">De la gratuité, du professionnel et de l’auteur-consommateur : quelques observations à propos du jugement du Tribunal de Grande Instance de Paris du 7 août 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 88, pp.263-266</w:t>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 166, pp.36-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047095v1</w:t>
+                <w:t xml:space="preserve">hal-01967726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « fondamentalisation » des contentieux relatifs à la propriété intellectuelle : l'apport de la Charte des droits fondamentaux de l’Union Européenne</w:t>
               </w:r>
@@ -1153,165 +1153,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux du prêt numérique et exception de bibliothèque</w:t>
+                <w:t xml:space="preserve">Les contrats conclus par voie électronique dans la loi du 17 mars 2014 relative à la consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 26, pp.34-35</w:t>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 125, pp.70-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966851v1</w:t>
+                <w:t xml:space="preserve">hal-01966914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les contrats conclus par voie électronique dans la loi du 17 mars 2014 relative à la consommation</w:t>
+                <w:t xml:space="preserve">Enjeux du prêt numérique et exception de bibliothèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 125, pp.70-72</w:t>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.34-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966914v1</w:t>
+                <w:t xml:space="preserve">hal-01966851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réforme du contrat d’édition en France</w:t>
               </w:r>
@@ -3846,51 +3846,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18DD6AB4"/>
+    <w:nsid w:val="44E212C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3994,51 +3994,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="EEEC683A"/>
+    <w:nsid w:val="1644AF1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4228,51 +4228,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexis-boisson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159690536" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372391v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boisson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977917v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102318v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389167v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463915v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967726v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047095v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967279v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449239v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967271v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966926v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966900v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966852v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966851v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966914v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966712v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966855v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966908v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966846v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966848v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253150v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642621v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312825v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122247v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501031v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958466v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378509v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977910v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063047v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506161v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466213v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161344v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154264v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412790v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958457v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967261v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967284v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01991496v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196170v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mouly-Guillemaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Alby" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bettoni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Bories" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209279v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boulaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864143v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Br&#232;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brena" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970713v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Attali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088164v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588004v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexis-boisson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159690536" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372391v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boisson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977917v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102318v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389167v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463915v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047095v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967726v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967279v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449239v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967271v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966926v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966900v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966852v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966914v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966851v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966712v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966855v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966908v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966846v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966848v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253150v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642621v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312825v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122247v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501031v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958466v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378509v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977910v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063047v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506161v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466213v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161344v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154264v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412790v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958457v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967261v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967284v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01991496v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196170v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mouly-Guillemaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Alby" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bettoni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Bories" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209279v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boulaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864143v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Br&#232;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brena" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970713v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Attali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088164v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588004v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>