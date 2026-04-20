--- v0 (2026-03-21)
+++ v1 (2026-04-20)
@@ -1159,594 +1159,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02871256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the construction of the asymmetric Chudnovsky multiplication algorithm in finite fields without derivated evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymptotic Analysis of Plausible Tree Hash Modes for SHA-3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Atighehchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bonnecaze</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mila Tukumuli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (4), pp.212-239</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01705865v1</w:t>
+                <w:t xml:space="preserve">hal-01705870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Analysis of Plausible Tree Hash Modes for SHA-3</w:t>
+                <w:t xml:space="preserve">Arithmetic in finite fields based on the Chudnovsky-Chudnovsky multiplication algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Atighehchi</w:t>
+                <w:t xml:space="preserve">Kevin Atighehchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bonnecaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 86 (308), pp.2975 - 3000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/mcom/3230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01705870v1</w:t>
+                <w:t xml:space="preserve">hal-01491790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arithmetic in finite fields based on the Chudnovsky-Chudnovsky multiplication algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Atighehchi</w:t>
+                <w:t xml:space="preserve">On the construction of the asymmetric Chudnovsky multiplication algorithm in finite fields without derivated evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bonnecaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robert Rolland</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mila Tukumuli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 86 (308), pp.2975 - 3000. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 355 (7), pp.729 - 733. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1090/mcom/3230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2017.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491790v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective arithmetic in finite fields based on Chudnovsky's multiplication algorithm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the construction of elliptic Chudnovsky-type algorithms for multiplication in large extensions of finite fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bonnecaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Rolland</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mila Tukumuli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 354, pp.137-141. </w:t>
+              <w:t xml:space="preserve">Journal of Algebra and Its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2015.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0219498816500055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01260806v1</w:t>
+                <w:t xml:space="preserve">hal-01222951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the construction of elliptic Chudnovsky-type algorithms for multiplication in large extensions of finite fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective arithmetic in finite fields based on Chudnovsky's multiplication algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Atighehchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bonnecaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mila Tukumuli</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Algebra and Its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 15 (1), </w:t>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 354, pp.137-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0219498816500055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2015.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222951v1</w:t>
+                <w:t xml:space="preserve">hal-01260806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New models for efficient authenticated dictionaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Atighehchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bonnecaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3001,51 +3001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authenticated Dictionary Based on Frequency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Atighehchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bonnecaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3271,51 +3271,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind Transfer of Personal Data Achieving Privacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bonnecaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mathematics and Variational Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.25-32, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4033,51 +4033,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534021v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ballet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bonnecaze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pacifico" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433480v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Alahmadi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Altassan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widyan Basaffar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatoon Shoaib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219498822501420" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173734v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-021-00488-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115213v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baudru" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Tukumuli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-021-00986-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217485v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sol&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcd.21782" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189828v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Alkathiry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219498822501432" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903553v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selda &#199;alkavur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math8081200" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871249v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871256v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705865v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2017.06.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705870v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Atighehchi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491790v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Atighehchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rolland" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3230" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260806v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.12.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222951v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219498816500055" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222953v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Risterucci" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2015.04.010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903215v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Liardet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Venelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-012-9670-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903234v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148732v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03253323" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T0168616-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994704v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gabillon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Blibech" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705872v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Choie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Dougherty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sole" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-365X(02)00865-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705875v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Bracco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Nochefranca" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2003.815800" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705877v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Udaya" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-365X(01)00114-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03762659v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bermond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takako Kodate" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;rennes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705879v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/18.782165" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05429402v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bazin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bertolissi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Thiry-Atighehchi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187320v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Hung Dang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01370376v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Muntean" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55415-5_24" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03768121v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882177v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44625-3_2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906403v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911546v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977595v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02292058v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478942v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534021v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ballet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bonnecaze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pacifico" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433480v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Alahmadi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Altassan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widyan Basaffar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatoon Shoaib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219498822501420" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173734v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-021-00488-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115213v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baudru" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Tukumuli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-021-00986-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217485v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sol&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcd.21782" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189828v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Alkathiry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219498822501432" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903553v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selda &#199;alkavur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math8081200" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871249v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871256v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705870v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Atighehchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491790v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Atighehchi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rolland" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3230" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705865v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2017.06.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222951v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219498816500055" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260806v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.12.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222953v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Risterucci" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2015.04.010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903215v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Liardet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Venelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-012-9670-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903234v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148732v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03253323" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T0168616-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994704v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gabillon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Blibech" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705872v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Choie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Dougherty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sole" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-365X(02)00865-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705875v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Bracco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Nochefranca" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2003.815800" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705877v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Udaya" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-365X(01)00114-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03762659v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bermond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takako Kodate" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;rennes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705879v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/18.782165" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05429402v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bazin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bertolissi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Thiry-Atighehchi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187320v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Hung Dang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01370376v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Muntean" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55415-5_24" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03768121v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882177v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44625-3_2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906403v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911546v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977595v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02292058v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478942v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>