--- v0 (2026-03-05)
+++ v1 (2026-04-04)
@@ -84,51 +84,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (211)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (213)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -187,14593 +187,14731 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A propos du volume 3 de Serge Schweitzer (Le libéralisme : jalons pour une reconstruction, PUAM 2025, Recension in Journal des libertés 2026 : https://journaldeslibertes.fr/article/le-liberalisme-jalons-pour-une-reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des libertes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, https://journaldeslibertes.fr/article/le-liberalisme-jalons-pour-une-reconstruction/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Action de groupe, discrimination : la loi, le tempo et la preuve (A propos de Cass. soc. 5 nov. 2025, n° 24.15269, FSB), Procédures n° 1, 2026</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 1, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2026, https://journaldeslibertes.fr/article/le-liberalisme-jalons-pour-une-reconstruction/</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescription, interruption et piège de l'oralité en matière prud'homale, Cass. soc. 4 févr. 2026, n° 24-21148</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 4, pp.comm. 96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour prud'homal sur la réforme de l'instruction conventionnelle et la recodification des MARD (Focus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 3, p. 3, Alertes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils de prud'hommes : précisions fonctionnelles (décret n° 2025-1356 du 26 décembre 2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 2, pp.comm. 34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action syndicale en régularisation des titres-restaurants (limites), Cass. soc. 21 janv. 2026 n° 24-11491</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 3, pp.18, com. 66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence Travail-Emploi-Retraites : à la recherche du Sénat économique et social perdu ? Libres propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 9-10, pp.6, n°126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle sociétal de la branche professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 13, pp.19, n°1105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions de l'entrée en vigueur de l'action de groupe en droit du travail (constitutionnalité), JCP S, 8-9 2025, 1056</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 8-9, pp.1056</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contentieux du travail : prescription applicable à l'indemnité de départ volontaire à la retraite, Procédures 10, 2025, 233</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10, pp.233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien préalable au licenciement : pas de notification du droit de se taire, Procédures n° 11, 258</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11, pp.258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transaction, aspirateur à prescriptions courtes en droit du travail, Procédures n° 12, 2025, 286.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12, pp.286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">50 ans de droit du travail maritime, Lamy DMF 884 nov. p. 935</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Droit Maritime Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 884, pp.935</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet interruptif de la conciliation maritime (Cass. soc. 11 juin 2025, n° 23-18/878 et 23-18/950)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10, pp.comm. 231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Urssaf et la procédure applicable à l'abus de droit, note sous Civ. 2, 16 févr. 2023, JCP S, 1117</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (1117), pp.33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence de la juridiction prud'homale pour connaître de la validité d'une clause de rachat forcé d'action, obs. sur Soc. 7 juin 2023, n° 21-24514</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8-9, pp.245</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractère obligatoire et exécutoire des décisions de la commission arbitrale des journalistes, note sous Soc. 7 juin 2023, n° 21-14956</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8-9, pp.244</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Urssaf et la procédures applicable à l'abus de droit, note sous Civ. 2, 16 févr. 2023, n° 21-11600, Procédures 2023, avril, comm. 113.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (113), pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation de sécurité, office du juge et loi de police, note sous Soc. 4 juill. 2023, n° 22-83681</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.270</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté personnelle du salarié comme limite à l'action syndicale collective, note sous Soc. 20 vril 2023 (QPC) n° 23-40003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.214</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">collective performance agreement in french labor law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Legislaçao do trabalho</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2023-8 (8), pp.907</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La liberté personnelle du salarié comme limite à l'action syndicale collective, note sous Soc. 20 vril 2023 (QPC) n° 23-40003</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas d'appel immédiat contre les mesures d'instructions ordonnées par le bureau de conciliation et d'orientation, note sous Soc. 14 déc. 2022, n° 20-22425, Procédures 2023, comm. 48</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 7, pp.214</w:t>
+              <w:t xml:space="preserve">, 2023, 23, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les Urssaf et la procédures applicable à l'abus de droit, note sous Civ. 2, 16 févr. 2023, n° 21-11600, Procédures 2023, avril, comm. 113.</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection en référé du salarié lanceur d'alerte, note sous Cass. soc. 1er févr; 2023, n° 21-24271, Procédures 2023, n° 3, comm. 76.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 4 (113), pp.25</w:t>
+              <w:t xml:space="preserve">, 2023, 3 (76), pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Obligation de sécurité, office du juge et loi de police, note sous Soc. 4 juill. 2023, n° 22-83681</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Overview of labor litigation as applied to maritime yachting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit Maritime Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From a Siloed Regulation to a Holistic Approach ? Labour and Environnemental Sustainability Under EU Law, Italan Law Journal, Vol. 8, p. 683</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tomassetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Italian Law Journal. An international forum for the critique of Italian Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (2022-2), pp.683</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procès équitable : les défenseurs syndicaux ne sont pas désavantagés dans le procédures d'appel, obs. sous Civ. 2 8 décembre 2022, n° 21-16186 et 21-16487, Procédures 2023, comm. 52</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10, pp.270</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Caractère obligatoire et exécutoire des décisions de la commission arbitrale des journalistes, note sous Soc. 7 juin 2023, n° 21-14956</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clause de dédit formation du marin et incidence sur la liquidation de la retraite, obs. sur Civ. 2, 10 nov. 2022, n° 21-1414476, JCP E 2023, n° 14, § 16.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autorité de la chose jugée sur la compétence en matière de contrat de travail international, note sous Soc. 6 sept. 2023, n° 21-25001</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1270</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contestation du coût prévisionnel de la mission de l'expert-comptable désigné par le CSE, note sous Soc. 1er juin 2023, n° 21-23393</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023-10, pp.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critère de la compétence des juridictions du contentieux de la sécurité sociale, note sous T. confl. 10 oct. 2022, n° 4250, CPAM de l'Artois, Procédures 2023, comm. n° 15</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 8-9, pp.244</w:t>
+              <w:t xml:space="preserve">, 2023, 2023-1, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compétence de la juridiction prud'homale pour connaître de la validité d'une clause de rachat forcé d'action, obs. sur Soc. 7 juin 2023, n° 21-24514</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarification des accidents du travail, employeurs successifs et preuve de l'exposition au risque, JCP S 2023, n° 14, § 15, chronique de protection sociale, 110, obs. sur Civ. 2, 1er décembre 2022 (2 arrêts), p. 49</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (15), pp.110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence judiciaire contre la décision administrative fixant la représentation au sein d'un comité des activités sociales et culturelles interentreprises (CASCI), note sous, T. confl. 10 oct. 2022, n° 4249, Procédures 2023, comm. 16</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 8-9, pp.245</w:t>
+              <w:t xml:space="preserve">, 2023, 2023-1, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les Urssaf et la procédure applicable à l'abus de droit, note sous Civ. 2, 16 févr. 2023, JCP S, 1117</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur la contribution de la Cour de cassation au regroupement et à la restructuration des branches, in Le regroupement des branches : du dialogue social au dialogue des juges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 16 (1117), pp.33</w:t>
+              <w:t xml:space="preserve">, 2023, 23, pp.1155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pas d'appel immédiat contre les mesures d'instructions ordonnées par le bureau de conciliation et d'orientation, note sous Soc. 14 déc. 2022, n° 20-22425, Procédures 2023, comm. 48</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence du juge prud'homal en tant que juge de l'Etat où est pratiquée la saisie conservatoire d'un navire, obs. sous Cass. soc. 26 oct. 2022, n° 10-12066, Procédures 2022, comm. 279</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 23, pp.25</w:t>
+              <w:t xml:space="preserve">, 2022, 12, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Protection en référé du salarié lanceur d'alerte, note sous Cass. soc. 1er févr; 2023, n° 21-24271, Procédures 2023, n° 3, comm. 76.</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limites à la compétence judiciaire pour apprécier la légalité des actes règlementaires en dépit de la primauté du droit de l'Union Européenne prohibant les discriminations, Soc. 16 févr. 2022, n° 20-21758</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédure prud'homale, oralité et demandes additionnelles, notes sous Cass. soc. 19 oct 2022, n° 21-13060, Procédures 2022, comm. 278</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 3 (76), pp.25</w:t>
+              <w:t xml:space="preserve">, 2022, 12, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Overview of labor litigation as applied to maritime yachting</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accident du travail et port du casque pour le marin à la pêche : le cas du capitaine gravement blessé sans défaut de prévention de l'employeur, note sous CA Poitiers, ch. soc., 7 oct. 2021, n° RG 19/03266, DMF n° 842, janvier 2022, pp. 41-53</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Droit Maritime Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1, pp.11</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bugada</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03535666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propositions interprofessionnelles concernant la justice prud'homale (ANI du 16 nov. 2021), Procédures 2022, comm. 36</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irrecevabilité des demandes nouvelles dans l'appel prud'homal : une illustration avec les heures supplémentaires, note sous Cass. soc. 25 mai 2022, Procédures 2022, comm. 226</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour plus de clarté et de transparence dans la restructuration des branches, in JCP S n° spécial Branches professionnelles, 2022, 119</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le référé civil face à la restructuration des branches professionnelles, note sous Cass. soc. 21 avril 2022, n° 20-18799, Procédures 2022, comm. 148</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rixe entre salariés filmée avec un portable : autorité de la chose jugée par le tribunal de police sur le jugement prud'homal, note sous Cass. soc. 21 sept. 2022, n° 20-16841, Procédures 2022, comm. 250</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action en reconnaissance d'un contrat de travail : efficacité d'une clause de conciliation, note sous Cass. soc. 21 sept. 2022, n° 21-14171, JCP S 2022, 1257</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40, pp.1257</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action en justice du salarié après une procédure d'alerte par un représentant du personnel, note sous Cass. soc. 8 sept. 2021, n° 20-14011, Prcédures 2022, comm. 17</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection sociale complémentaire : résiliation anticipée en cas de changement d'emploi : obs. sous Cass. civ. 2, 16 déc. 2021, n° 20-16037, in Chronique de Protection sociale 2021, JCP E juin 2022, 1211, § 17</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23, pp.50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adaptation de l'indemnité pour licenciement attentatoire à une liberté fondamentale : un moyen de défense au fond, obs. sous Cass. soc. 19 oct. 2022, n° 21-15533, Procédures 2022, comm. 280</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'encre sympathique de la clause de médiation dans le contrat de travail, note sous Cass. soc. Avis, n° 15006, JCP S 2022, 1204</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exception d'illégalité dans le contentieux des conventions et accords collectifs de travail, a propos de Cass. soc. 2 mars 2022, n° 20-18442, Procédures 2022, comm. 99</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le service à bord comme seul critère du contrat d'engagement maritime du skipper régatier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit Maritime Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 837</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harcèlement par e.mail en anglais : une justice royale ? Cass. soc. 10 févr. 2021, n° 19-13454, Procédures 2021, n° 4, com. 102</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas d'autoreprésentation en appel pour un défenseur syndicale, note sous Soc. 17 mars 2021, n° 19-21348, Procédures 2021, comm. 138</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La négociation collective environnementale, in L'environnement dans le droit et la pratique des relations de travail, JCP S 2021, n° 50, 1317</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annulation d'un accord collectif : pouvoir de modulation du juge, Cass. soc. 13 janvier 2021, n° 19-13977, Procédure 2021, comm. 72</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Green collective barganing in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-Journal of International and Comparative Labour Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limite à l'extension de l'interruption de la prescription dans une même instance, Soc. n° 19-24011, JCP S 2021, 1304</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du droit à agir du comité social et économique (CSE) contre les décisions de l'autorité de la concurrence, note sous CE 9 mars 2020 n° 433214, Procédures 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le verdissement du dialogue social, JCP EA 2021, 1199</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contestation prud'homale de l'avis du médecin du travail (Soc, Avis 17 mars 2021,n° 15002), Procédures, n° 10, octobre 2021, 262</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrat au voyage de droit français pour du convoyage international, CA Poitiers, 11 mars 2021, navire Galina, Le Droit Maritime français n° 837, juillet-août 2021, p. 579</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit Maritime Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la difficulté à systématiser la compétence des pôles sociaux, JCP S 2021, 1120</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrat au voyage irrégulier et rompu avant terme, CA Caen, 24 sept. 2020, DMF n° 836, juin 2021, p. 497</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit Maritime Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controverse : Faut-il simplifier la prescription en droit du travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Icard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (2022-2), pp.683</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.556</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Procès équitable : les défenseurs syndicaux ne sont pas désavantagés dans le procédures d'appel, obs. sous Civ. 2 8 décembre 2022, n° 21-16186 et 21-16487, Procédures 2023, comm. 52</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03386062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le défenseur syndical pour tous, note sous Cons. const. 14 sept. 2021, n° 2021-928 QPC, Procédures 2021, n° 298</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Clause de dédit formation du marin et incidence sur la liquidation de la retraite, obs. sur Civ. 2, 10 nov. 2022, n° 21-1414476, JCP E 2023, n° 14, § 16.</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solidarité du donneur d'ordres en cas de travail dissimulé (entreprise de travail temporaire et règlements de coordination de sécurité sociale), Cass. soc. 4 nov. 2020, n° 18-24451, JCP E 2021, 1285, chronique de sécurité sociale, § 17</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14, pp.1110</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Autorité de la chose jugée sur la compétence en matière de contrat de travail international, note sous Soc. 6 sept. 2023, n° 21-25001</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renvoi en médiation judiciaire par les services du greffe et délais pour conclure dans l'appel prud'homal, Cass. 2ème civ. 20 mi 2021, n° 20-13912, JCP S 2021, 1194</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.1270</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Contestation du coût prévisionnel de la mission de l'expert-comptable désigné par le CSE, note sous Soc. 1er juin 2023, n° 21-23393</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Considerazioni globali sul salario minimo (in Francia e altrove), in Ancora sulla proposa di direttiva sui salari minimi adéguatti nell'UE, Diritto delle Relazioni Industriali (DRI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DIRITTO DELLE RELAZIONI INDUSTRIALI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le CESE, le développement durable et le dialogue social dans l'entreprise, Avis du Comité économique, social et environnementale du 27 oct. 2020, JCP 2021, 1001</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Référé prud'homal et charge de la preuve du licenciement attentatoire à la liberté d'ester en justice, Soc. 4 nov. 2020, n° 19-1369, Procédures 2021, comm. 14</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédure applicable aux recours contre les chartes homologuées des plateformes électroniques, Procédures 2021, comm. 41</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entreprises de travail temporaire versus plateformes numériques : la présomption de non-salariat comme bouclier anti-référé, Soc. 12 nov. 2020, n° 19-10.606, Procédures 2021, comm. 12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle de la disproportion de la clause de stage du régime d'assurance vieillesse des avocats, Cass. 2ème civ., n° 19-20938, CNBF, Procédures 2021, comm. 197, p. 23</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contenu de l'acte de notification du jugement prud'homal relatif à la compétence territoriale du défenseur syndical, note sous Soc. 29 sept. 2021, n° 20-16518, JCP S 2021, 1296</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de retrait et pandémie : entre droit substantiel et droit processuel, dossier Justice et Covid-19, Procédures 2020, mai 2020, com. 96</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résolution amiable des différends concernant les accords collectifs, JSL, n° spécial (n° 500), Retour sur la jurisprudence marquante des 10 dernières années, p; 57</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence Sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de droit à agir pour le comité d'entreprise aux fins d'application d'une convention collective, Soc. 1er juill. 2020, Procédures 2020, 175</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Référé-réintégration : pas de présomption d'atteinte à la liberté fondamentale d'ester en justice, Soc. 4 nov; 2020, n° 19-12.367, JCP S 2020, n° 3107</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence administrative pour le contentieux préalable à la transmission de la demande de validation du PSE, note sur Soc. 23 septembre 2020, FS-P+B+I, JCP S 2020, 3080</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brèves remarques sur l'arrêté de fusion (et une proposition), JCP S 2020, n° spécial Restructuration des branches, 1089</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action syndicale en matière de prévention des risques : recevabilité de l'intervention volontaire du CSE d'établissement (Affaire Amazon), CA Versailles, 24 avr. 2020n Procédures com. 110</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domaine de l'action fondée sur le droit d'alerte du représentant du personnel, note sous Cass. soc. 14 oct. 2020, n° 19-11508, FPB, Procédures 2020, comm. 225</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit syndical : n'est pas interprofessionnel qui veut ! A propos de Soc. 21 octobre 2020 (syndicat SAMUP), n° 20-18.669, FS-P+B+R+I, Lexbase Hebdo éd. Sociale, n° 844 du 19 novembre 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Hebdo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 844 (20-18.669)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intervention forcée même en appel des caisses concernées par un conflit d'affiliation, note sur Civ 2, 24 sept. 2020, n° 199</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets de l'absence de pouvoir spécial de l'agent de la caisse mandaté pour faire appel, obs. sur Civ. 2, 17 sept. 2020, n° 19-18608</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messagerie instantanée personnelle sur un ordinateur professionnel : preuve illicite, Soc. 23 oct. 2019, Procédures 2020, comm. 17</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notifications irrégulières après la réforme prud'homale de 2016, note sur Civ 2, 17 sept. 2020, n° 198</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets d'une transaction en cours d'exécution du contrat de travail, Soc. 16 oct. 2019 n° 18-18287, Procédures 2020, comm. 12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">limites à la demande de documents formée à l'occasion de la consultation annuelle des comptes, Cass. soc. 25 mars 2020, n° 18-22509Bulletin Joly Sociétés, n° 5 2020,, p. 20</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 2023-10, pp.18</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Critère de la compétence des juridictions du contentieux de la sécurité sociale, note sous T. confl. 10 oct. 2022, n° 4250, CPAM de l'Artois, Procédures 2023, comm. n° 15</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suspension d'une réorganisation prévue par un PSE pour atteinte à la santé mentale des salariés (compétence judiciaire), note sur Soc. 14 novembre 2019, n° 18-13887, FS-P+B, Lexbase Hebdo éd. Sociale du 16 janvier 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Hebdo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation de sécurité et plan de sauvegarde de l'emploi : résolution du conflit de compétence, T. confl. 8 juin 2020 n° C4189, JCP S 2020, 2087</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation de sécurité et plan de sauvegarde de l'emploi (PSE) : compétence administrative, T. confl. 8 juin 2020 n° C4189, Procédures 2020, 150</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 2023-1, pp.22</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Tarification des accidents du travail, employeurs successifs et preuve de l'exposition au risque, JCP S 2023, n° 14, § 15, chronique de protection sociale, 110, obs. sur Civ. 2, 1er décembre 2022 (2 arrêts), p. 49</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simplification du contentieux de la sécurité sociale, Décret n° 2019-1506, 30 décembre 2019, Procédures mars 2020, n° 13</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transfert du contrat de travail et plan de sauvegarde de l'emploi : compétence prud'homale, Cass. soc. 10 juin 2020, JCP S 2020, 2094</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consultation juridiciarisée du comité d'entreprise pour information insuffisante : bis in idem, Cass. soc. 26 févr. 2020, n° 18-22759, Bulletin Joly Sociétés 2020, n°5, p. 16</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faute inexcusable de l'employeur : limite à la requête en interprétation pour la caisse débitrice de l'indemnisation, Civ. 2, 22 oct. 2020, n° 19-16.895, FPBI, Procédures 2020, comm. 226</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yachting et manning internationaux : à la recherche du véritable employeur (CA Aix, 4 avril 2019), Le droit maritime français, sept. 2019,n° 816, p. 727</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit Maritime Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inclusion d'une succursale d'une société étrangère dans le périmètre d'une UES, note sous Cass. soc. 21 nov. 2018, FS-PBRI, Bulletin Joly Sociétés, 2019, p. 23</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interdiction générale des clauses de désignation n'est pas proportionnée au but légitime poursuivi (Comm. Comité européen des droits sociaux, déc. 3 juill. 2018, récl. n° 118/2015), JCP E 2019, 1159</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14 (15), pp.110</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Retour sur la contribution de la Cour de cassation au regroupement et à la restructuration des branches, in Le regroupement des branches : du dialogue social au dialogue des juges</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déclaration d'appel par remise au greffe, Cass. soc. 15 mai 2019, n° 17-31800, FPB, Procédures 2019 n° 7, comm. 191,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission control : un petit pas pour le barème, un bond de géant pour le contrôle de conventionnalité, Droit social 2019, pp. 803-813</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle de conventionnalité du barème par la cour d'appel de Reims (CA Reims, 25 sept. 2019), JCP S 2019, n° 40, act; 365</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 23, pp.1155</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compétence judiciaire contre la décision administrative fixant la représentation au sein d'un comité des activités sociales et culturelles interentreprises (CASCI), note sous, T. confl. 10 oct. 2022, n° 4249, Procédures 2023, comm. 16</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les exigences de l'oralité de la procédure, Cass. civ. 2, 21 mars 0219, n° 17-27805, Procédures 2019, n° 05, comm. 158</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 2023-1, pp.23</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compétence du juge prud'homal en tant que juge de l'Etat où est pratiquée la saisie conservatoire d'un navire, obs. sous Cass. soc. 26 oct. 2022, n° 10-12066, Procédures 2022, comm. 279</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notification de l'arrêt d'appel statuant en matière prud'homale, Cass. soc. 20 mars 2019, n° 18-582, Procédures 2019, n° 5, comm. 159</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 12, pp.26</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Limites à la compétence judiciaire pour apprécier la légalité des actes règlementaires en dépit de la primauté du droit de l'Union Européenne prohibant les discriminations, Soc. 16 févr. 2022, n° 20-21758</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barème : la chambre sociale garde son avis pour elle !, Soc. avis, 25 sept. 2019, n° 15015, PB, Procédures 2019, n° 11, comm. 290</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contestation du taux d'IPP, obs. sur Cass. 2ème civ., 29 nov. 2018, chr. droit de la protection sociale, JCP E 2019, 1143</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renouveau du contentieux prud'homal, A propos de l'arrêt du Conseil d'Etat du 30 janvier 2019, in Les contentieux du travail, colloque Senat 5 avril 2019, JCP S 2019, 1161</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Accident du travail et port du casque pour le marin à la pêche : le cas du capitaine gravement blessé sans défaut de prévention de l'employeur, note sous CA Poitiers, ch. soc., 7 oct. 2021, n° RG 19/03266, DMF n° 842, janvier 2022, pp. 41-53</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Référé prud'homal en la forme : ressort et pouvoir, note sur Cass. soc. 23 janv. 2019, Procédures 2019, comm. 80</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dol et la faute lourde : un moyen d'ordre public dans le contentieux du barème ? JCP S 2019, Libres propos, n° 156</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence ne cas de mise à disposition d'un salarié d'une association intermédiaire, Cass. soc. 15 mai n° 18-15870, Procédures 2019, n° 7, comm. 192</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validation (presque) totale du décret portant réforme de la procédure prud'homale (CE 30 janv. 2019), Procédures 2019 n° 5, comm. 166</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charge de la preuve d'une rétorsion consécutive à une action prud'homale, Soc. 9 octobre 2019, n° 17-24773, Procédures, 12-2019, comm. 321</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un mort-vivant : le permis de citer de l'administrateur des affaires maritimes, note sous Cass. soc. 26 sept. 2018, Le DMF n°809, 2019, p. 16</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Droit Maritime Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Procédure prud'homale, oralité et demandes additionnelles, notes sous Cass. soc. 19 oct 2022, n° 21-13060, Procédures 2022, comm. 278</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elections professionnelles : recevabilité de la requête sans mention des diligences relatives à une résolution amiable, note sous Cass.soc. 19 déc. 2018, Procédures 2019, com. 79</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 12, pp.25</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Propositions interprofessionnelles concernant la justice prud'homale (ANI du 16 nov. 2021), Procédures 2022, comm. 36</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barème des indemnités prud'homales : vers un ministère public &amp;quot;partie jointe&amp;quot; en appel, Procédures 2019, comm. n° 125</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Irrecevabilité des demandes nouvelles dans l'appel prud'homal : une illustration avec les heures supplémentaires, note sous Cass. soc. 25 mai 2022, Procédures 2022, comm. 226</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action en requalification d'une démission : saisine directe du bureau de jugement, Cass.soc. 18 sept. 2019, n ° 18-15965, Procédures 2019, n° 11, comm. 289</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 10, pp.18</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pour plus de clarté et de transparence dans la restructuration des branches, in JCP S n° spécial Branches professionnelles, 2022, 119</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pièces de la procédure prud'homale et contradictoire, Civ. 2, 21 mars 2019, n° 17-10663, Procédures 2019, n°5, comm. 164</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission control : un petit pas pour le barème, un bond de géant pour le contrôle de conventionnalité, Droit social 2019, pp. 803-813</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">contestation des élections professionnelles : par qui et contre qui ? Cass. soc. 13 juin 2019, n° 18-60174, Procédures n° 8-9, août 2019, comm. 228</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail dominical : leçon de conformité avec le droit OIT (Cass. soc. 14 nov. 2018), Gazette du Palais, Gazette spécialisée, 12 mars 2019 n° 10, p. 53</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Respect de l'objet du litige : pas d'indemnisation arrondie extra petita, Soc. 23 oct. 2019, n° 18-13931, Procédures 2019-12, comm. 327</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission control : un petit pas pour le barème, un bond de géant pour le contrôle de conventionnalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.803</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comité social et économique : délai pour contester la décision unilatérale fixant le nombre et le périmètre des établissements distincts, Cass. cos. 17 avr. 2019, n° 18-22948, Procédures 2019, n° 8-9, comm. 230</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barème prud'homal : avis de conformité ou avis de tempête ? Cass. ass. plén. 17 juill. 2019, Procédures 2019, Etudes 23</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitutionnalité réservée de la fusion imposée des champs conventionnels, Conseil constitutionnel, déc. n° 2019-816 QPC, du 29 novembre 2019, JCP S 2019, 1350</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le référé civil face à la restructuration des branches professionnelles, note sous Cass. soc. 21 avril 2022, n° 20-18799, Procédures 2022, comm. 148</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Référé et accès aux archives du comité d'entreprise, note sous Cass. soc. 7 nov. 2018, Procédures 2019, com. 16</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 6, pp.23</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rixe entre salariés filmée avec un portable : autorité de la chose jugée par le tribunal de police sur le jugement prud'homal, note sous Cass. soc. 21 sept. 2022, n° 20-16841, Procédures 2022, comm. 250</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appréciation du PSE : compétence exclusive du juge administratif, note sous Soc. 21 nov. 2018, PBRI, JCP S 2018, 1418</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémunérations supplémentaires pour invention non brevetable : compétence prud'homale sous condition (Soc. 3 mai 208), Procédures 2018, 253</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 11, pp.27</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Action en reconnaissance d'un contrat de travail : efficacité d'une clause de conciliation, note sous Cass. soc. 21 sept. 2022, n° 21-14171, JCP S 2022, 1257</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affiliation des marins résidant en France et embarqués sur un navire battant pavillon étranger, Le Droit maritime français 2018, p.1031</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit Maritime Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médiation prud'homale acceptée après péremption (Soc. 30 mai 2018, n° 16-22356), Procédures 2018, n° 10, comm. 300</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délais pour agir en requalification d'un CDD en CDI (Soc.3 mai 2018), Procédures 2018, 215</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les délais de consultation du comité d'entreprise : la BDES est stratégique (Cass. soc. 28 mars 2018), BJS n°06, p. 327</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'action de groupe contre les discriminations au travail : une menace judiciaire au service du dialogue social ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, L'égalité dans l'entreprise, 8, pp.191-203</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnaissance juridique des proches aidants, JCP S 2018, 1387</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 40, pp.1257</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Action en justice du salarié après une procédure d'alerte par un représentant du personnel, note sous Cass. soc. 8 sept. 2021, n° 20-14011, Prcédures 2022, comm. 17</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conventions et accords collectifs - L'articulation des dispositions de branche et d'entreprise : le Rubik's cube conventionnel, 2018, 1056</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contentieux du référendum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 05, pp.443</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opposition à contrainte émise par Pôle emploi : quel ordre compétent ? note sous Cass. soc. 18 oct; 2018, Procédures 2018, com. 375 (paru également au JCP S 2018, n° 1412)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'adaptation de l'indemnité pour licenciement attentatoire à une liberté fondamentale : un moyen de défense au fond, obs. sous Cass. soc. 19 oct. 2022, n° 21-15533, Procédures 2022, comm. 280</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des procédures nouvelles pour le contentieux de la sécurité sociale - A propos du décret n° 2018, 29 0ctobre 2018, JCP G, 2018, Aperçu, 1166</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transfert conventionnel des contrats de travail, statut collectif et traitement différencié dans les entreprises à statut complexe (Soc. 30 mai 2018 n° 17-782 et s.), Gaz. Pal. 18 sept. 2018, n° 31, p. 45</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémunération du gérant, convention réglementée irrégulière et abus de majorité : quelles prescriptions ? (Com. 30 mai 2018) Bull. Joly Sociétés 2018, p. 572</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appel d'un jugement mixe en cas d'expertise sur la réparation de la faute inexcusable, Procédures 2018, comm. 337</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 12, pp.27</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'encre sympathique de la clause de médiation dans le contrat de travail, note sous Cass. soc. Avis, n° 15006, JCP S 2022, 1204</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indemnisation de la rupture du contrat de travail et inaptitude résultant d'un manquement de l'employeur : compétence prud'homale, note sous Cass. soc. 3 mai 2018 (3 arrêts), JCP S 2018, 1213</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 29, pp.35</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Protection sociale complémentaire : résiliation anticipée en cas de changement d'emploi : obs. sous Cass. civ. 2, 16 déc. 2021, n° 20-16037, in Chronique de Protection sociale 2021, JCP E juin 2022, 1211, § 17</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médiation et régime général de la sécurité sociale dans la loi dite &amp;quot;société de confiance&amp;quot; (L. n° 2018-727 du 10 août 2018), Procédures 2018, n° 10, comm. 299</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appel prud'homal : contours de la demande indéterminée, Cass. soc. 26 sept. 2018, Procédures 2018, comm. 338</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déontologie et discipline des conseillers prud'hommes : à propos de la Circulaire du 7 août 2018, Etudes n° 9, Procédures 2018, p. 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salarié protégé compris dans un transfert partiel d'activité : le juge judiciaire peut requalifier un contrat de travail en cours que le juge administratif n'a pourtant pas admis ! JCP S 2018, 1092</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence civile pour la demande en garantie contre le substitué auteur de la faute inexcusable, note sous Cass. soc. 8 nov. 2018, JCP S 2018, n° 1412</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notion d'accident ou de maladie professionnelle : sclérose en plaque et vaccination obligatoire, obs. sur. TC 14 mai 2018, Chronique de protection sociale, 1571, n° 14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 23, pp.50</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'exception d'illégalité dans le contentieux des conventions et accords collectifs de travail, a propos de Cass. soc. 2 mars 2022, n° 20-18442, Procédures 2022, comm. 99</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libre propos sur la réforme du droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jounal des libertes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Journal des libertés, 1 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des procédures nouvelles pour le contentieux de la sécurité sociale, Focus 31, Procédures, p. 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pas d'autoreprésentation en appel pour un défenseur syndicale, note sous Soc. 17 mars 2021, n° 19-21348, Procédures 2021, comm. 138</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'articulation des dispositions de branche et d'entreprise : le Rubik's cube conventionnel, JCP S 2018, 1056</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ordonnances Macron réformant le droit du travail : l'essentiel sur le tableau d'indemnisation du licenciement sans cause réelle et sérieuse, Gaz. Pal. 2018, n° 10, p. 68</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répétition de l'indu des indemnités journalières : nature juridique de la condamnation, obs. sur Civ2, 7 dévr. 2018, Avis, JCP E, Chronique de protection sociale, 1571, n° 10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affiliation - collège de gérants - SARL et SELARL, obs. sur. Civ 2, 31 mai 2018, Chronique de protection sociale, 1571, n° 19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin - ENIM - Accident du travail - Faute inexcusable - Prescription, obs. sur. Civ. 2 4 avril 2018, Chronique de protection sociale, 1571, n° 18</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence civile en cas de responsabilité extracontractuelle de la société mère, hors coemploi (Soc. 13 juin 2018), JCP S 2018, 1291</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'action de groupe en matière de discrimination au travail, JCP S 2017, 1028</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce qu'il faut savoir sur la réforme du contentieux du travail avant l'été 2017, Procédures 2017, étude 26</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 837</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveautés procédurales issues des ordonnances du 22 septembre 2017, JCP S 2017, 1319</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Harcèlement par e.mail en anglais : une justice royale ? Cass. soc. 10 févr. 2021, n° 19-13454, Procédures 2021, n° 4, com. 102</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques aspects procéduraux dans les &amp;quot;ordonnances Travail&amp;quot;, Procédures 2017, p. 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Limite à l'extension de l'interruption de la prescription dans une même instance, Soc. n° 19-24011, JCP S 2021, 1304</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Négociation collective : La nouvelle gouvernance des branches, Gaz. Pal 2017, n° 12, p. 34 (avec A. Sauret)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La refonte du contentieux de la sécurité sociale dans la Justice du XXIème siècle, Procédures 2017, Etude 11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etat des lieux des réformes de la justice prud'homale et questions d'actualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2016, 34, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le verdissement du dialogue social, JCP EA 2021, 1199</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prud'homie après l'ordonnance du 31 mars 2016 relative à la désignation des conseillers prud'homaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transaction en matière de recouvrement de cotisation et de contribution de sécurité sociale, commentaire du D. n° 2016-154 du 15 février 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ordonnance du 31 mars 2016 relative à la désignation des conseillers prud'hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parution du décret relatif à la justice prud'homale et au traitement judiciaire du contentieux du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contribution de la loi du 8 août 2016 à la recomposition des branches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La procédure prud'homale revue par la loi Macron, CSBP 2015, p. 534</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plafonnement de l'indemnité de licenciement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Du droit à agir du comité social et économique (CSE) contre les décisions de l'autorité de la concurrence, note sous CE 9 mars 2020 n° 433214, Procédures 2021</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un nouveau droit prud'homal ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ouverture des magasins de bricolage le dimanche est fondée sur une considération sociale et économique pertinente au regard de la convention OIT n° 106</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 04, pp.190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02216976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environnement et droit social (année 2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'obligation de sécurité de l'employeur en matière prud'homale : obligation de moyen ou de résultat ? JCP 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conciliation prud'homale : l'avocat du défendeur n'a pas à produire de mandat spécial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Annulation d'un accord collectif : pouvoir de modulation du juge, Cass. soc. 13 janvier 2021, n° 19-13977, Procédure 2021, comm. 72</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contentieux du travail : conciliation(s), prescription(s) et plus encore...Dossier sur la loi relative à la sécurité de l'emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les unicités de l'instance en matière prud'homale, Procédures 2017, alerte 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La négociation collective environnementale, in L'environnement dans le droit et la pratique des relations de travail, JCP S 2021, n° 50, 1317</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La QPC et le contrat de travail, JCP S 2011, p. 1265</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (1)</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à l'interprofession - A propos de l'accord interprofessionnel de Polynésie française relatif à la prime à l'emploi, JCP S 2010, 1039</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les apports de la loi du 30 juillet 2003 sur la gestion globale du risque environnemental, p. 11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repos ou travail dominical ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perturbations temporelles autour du reçu pour solde de tout compte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 12, pp.1244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02199048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conséquences d'un licenciement sur la prévoyance complémentaire d'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 38, pp.2703</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julien Icard</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02210986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réhabilitation du reçu pour solde de tout compte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arrêt Bleu Green : la convention de forfait-jours sous contrôle judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle définition du droit de grève : l'exercice du droit de grève s'apprécie «objectivement»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10, pp.662</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02210613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perturbations temporelles autour du reçu pour solde de tout compte, p 1244</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arrêt : la convention de forfait-jours sous contrôle judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 04, pp.443</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02198978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorsqu'un salarié attaque l'arrêté préfectoral d'ouverture dominicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transsexualisme et conversion des droits sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24, pp.1628</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02209322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transexualisme et conversion des droits sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La comparution en personne en matière prud'homale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme législative du reçu pour solde de tout compte n'est pas rétroactive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'action citoyenne » des agents de la Régie des transports de Marseille ne relève pas du droit constitutionnel de faire grève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38, pp.2652</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02209585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concurrence interdite - Concurrence déloyale et parasitisme : panorama 2004-2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10, pp.556</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Picod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Auguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dorandeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 35, pp.2454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02208851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail dominical dans le commerce en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 05, pp.536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Solidarité du donneur d'ordres en cas de travail dissimulé (entreprise de travail temporaire et règlements de coordination de sécurité sociale), Cass. soc. 4 nov. 2020, n° 18-24451, JCP E 2021, 1285, chronique de sécurité sociale, § 17</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02198645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« A travail égal, salaire égal »... sauf avantage individuel acquis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19, pp.1270</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02208643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de grève et l'action citoyenne des traminots de la R2gie des transports marseillais, p. 2964</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection contre le tabagisme dans l'entreprise : consécration d'une obligation patronale de sécurité de résultat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 37, pp.2565</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02208874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi Bachelot du 30 juillet 2003 et la protection du personnel dans les entreprises à risques, JCP E 2005, p. 30</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail dominical dans le commerce en question (réflexion à partir d'un pôle économique disputé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une notice d'information dans les paquets de cigarettes ? p. 2595</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'influence du droit de l'environnement sur le droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contentieux de la clause de non-concurrence au travers des chambres sociales et commerciales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16, pp.1154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02207858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nul n'est censé ignorer les méfaits du tabac, p. 653</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation pour avis de la cour de cassation, juge des lois ? p. 137</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et procédures : La revue des huissiers de justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La saisie des rémunérations sans contrat de travail en cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 44, pp.3161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02208388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promesses obligatoires sans acceptation, n° 114, p. 47</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit &amp; Patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel avenir pour les distributeurs de prospectus et de journaux gratuits en boîte aux lettres?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des paons sans-gêne... ou comment faire cesser une querelle de voisinage sans casser d'oeufs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 37, pp.3004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02206288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une conception rigoureuse du devoir d'information de l'employeur souscripteur d'un contrat d'assurance de groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 07 et 08, pp.709</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02197960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fumer nuit gravement à l'emploi, p. 679</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fumer nuit gravement à l'emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 07 et 08, pp.679</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02197728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contestation du monopole des caisses de sécurité sociale - panorama de la jurisprudence de la 14ème chambre sociale de la Cour d'appel d'Aix-en-Provence (analyse de 600 décisions)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin d'Aix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...9301 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14783,180 +14921,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conférences de l'Académie d'excellence. Conférence exceptionnelle : l'analyse économique du droit comme outil pour le juriste. Le populisme et la dynamique économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ejan Mackaay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Académie d'excellence LABJUS 2018-2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards sur le salaire minimum (approche interne, comparative et internationale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Moralité et immoralité des revenues, actes du 23ème colloque du Centre d'Ethique économique, PUAM 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14966,727 +15104,727 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Law and Collective Bargaining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tomassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Forsyth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hart Publishing, 2026, 978-1-50099-8811-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Forsyth</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Hart Publishing, 2026, 978-1-50099-8811-2</w:t>
+                <w:t xml:space="preserve">hal-05521334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Négociation collective et environnement - aGREENment - Rapport français, LexisNexis, collection Planète Social 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cohen-Donsimoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Monteillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vanuls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LexisNexis, pp.130, 2021, Travaux. - Neuilly-sur-Seine : Planete social, 978-2-7110-3478-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...60 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Monteillet</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">LexisNexis, pp.130, 2021, Travaux. - Neuilly-sur-Seine : Planete social, 978-2-7110-3478-9</w:t>
+                <w:t xml:space="preserve">hal-03148979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les branches professionnelles : état des lieux et perspectives, Actes du colloque du 7 novembre 2017, Paris, dir. avec. A Sauret, JCP S février 2018, n° 6, n° 1055 à 1058</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspects sociaux de la loi pour la croissance, l'activité et l'égalité des chances économiques (Loi Macron),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits, énergie et développement durable, coll. Espace et développement durable, PUAM 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droits, énergie et développement durable, coll. Espace et développement durable, PUAM 2013</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adaptation des systèmes juridiques français et thaïlandais à la mondialisation, dir. Orsoni / Bugada, PUAM 2013, coll. DPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le stress au travail - Regards pluridisciplinaires, PUAM coll. DPS (dir Bugada / Renaux-Personnic)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La faute inexcusable de l'employeur - Amiante, Semaine sociale Lamy 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2010</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques de santé dans l'entreprise - Le chef d'entreprise face à l'obligation de sécurité, Librairie de l'université, PUAM 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2006</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'avantage acquis en droit du travail, 1999, PUAM, préf. D. Berra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15696,2327 +15834,2327 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail, emploi et transition écologique : quels principes d'action pour les collectivités de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Le monde du travail face aux défis de la transition écologique, Chroniques du travail 2022, dir. S. Moullet et C. Vanuls,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12-2022, Aix-Marseille Editions, pp.65-79, 2023, 979-10-320-0419-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accord de performance collective : un accord collectif ambigu pour l'entreprise en difficulté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chenevoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Planète social. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit social de l'entreprise en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lexisnexis, 2023, 978-2-7110-3948-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Organisation internationale du travail et la question environnementale - Pour une transition juste et une paix partagée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Didry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlis Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Le monde du travail face aux défis de la transition écologique, Chroniques du travail, S. Moullet et C. Vanuls (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12-2022, Aix Marseille Editions, pp.51, 2023, Chroniques du travail, 979-10-320-0419-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïlis Franck</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, 12-2022, Aix Marseille Editions, pp.51, 2023, Chroniques du travail, 979-10-320-0419-7</w:t>
+                <w:t xml:space="preserve">hal-03942730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apport du droit social à la protection de l’environnement : L’implication environnementale de la collectivité de travail - Actes du Colloque Université Bordeaux, 24 et 25 septembre 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vanuls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'apport du droit privé à la protection de l'environnement, dir. J. Lagoutte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bugada</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Labour-Environment Nexus under the EU Law (with Paolo Tomassetti), in Labour and Ecology, Thomson Reuters Aranzadi, 2022, pp. 207-235</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éd. Consuelo Charcartegui Javega. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Labour and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thomson Reuters Aranzadi, 2022, 978-84-1391-902-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chelini-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La couverture maladie aux États-Unis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Thomson Reuters Aranzadi, 2022, 978-84-1391-902-7</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de participation : Les employeurs ne sont pas des travailleurs (selon le Conseil Constitutionnel), Etude sur Cons. const. 3 févr. 2016, n° 2015 QPC, Mélanges Serge Schweitzer, PUAM 219, pp. 31-41</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges Serge Schweitzer, PUAM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La primauté stratégique de la branche (un autre regard sur l'ordre des choses), JCP S 2019, 1115</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les branches professionnelles : état des lieux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un retour aux avantages acquis : Etude critique portant sur le bénéfice d'une garantie de rémunération en cas de dénonciation ou de mise en cause du statut collectif sans accord de substitution, Mélanges Bernard Teyssié, Lexisnexis, p; 51</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges Bernard Teyssié</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...46 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contribution à l'étude de la sécurisation des retraites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUAM, 2019, 978-2-7314-1122-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-02154701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sept incitations à la médiation en droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La médiation civile : alternative ou étape du procès ? PUAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUAM, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mener la négociation d'un accord d'entreprise : les différents niveaux de négociation d'entreprise, les Cahiers du DRH décembre 2018, éditions LAMY, p. 26</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mener la négociation d'un accord d'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme du droit des obligations et droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'influence de la réforme du droit des obligations sur le droit des affaires, Dalloz, 2018, n° 5.11 à 5.27</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, PUAM, 2019, 978-2-7314-1122-5</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New French Law of Obligations and Business Law : Aspects of Labour Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Influence of The New French Law of Obligations on Business Law, Dalloz 2018, n° 5.11 to 5.27</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, PUAM, 2018</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RÉFLEXIONS SUR LE CONTRÔLE JUDICIAIRE DE PROPORTIONNALITÉ EN DROIT DU TRAVAIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le juge judiciaire face au contrôle de proportionnalité, PUAM, coll. Droits, pouvoirs et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards sur le salaire minimum (approche interne, comparative et internationale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moralité et immoralité des revenus, PUAM, coll. Centre d'Ethique Economique, dir. J.-Y. Naudet, pp. 253-267</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La LOI - Rapport de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Loi, Intersection, PUAM livre électronique, collection LIDEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominer la terre - Travail et environnement dans Laudato Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges Naudet, PUAM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface : Les organisations étudiantes à vocation représentatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les organisations étudiantes à vocation représentative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUAM, 2016, 9782731410136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface ouvrage Une nouvelle politique sociale du vieillissement : histoire et prospective d'un défi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une nouvelle politique sociale du vieillissement : histoire et prospective d'un défi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUAM, 2016, 9782731410396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté d'entreprendre au regard du droit social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'éthique de l'entrepreneur, PUAM, coll. Centre d'Ethique Economique, pp. 196-210</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INTERPRÉTER LA LOI PAR L'ANI QUI PRÉCÈDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges Laborde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, PUAM, 2016, 9782731410396</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La flexisécurité, fille des politiques sociales comparées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit comparé et /Comparative law and..Actes du congrès annuel de Juris Diversitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUAM, 2014, collection Droit Pouvoirs et Sociétés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, PUAM, 2016, 9782731410136</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethique de la protection et morale en droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethique et économie de marché, PUAM coll. Centre d'Ethique Economique, dir. J.-Y. Naudet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolutions récentes en droit du travail français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'adaptation des systèmes juridiques français et thaïlandais à la mondialisation, PUAM 2013, coll. DPS, dir. G. Orsoni et A. Bugada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, 2015</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation et doctorat en sciences juridiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Mestre et L. Merland. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUAM, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, PUAM, 2014, collection Droit Pouvoirs et Sociétés</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equilibre contractuel et justice sociale dans le contrat de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'équilibre du contrat, PUAM, dir. G. Lardeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion globale du risque : les apports de la loi du 30 juillet 2003 sur les risques majeurs,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur le développement durable, Lamy Axe Droit, Blin-Franchomme et Desbarrats, dir.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quasi-contrats : la justiciabilité de l'article 1370 du code civil, Mélanges Jacques Foyer, p. 195</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le monde du droit, Mélanges Jacques Foyer, Economica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, PUAM, 2013</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la procédure prud'homale et de l'exécution forcée des décisions prud'homales, p. 128</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées prud'homales d'Aix-en-Provence 2005, PUAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles mesures relatives à la protection du personnel dans les entreprises à risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prévention des risques - Loi du 30 juillet 2003, PUAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engagement unilatéral de volonté - Responsabilité contractuelle du fait d'autrui - Responsabilité des tiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur les principes de droit européen des contrats, PUAM 2003, dir Prieto / Mestre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18026,2321 +18164,2321 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accords, déclarations et autres sources Bases de données (France) Projet Agreenment Partie II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Base de données Agreenment, rapport français, Négociation collective et Environnement, partie II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Base de données Agreenment, rapport Français, Négociation collective et Environnement, partie 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agreenment, Rapport francais, Négociation collective et environnement, Partie 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualités : Office du juge dans la contestation de la saisie des rémunérations postérieure à la conciliation, obs. sur Cass. 2ème Civ. 21 févr. 2019, JCP G 2019, Act. 264</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egalité de traitement : la Cour de cassation soumet les accords à la primauté du droit de l'Union Européenne, AEF Dépêche n° 605139, du 19 avril 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dépêches AEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accès au disque dur dénommé &amp;quot;personnel&amp;quot; : une ingérence justifiable, note sous CEDH, 22 février 2018, Procédures 2018, n° 112</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refus de communication des pièces à l'expert-comptable dans la procédure PSE : compétence administrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La convocation devant le bureau de conciliation vaut dénonciation du reçu pour solde de tout compte, note de jurisprudence, sur Cass. soc. 7 mars 2018, n° 16-13194</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pas d'effet libératoire pour le reçu pour solde de tout compte rédigé en des termes généraux, note sous Soc. 14 févr. 2018, Procédure 2018, n° 113</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La convocation devant le bureau de conciliation vaut dénonciation du reçu pour solde de tout compte, note de jurisprudence, sur Cass. soc. 7 mars 2018, n° 16-13194</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La qualité de travailleur handicapé - Contribution à l'étude de l'accès à l'emploi des personnes en situation de handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Refus de communication des pièces à l'expert-comptable dans la procédure PSE : compétence administrative</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conformité du barème prud'homal au droit international, obs. sur CPH Mans, 26 sept. 2018, Procédures 2018, comm. 340</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La qualité de travailleur handicapé - Contribution à l'étude de l'accès à l'emploi des personnes en situation de handicap</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contentieux de la sécurité sociale - contestation de l'attestation de travailleur détaché : la procédure de dialogue avant tout !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bugada</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réécriture du droit social maritime au sein du code des transports - Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Contentieux de la sécurité sociale - contestation de l'attestation de travailleur détaché : la procédure de dialogue avant tout !</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandat apparent de l'avocat auteur de la prise d'acte de la rupture du contrat de travail pour le compte de son client</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bloch</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aménagement conventionnel de la prescription des actions découlant du contrat de travail,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mandat apparent de l'avocat auteur de la prise d'acte de la rupture du contrat de travail pour le compte de son client</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence dans la réparation de la perte d'une change d'obtenir une prestation sociale, Procédures 2018, comm. 83</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Aménagement conventionnel de la prescription des actions découlant du contrat de travail,</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récupération par l'employeur des sommes versées après infirmation d'une ordonnance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compétence dans la réparation de la perte d'une change d'obtenir une prestation sociale, Procédures 2018, comm. 83</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jugement rendu en dernier ressort : délivrance obligatoire de pièces et prévoyance complémentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Récupération par l'employeur des sommes versées après infirmation d'une ordonnance</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin embarqué sur un navire étranger : compétence prud'homale, note sous Soc. 28 mars 2018, Procédures 2018, com. 189</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jugement rendu en dernier ressort : délivrance obligatoire de pièces et prévoyance complémentaire</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réparation des préjudices économiques des proches de la victimes d'un accident du travail, JCP E, n° 12 2018, 1157, § 13</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Marin embarqué sur un navire étranger : compétence prud'homale, note sous Soc. 28 mars 2018, Procédures 2018, com. 189</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication de l'entier rapport médical dans le contentieux technique, JCP E, n° 12, 22 mars 2018, Chronique Protection sociale, 1157, § 16</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Réparation des préjudices économiques des proches de la victimes d'un accident du travail, JCP E, n° 12 2018, 1157, § 13</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Référé sur la portabilité des garanties santé et prévoyance : pas de dommage imminent ? Procédures 2018, comm. 84</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Communication de l'entier rapport médical dans le contentieux technique, JCP E, n° 12, 22 mars 2018, Chronique Protection sociale, 1157, § 16</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence prud'homale en matière de participation et d'intéressement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Employés des services consulaires et limites à l'immunité de juridiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messagerie électronique produite dans la procédure de licenciement : leçon de proportionnalité sur le respect de la vie privée (CEDH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Employés des services consulaires et limites à l'immunité de juridiction</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déni de justice et ordre public international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Messagerie électronique produite dans la procédure de licenciement : leçon de proportionnalité sur le respect de la vie privée (CEDH)</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en cause des prétendus salariés dans le litige en recouvrement URSSAF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mise en cause des prétendus salariés dans le litige en recouvrement URSSAF</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La procédure en rectification d'erreur matérielle n'est pas soumise aux exigences du procès équitable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Déni de justice et ordre public international</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Licenciement pour motif personnel : office du juge dans l'appréciation du préjudice pour licenciement irrégulier et injustifié au sens de l'article L. 1235-5 C. trav.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La procédure en rectification d'erreur matérielle n'est pas soumise aux exigences du procès équitable</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L' &amp;quot;e-opposition&amp;quot; aux conventions et accords collectifs de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Licenciement pour motif personnel : office du juge dans l'appréciation du préjudice pour licenciement irrégulier et injustifié au sens de l'article L. 1235-5 C. trav.</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertise CHSCT : autorité des décisions du Conseil constitutionnel et contrôle de proportionnalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L' &amp;quot;e-opposition&amp;quot; aux conventions et accords collectifs de travail</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contestation des expertises CHSCT et droit à un recours juridictionnel effectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Expertise CHSCT : autorité des décisions du Conseil constitutionnel et contrôle de proportionnalité</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appréciation de l'indemnisation du préjudice pour licenciement irrégulier et injustiifié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Contestation des expertises CHSCT et droit à un recours juridictionnel effectif</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédure pour avis à l'initiative du juge prud'homal,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Appréciation de l'indemnisation du préjudice pour licenciement irrégulier et injustiifié</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation de garantie de l'employeur pour la défense du salarié devant la juridiction pénale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Procédure pour avis à l'initiative du juge prud'homal,</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tribunal des affaires de sécurité sociale en formation incomplète,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Obligation de garantie de l'employeur pour la défense du salarié devant la juridiction pénale</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défenseur syndical et représentativité (refus de QPC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20350,275 +20488,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agreenment : Labour and Environmental Sustainability (A green mentality for collective bargaining)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balázs Rossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tomassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Kullmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consuelo Chacartegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[University works] Commission européenne; ADAPT. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Kullmann</w:t>
+                <w:t xml:space="preserve">hal-03018046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agreenment (Environnement et négociation collective), Rapport de synthèse droit français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[University works] Commission européenne; ADAPT. 2020</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cohen-Donsimoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Monteillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vanuls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Travaux universitaires] AMU - Aix Marseille Université. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...113 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId323"/>
+      <w:footerReference w:type="default" r:id="rId325"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20765,51 +20903,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05536254v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bugada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05448081v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05448112v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05536297v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489680v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05536263v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05536191v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05418491v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05418451v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05418426v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05418403v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05380278v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489708v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04265588v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04265602v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106017v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04265960v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04265963v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04265938v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106021v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04041619v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03934270v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04047427v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tomassetti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04041627v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105996v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04265949v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04265592v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03934104v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105975v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04265597v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03934110v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03934232v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03659664v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03535666v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03934222v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03580560v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03934189v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03659583v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03935462v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03934209v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03934200v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03534153v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03934243v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03935170v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03935115v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03659601v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03225175v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03311676v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184041v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03660056v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03225087v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03225170v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03160382v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03511755v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03287528v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03376969v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03225162v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03311675v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03311673v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03386062v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Icard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03478255v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03313266v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03313251v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03312814v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03131947v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03131953v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03132138v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03131938v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03478249v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03311674v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02878700v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02878763v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02977811v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03132122v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03018017v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02490691v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02878743v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02878675v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02997276v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02997267v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03065633v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03065660v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02997260v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02490681v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02878836v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03018020v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02913744v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02913748v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02490748v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02913855v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02878818v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03065647v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02019894v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335402v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02115155v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02156420v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02156426v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335145v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335351v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02115160v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335309v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335388v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335193v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335374v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02115176v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335284v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335359v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02490718v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02019890v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02156418v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02115182v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335178v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335370v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335384v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335252v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449606v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335229v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335257v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02490725v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02115221v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02490730v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02019888v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02019873v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01889363v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01961323v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01900626v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01706774v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200367v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01922207v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02019884v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02019989v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01958277v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01889361v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01900634v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01804885v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01889359v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01922210v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817986v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01900631v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01922211v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02019877v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01736924v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02019886v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01922228v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01824683v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01736923v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02019881v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01736922v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01889358v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01922236v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01922239v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01922222v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696324v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696311v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696305v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696301v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696313v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696317v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444694v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444885v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444946v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444942v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444951v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444618v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696334v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698330v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696180v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216976v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698320v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696327v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698324v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696271v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698316v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696328v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698309v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698311v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698227v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199048v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210986v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698226v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698299v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210613v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02198978v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698302v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698289v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209322v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698229v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698294v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698290v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209585v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208851v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Picod" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Auguet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chopin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dorandeu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02198645v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208643v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698281v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208874v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698274v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698278v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698287v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698285v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698272v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698270v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207858v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208388v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698236v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698268v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206288v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02197960v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698265v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02197728v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698261v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01922260v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejan Mackaay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01686886v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05521334v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tomassetti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Forsyth" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03148979v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cohen-Donsimoni" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Monteillet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martinez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vanuls" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01712998v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698335v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698206v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698204v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698207v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698225v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698203v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698202v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03942767v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04265865v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenevoy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03942730v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Didry" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lis Franck" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487535v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03935481v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03146767v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chelini-Pont" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335717v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02115167v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335699v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-02154701v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01867548v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01958281v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01792859v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01792861v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01816381v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696154v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696149v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696166v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01459691v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472613v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696170v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696331v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358066v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696289v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696286v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696262v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696293v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698221v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698296v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698231v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698232v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698234v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02940089v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02940086v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02115126v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02115097v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01741046v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01741051v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01789920v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01789986v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01686991v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01922215v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01706781v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01686096v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bloch" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698374v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698368v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01736925v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698371v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01789913v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01816384v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765787v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765779v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01736926v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01789924v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701674v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701672v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701695v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701670v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701691v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701663v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701673v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701696v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701661v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701666v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701662v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701683v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701664v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701667v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03018046v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Rossu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Kullmann" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Chacartegui" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03030535v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05536254v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bugada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05448112v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05448081v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05577822v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05536297v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489680v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05536263v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05536191v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05577834v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05418491v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05418451v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05418426v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05418403v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05380278v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489708v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106021v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04265938v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04265963v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106017v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04265960v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04265602v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04265588v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04041619v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106004v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03934270v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04047427v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tomassetti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04041627v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105996v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04265949v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04265592v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03934104v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105975v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03934110v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04265597v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03934232v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03659664v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03934222v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03535666v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03580560v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03934189v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03659583v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03935462v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03934209v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03934200v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03534153v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03935115v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03934243v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03935170v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03659601v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03311676v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184041v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03225175v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03511755v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03160382v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03287528v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03660056v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03225170v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03225087v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03376969v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03311675v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03225162v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03311673v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03386062v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Icard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03478255v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03313266v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03313251v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03312814v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03132138v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03131947v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03131953v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03131938v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03311674v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03478249v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02878700v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02878763v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02977811v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03132122v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03018017v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02878743v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02878675v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03065633v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03065660v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02997267v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02997276v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02490691v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02997260v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02490681v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02878836v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03018020v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02913744v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02913748v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02490748v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02913855v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02878818v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03065647v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335402v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02019894v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02115160v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335309v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335388v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335193v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335374v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335351v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335145v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02115155v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02156426v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02156420v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02115176v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335284v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335359v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02490718v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02019890v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02156418v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02115182v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335178v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335370v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335384v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335252v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02115221v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02490725v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449606v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335257v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335229v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02490730v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02019888v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02019873v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01889363v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01961323v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01900634v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01889361v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01804885v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02019989v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01958277v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01706774v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200367v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02019884v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01922207v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01900626v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01889359v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01922210v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817986v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01900631v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01922211v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02019877v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01736924v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02019886v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01922228v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01824683v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02019881v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01736923v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01736922v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01922222v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01922239v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01922236v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01889358v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696324v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696311v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696305v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696301v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696313v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696317v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444694v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444885v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444946v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444942v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444951v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444618v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696334v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698330v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696180v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216976v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698320v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696327v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698324v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696271v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698316v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696328v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698309v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698311v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698227v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199048v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210986v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698226v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698299v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210613v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698302v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02198978v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698289v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209322v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698294v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698229v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698290v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209585v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208851v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Picod" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Auguet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chopin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dorandeu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02198645v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208643v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698281v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208874v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698274v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698278v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698287v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698285v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207858v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698272v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698270v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208388v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698236v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698268v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206288v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02197960v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698265v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02197728v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698261v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01922260v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejan Mackaay" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01686886v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05521334v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tomassetti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Forsyth" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03148979v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cohen-Donsimoni" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Monteillet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martinez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vanuls" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01712998v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698335v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698206v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698204v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698207v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698225v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698203v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698202v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03942767v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04265865v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenevoy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03942730v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Didry" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lis Franck" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487535v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03935481v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03146767v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chelini-Pont" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335717v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02115167v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335699v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-02154701v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01867548v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01958281v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01792859v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01792861v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01816381v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696154v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696149v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696166v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472613v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01459691v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696170v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696331v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358066v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696289v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696286v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696262v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696293v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698221v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698296v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698231v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698232v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698234v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02940089v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02940086v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02115126v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02115097v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01741046v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01789986v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01789920v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01741051v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01686991v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01922215v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01706781v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01686096v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bloch" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698374v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698368v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01736925v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698371v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01789913v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01816384v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765787v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765779v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01736926v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01789924v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701674v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701672v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701670v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701695v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701691v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701663v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701673v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701696v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701661v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701666v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701662v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701683v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701664v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701667v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03018046v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Rossu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Kullmann" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Chacartegui" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03030535v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>