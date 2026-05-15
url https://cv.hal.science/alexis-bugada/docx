--- v1 (2026-04-04)
+++ v2 (2026-05-15)
@@ -187,14668 +187,14668 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prescription, interruption et piège de l'oralité en matière prud'homale, Cass. soc. 4 févr. 2026, n° 24-21148</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 4, pp.comm. 96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A propos du volume 3 de Serge Schweitzer (Le libéralisme : jalons pour une reconstruction, PUAM 2025, Recension in Journal des libertés 2026 : https://journaldeslibertes.fr/article/le-liberalisme-jalons-pour-une-reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des libertes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, https://journaldeslibertes.fr/article/le-liberalisme-jalons-pour-une-reconstruction/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action de groupe, discrimination : la loi, le tempo et la preuve (A propos de Cass. soc. 5 nov. 2025, n° 24.15269, FSB), Procédures n° 1, 2026</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 1, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Prescription, interruption et piège de l'oralité en matière prud'homale, Cass. soc. 4 févr. 2026, n° 24-21148</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour prud'homal sur la réforme de l'instruction conventionnelle et la recodification des MARD (Focus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 4, pp.comm. 96</w:t>
+              <w:t xml:space="preserve">, 2026, 3, p. 3, Alertes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Retour prud'homal sur la réforme de l'instruction conventionnelle et la recodification des MARD (Focus)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action syndicale en régularisation des titres-restaurants (limites), Cass. soc. 21 janv. 2026 n° 24-11491</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 3, p. 3, Alertes</w:t>
+              <w:t xml:space="preserve">, 2026, 3, pp.18, com. 66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils de prud'hommes : précisions fonctionnelles (décret n° 2025-1356 du 26 décembre 2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 2, pp.comm. 34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Action syndicale en régularisation des titres-restaurants (limites), Cass. soc. 21 janv. 2026 n° 24-11491</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence Travail-Emploi-Retraites : à la recherche du Sénat économique et social perdu ? Libres propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 9-10, pp.6, n°126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle sociétal de la branche professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 13, pp.19, n°1105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions de l'entrée en vigueur de l'action de groupe en droit du travail (constitutionnalité), JCP S, 8-9 2025, 1056</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8-9, pp.1056</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contentieux du travail : prescription applicable à l'indemnité de départ volontaire à la retraite, Procédures 10, 2025, 233</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 3, pp.18, com. 66</w:t>
+              <w:t xml:space="preserve">, 2025, 10, pp.233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Conférence Travail-Emploi-Retraites : à la recherche du Sénat économique et social perdu ? Libres propos</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transaction, aspirateur à prescriptions courtes en droit du travail, Procédures n° 12, 2025, 286.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.286</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien préalable au licenciement : pas de notification du droit de se taire, Procédures n° 11, 258</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.258</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">50 ans de droit du travail maritime, Lamy DMF 884 nov. p. 935</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit Maritime Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 884, pp.935</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet interruptif de la conciliation maritime (Cass. soc. 11 juin 2025, n° 23-18/878 et 23-18/950)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.comm. 231</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas d'appel immédiat contre les mesures d'instructions ordonnées par le bureau de conciliation et d'orientation, note sous Soc. 14 déc. 2022, n° 20-22425, Procédures 2023, comm. 48</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection en référé du salarié lanceur d'alerte, note sous Cass. soc. 1er févr; 2023, n° 21-24271, Procédures 2023, n° 3, comm. 76.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (76), pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From a Siloed Regulation to a Holistic Approach ? Labour and Environnemental Sustainability Under EU Law, Italan Law Journal, Vol. 8, p. 683</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tomassetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Italian Law Journal. An international forum for the critique of Italian Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (2022-2), pp.683</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Overview of labor litigation as applied to maritime yachting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit Maritime Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">collective performance agreement in french labor law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Legislaçao do trabalho</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023-8 (8), pp.907</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté personnelle du salarié comme limite à l'action syndicale collective, note sous Soc. 20 vril 2023 (QPC) n° 23-40003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.214</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Urssaf et la procédures applicable à l'abus de droit, note sous Civ. 2, 16 févr. 2023, n° 21-11600, Procédures 2023, avril, comm. 113.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (113), pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation de sécurité, office du juge et loi de police, note sous Soc. 4 juill. 2023, n° 22-83681</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.270</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Urssaf et la procédure applicable à l'abus de droit, note sous Civ. 2, 16 févr. 2023, JCP S, 1117</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 9-10, pp.6, n°126</w:t>
+              <w:t xml:space="preserve">, 2023, 16 (1117), pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le rôle sociétal de la branche professionnelle</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence de la juridiction prud'homale pour connaître de la validité d'une clause de rachat forcé d'action, obs. sur Soc. 7 juin 2023, n° 21-24514</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8-9, pp.245</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractère obligatoire et exécutoire des décisions de la commission arbitrale des journalistes, note sous Soc. 7 juin 2023, n° 21-14956</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8-9, pp.244</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procès équitable : les défenseurs syndicaux ne sont pas désavantagés dans le procédures d'appel, obs. sous Civ. 2 8 décembre 2022, n° 21-16186 et 21-16487, Procédures 2023, comm. 52</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contestation du coût prévisionnel de la mission de l'expert-comptable désigné par le CSE, note sous Soc. 1er juin 2023, n° 21-23393</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023-10, pp.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clause de dédit formation du marin et incidence sur la liquidation de la retraite, obs. sur Civ. 2, 10 nov. 2022, n° 21-1414476, JCP E 2023, n° 14, § 16.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autorité de la chose jugée sur la compétence en matière de contrat de travail international, note sous Soc. 6 sept. 2023, n° 21-25001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 13, pp.19, n°1105</w:t>
+              <w:t xml:space="preserve">, 2023, pp.1270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Conditions de l'entrée en vigueur de l'action de groupe en droit du travail (constitutionnalité), JCP S, 8-9 2025, 1056</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critère de la compétence des juridictions du contentieux de la sécurité sociale, note sous T. confl. 10 oct. 2022, n° 4250, CPAM de l'Artois, Procédures 2023, comm. n° 15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023-1, pp.22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarification des accidents du travail, employeurs successifs et preuve de l'exposition au risque, JCP S 2023, n° 14, § 15, chronique de protection sociale, 110, obs. sur Civ. 2, 1er décembre 2022 (2 arrêts), p. 49</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (15), pp.110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence judiciaire contre la décision administrative fixant la représentation au sein d'un comité des activités sociales et culturelles interentreprises (CASCI), note sous, T. confl. 10 oct. 2022, n° 4249, Procédures 2023, comm. 16</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023-1, pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur la contribution de la Cour de cassation au regroupement et à la restructuration des branches, in Le regroupement des branches : du dialogue social au dialogue des juges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 8-9, pp.1056</w:t>
+              <w:t xml:space="preserve">, 2023, 23, pp.1155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Contentieux du travail : prescription applicable à l'indemnité de départ volontaire à la retraite, Procédures 10, 2025, 233</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence du juge prud'homal en tant que juge de l'Etat où est pratiquée la saisie conservatoire d'un navire, obs. sous Cass. soc. 26 oct. 2022, n° 10-12066, Procédures 2022, comm. 279</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10, pp.233</w:t>
+              <w:t xml:space="preserve">, 2022, 12, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Entretien préalable au licenciement : pas de notification du droit de se taire, Procédures n° 11, 258</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limites à la compétence judiciaire pour apprécier la légalité des actes règlementaires en dépit de la primauté du droit de l'Union Européenne prohibant les discriminations, Soc. 16 févr. 2022, n° 20-21758</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irrecevabilité des demandes nouvelles dans l'appel prud'homal : une illustration avec les heures supplémentaires, note sous Cass. soc. 25 mai 2022, Procédures 2022, comm. 226</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 11, pp.258</w:t>
+              <w:t xml:space="preserve">, 2022, 10, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La transaction, aspirateur à prescriptions courtes en droit du travail, Procédures n° 12, 2025, 286.</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propositions interprofessionnelles concernant la justice prud'homale (ANI du 16 nov. 2021), Procédures 2022, comm. 36</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 12, pp.286</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">50 ans de droit du travail maritime, Lamy DMF 884 nov. p. 935</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédure prud'homale, oralité et demandes additionnelles, notes sous Cass. soc. 19 oct 2022, n° 21-13060, Procédures 2022, comm. 278</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accident du travail et port du casque pour le marin à la pêche : le cas du capitaine gravement blessé sans défaut de prévention de l'employeur, note sous CA Poitiers, ch. soc., 7 oct. 2021, n° RG 19/03266, DMF n° 842, janvier 2022, pp. 41-53</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Droit Maritime Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 884, pp.935</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Effet interruptif de la conciliation maritime (Cass. soc. 11 juin 2025, n° 23-18/878 et 23-18/950)</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03535666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour plus de clarté et de transparence dans la restructuration des branches, in JCP S n° spécial Branches professionnelles, 2022, 119</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action en justice du salarié après une procédure d'alerte par un représentant du personnel, note sous Cass. soc. 8 sept. 2021, n° 20-14011, Prcédures 2022, comm. 17</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10, pp.comm. 231</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les Urssaf et la procédure applicable à l'abus de droit, note sous Civ. 2, 16 févr. 2023, JCP S, 1117</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le référé civil face à la restructuration des branches professionnelles, note sous Cass. soc. 21 avril 2022, n° 20-18799, Procédures 2022, comm. 148</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rixe entre salariés filmée avec un portable : autorité de la chose jugée par le tribunal de police sur le jugement prud'homal, note sous Cass. soc. 21 sept. 2022, n° 20-16841, Procédures 2022, comm. 250</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action en reconnaissance d'un contrat de travail : efficacité d'une clause de conciliation, note sous Cass. soc. 21 sept. 2022, n° 21-14171, JCP S 2022, 1257</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 16 (1117), pp.33</w:t>
+              <w:t xml:space="preserve">, 2022, 40, pp.1257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compétence de la juridiction prud'homale pour connaître de la validité d'une clause de rachat forcé d'action, obs. sur Soc. 7 juin 2023, n° 21-24514</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adaptation de l'indemnité pour licenciement attentatoire à une liberté fondamentale : un moyen de défense au fond, obs. sous Cass. soc. 19 oct. 2022, n° 21-15533, Procédures 2022, comm. 280</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 8-9, pp.245</w:t>
+              <w:t xml:space="preserve">, 2022, 12, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Caractère obligatoire et exécutoire des décisions de la commission arbitrale des journalistes, note sous Soc. 7 juin 2023, n° 21-14956</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'encre sympathique de la clause de médiation dans le contrat de travail, note sous Cass. soc. Avis, n° 15006, JCP S 2022, 1204</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection sociale complémentaire : résiliation anticipée en cas de changement d'emploi : obs. sous Cass. civ. 2, 16 déc. 2021, n° 20-16037, in Chronique de Protection sociale 2021, JCP E juin 2022, 1211, § 17</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23, pp.50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exception d'illégalité dans le contentieux des conventions et accords collectifs de travail, a propos de Cass. soc. 2 mars 2022, n° 20-18442, Procédures 2022, comm. 99</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 8-9, pp.244</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les Urssaf et la procédures applicable à l'abus de droit, note sous Civ. 2, 16 févr. 2023, n° 21-11600, Procédures 2023, avril, comm. 113.</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le service à bord comme seul critère du contrat d'engagement maritime du skipper régatier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit Maritime Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 837</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harcèlement par e.mail en anglais : une justice royale ? Cass. soc. 10 févr. 2021, n° 19-13454, Procédures 2021, n° 4, com. 102</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 4 (113), pp.25</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Obligation de sécurité, office du juge et loi de police, note sous Soc. 4 juill. 2023, n° 22-83681</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas d'autoreprésentation en appel pour un défenseur syndicale, note sous Soc. 17 mars 2021, n° 19-21348, Procédures 2021, comm. 138</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10, pp.270</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La liberté personnelle du salarié comme limite à l'action syndicale collective, note sous Soc. 20 vril 2023 (QPC) n° 23-40003</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contestation prud'homale de l'avis du médecin du travail (Soc, Avis 17 mars 2021,n° 15002), Procédures, n° 10, octobre 2021, 262</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 7, pp.214</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2023-8 (8), pp.907</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limite à l'extension de l'interruption de la prescription dans une même instance, Soc. n° 19-24011, JCP S 2021, 1304</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pas d'appel immédiat contre les mesures d'instructions ordonnées par le bureau de conciliation et d'orientation, note sous Soc. 14 déc. 2022, n° 20-22425, Procédures 2023, comm. 48</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le verdissement du dialogue social, JCP EA 2021, 1199</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du droit à agir du comité social et économique (CSE) contre les décisions de l'autorité de la concurrence, note sous CE 9 mars 2020 n° 433214, Procédures 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 23, pp.25</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Protection en référé du salarié lanceur d'alerte, note sous Cass. soc. 1er févr; 2023, n° 21-24271, Procédures 2023, n° 3, comm. 76.</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La négociation collective environnementale, in L'environnement dans le droit et la pratique des relations de travail, JCP S 2021, n° 50, 1317</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annulation d'un accord collectif : pouvoir de modulation du juge, Cass. soc. 13 janvier 2021, n° 19-13977, Procédure 2021, comm. 72</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 3 (76), pp.25</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Overview of labor litigation as applied to maritime yachting</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Green collective barganing in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-Journal of International and Comparative Labour Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la difficulté à systématiser la compétence des pôles sociaux, JCP S 2021, 1120</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrat au voyage de droit français pour du convoyage international, CA Poitiers, 11 mars 2021, navire Galina, Le Droit Maritime français n° 837, juillet-août 2021, p. 579</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Droit Maritime Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1, pp.11</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bugada</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renvoi en médiation judiciaire par les services du greffe et délais pour conclure dans l'appel prud'homal, Cass. 2ème civ. 20 mi 2021, n° 20-13912, JCP S 2021, 1194</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solidarité du donneur d'ordres en cas de travail dissimulé (entreprise de travail temporaire et règlements de coordination de sécurité sociale), Cass. soc. 4 nov. 2020, n° 18-24451, JCP E 2021, 1285, chronique de sécurité sociale, § 17</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrat au voyage irrégulier et rompu avant terme, CA Caen, 24 sept. 2020, DMF n° 836, juin 2021, p. 497</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit Maritime Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le défenseur syndical pour tous, note sous Cons. const. 14 sept. 2021, n° 2021-928 QPC, Procédures 2021, n° 298</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controverse : Faut-il simplifier la prescription en droit du travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Icard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (2022-2), pp.683</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.556</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Procès équitable : les défenseurs syndicaux ne sont pas désavantagés dans le procédures d'appel, obs. sous Civ. 2 8 décembre 2022, n° 21-16186 et 21-16487, Procédures 2023, comm. 52</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03386062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Considerazioni globali sul salario minimo (in Francia e altrove), in Ancora sulla proposa di direttiva sui salari minimi adéguatti nell'UE, Diritto delle Relazioni Industriali (DRI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DIRITTO DELLE RELAZIONI INDUSTRIALI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Référé prud'homal et charge de la preuve du licenciement attentatoire à la liberté d'ester en justice, Soc. 4 nov. 2020, n° 19-1369, Procédures 2021, comm. 14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Clause de dédit formation du marin et incidence sur la liquidation de la retraite, obs. sur Civ. 2, 10 nov. 2022, n° 21-1414476, JCP E 2023, n° 14, § 16.</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédure applicable aux recours contre les chartes homologuées des plateformes électroniques, Procédures 2021, comm. 41</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le CESE, le développement durable et le dialogue social dans l'entreprise, Avis du Comité économique, social et environnementale du 27 oct. 2020, JCP 2021, 1001</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contenu de l'acte de notification du jugement prud'homal relatif à la compétence territoriale du défenseur syndical, note sous Soc. 29 sept. 2021, n° 20-16518, JCP S 2021, 1296</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle de la disproportion de la clause de stage du régime d'assurance vieillesse des avocats, Cass. 2ème civ., n° 19-20938, CNBF, Procédures 2021, comm. 197, p. 23</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entreprises de travail temporaire versus plateformes numériques : la présomption de non-salariat comme bouclier anti-référé, Soc. 12 nov. 2020, n° 19-10.606, Procédures 2021, comm. 12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de retrait et pandémie : entre droit substantiel et droit processuel, dossier Justice et Covid-19, Procédures 2020, mai 2020, com. 96</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résolution amiable des différends concernant les accords collectifs, JSL, n° spécial (n° 500), Retour sur la jurisprudence marquante des 10 dernières années, p; 57</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence Sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de droit à agir pour le comité d'entreprise aux fins d'application d'une convention collective, Soc. 1er juill. 2020, Procédures 2020, 175</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Référé-réintégration : pas de présomption d'atteinte à la liberté fondamentale d'ester en justice, Soc. 4 nov; 2020, n° 19-12.367, JCP S 2020, n° 3107</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence administrative pour le contentieux préalable à la transmission de la demande de validation du PSE, note sur Soc. 23 septembre 2020, FS-P+B+I, JCP S 2020, 3080</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets d'une transaction en cours d'exécution du contrat de travail, Soc. 16 oct. 2019 n° 18-18287, Procédures 2020, comm. 12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">limites à la demande de documents formée à l'occasion de la consultation annuelle des comptes, Cass. soc. 25 mars 2020, n° 18-22509Bulletin Joly Sociétés, n° 5 2020,, p. 20</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notifications irrégulières après la réforme prud'homale de 2016, note sur Civ 2, 17 sept. 2020, n° 198</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suspension d'une réorganisation prévue par un PSE pour atteinte à la santé mentale des salariés (compétence judiciaire), note sur Soc. 14 novembre 2019, n° 18-13887, FS-P+B, Lexbase Hebdo éd. Sociale du 16 janvier 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Hebdo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messagerie instantanée personnelle sur un ordinateur professionnel : preuve illicite, Soc. 23 oct. 2019, Procédures 2020, comm. 17</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brèves remarques sur l'arrêté de fusion (et une proposition), JCP S 2020, n° spécial Restructuration des branches, 1089</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action syndicale en matière de prévention des risques : recevabilité de l'intervention volontaire du CSE d'établissement (Affaire Amazon), CA Versailles, 24 avr. 2020n Procédures com. 110</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domaine de l'action fondée sur le droit d'alerte du représentant du personnel, note sous Cass. soc. 14 oct. 2020, n° 19-11508, FPB, Procédures 2020, comm. 225</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit syndical : n'est pas interprofessionnel qui veut ! A propos de Soc. 21 octobre 2020 (syndicat SAMUP), n° 20-18.669, FS-P+B+R+I, Lexbase Hebdo éd. Sociale, n° 844 du 19 novembre 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Hebdo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 844 (20-18.669)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intervention forcée même en appel des caisses concernées par un conflit d'affiliation, note sur Civ 2, 24 sept. 2020, n° 199</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets de l'absence de pouvoir spécial de l'agent de la caisse mandaté pour faire appel, obs. sur Civ. 2, 17 sept. 2020, n° 19-18608</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation de sécurité et plan de sauvegarde de l'emploi : résolution du conflit de compétence, T. confl. 8 juin 2020 n° C4189, JCP S 2020, 2087</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation de sécurité et plan de sauvegarde de l'emploi (PSE) : compétence administrative, T. confl. 8 juin 2020 n° C4189, Procédures 2020, 150</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simplification du contentieux de la sécurité sociale, Décret n° 2019-1506, 30 décembre 2019, Procédures mars 2020, n° 13</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transfert du contrat de travail et plan de sauvegarde de l'emploi : compétence prud'homale, Cass. soc. 10 juin 2020, JCP S 2020, 2094</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consultation juridiciarisée du comité d'entreprise pour information insuffisante : bis in idem, Cass. soc. 26 févr. 2020, n° 18-22759, Bulletin Joly Sociétés 2020, n°5, p. 16</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faute inexcusable de l'employeur : limite à la requête en interprétation pour la caisse débitrice de l'indemnisation, Civ. 2, 22 oct. 2020, n° 19-16.895, FPBI, Procédures 2020, comm. 226</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yachting et manning internationaux : à la recherche du véritable employeur (CA Aix, 4 avril 2019), Le droit maritime français, sept. 2019,n° 816, p. 727</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit Maritime Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inclusion d'une succursale d'une société étrangère dans le périmètre d'une UES, note sous Cass. soc. 21 nov. 2018, FS-PBRI, Bulletin Joly Sociétés, 2019, p. 23</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence ne cas de mise à disposition d'un salarié d'une association intermédiaire, Cass. soc. 15 mai n° 18-15870, Procédures 2019, n° 7, comm. 192</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validation (presque) totale du décret portant réforme de la procédure prud'homale (CE 30 janv. 2019), Procédures 2019 n° 5, comm. 166</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dol et la faute lourde : un moyen d'ordre public dans le contentieux du barème ? JCP S 2019, Libres propos, n° 156</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charge de la preuve d'une rétorsion consécutive à une action prud'homale, Soc. 9 octobre 2019, n° 17-24773, Procédures, 12-2019, comm. 321</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un mort-vivant : le permis de citer de l'administrateur des affaires maritimes, note sous Cass. soc. 26 sept. 2018, Le DMF n°809, 2019, p. 16</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit Maritime Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contestation du taux d'IPP, obs. sur Cass. 2ème civ., 29 nov. 2018, chr. droit de la protection sociale, JCP E 2019, 1143</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14, pp.1110</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Autorité de la chose jugée sur la compétence en matière de contrat de travail international, note sous Soc. 6 sept. 2023, n° 21-25001</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Référé prud'homal en la forme : ressort et pouvoir, note sur Cass. soc. 23 janv. 2019, Procédures 2019, comm. 80</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renouveau du contentieux prud'homal, A propos de l'arrêt du Conseil d'Etat du 30 janvier 2019, in Les contentieux du travail, colloque Senat 5 avril 2019, JCP S 2019, 1161</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.1270</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Contestation du coût prévisionnel de la mission de l'expert-comptable désigné par le CSE, note sous Soc. 1er juin 2023, n° 21-23393</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barème : la chambre sociale garde son avis pour elle !, Soc. avis, 25 sept. 2019, n° 15015, PB, Procédures 2019, n° 11, comm. 290</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notification de l'arrêt d'appel statuant en matière prud'homale, Cass. soc. 20 mars 2019, n° 18-582, Procédures 2019, n° 5, comm. 159</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interdiction générale des clauses de désignation n'est pas proportionnée au but légitime poursuivi (Comm. Comité européen des droits sociaux, déc. 3 juill. 2018, récl. n° 118/2015), JCP E 2019, 1159</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déclaration d'appel par remise au greffe, Cass. soc. 15 mai 2019, n° 17-31800, FPB, Procédures 2019 n° 7, comm. 191,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission control : un petit pas pour le barème, un bond de géant pour le contrôle de conventionnalité, Droit social 2019, pp. 803-813</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle de conventionnalité du barème par la cour d'appel de Reims (CA Reims, 25 sept. 2019), JCP S 2019, n° 40, act; 365</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les exigences de l'oralité de la procédure, Cass. civ. 2, 21 mars 0219, n° 17-27805, Procédures 2019, n° 05, comm. 158</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elections professionnelles : recevabilité de la requête sans mention des diligences relatives à une résolution amiable, note sous Cass.soc. 19 déc. 2018, Procédures 2019, com. 79</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pièces de la procédure prud'homale et contradictoire, Civ. 2, 21 mars 2019, n° 17-10663, Procédures 2019, n°5, comm. 164</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barème des indemnités prud'homales : vers un ministère public &amp;quot;partie jointe&amp;quot; en appel, Procédures 2019, comm. n° 125</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action en requalification d'une démission : saisine directe du bureau de jugement, Cass.soc. 18 sept. 2019, n ° 18-15965, Procédures 2019, n° 11, comm. 289</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission control : un petit pas pour le barème, un bond de géant pour le contrôle de conventionnalité, Droit social 2019, pp. 803-813</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">contestation des élections professionnelles : par qui et contre qui ? Cass. soc. 13 juin 2019, n° 18-60174, Procédures n° 8-9, août 2019, comm. 228</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission control : un petit pas pour le barème, un bond de géant pour le contrôle de conventionnalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.803</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barème prud'homal : avis de conformité ou avis de tempête ? Cass. ass. plén. 17 juill. 2019, Procédures 2019, Etudes 23</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comité social et économique : délai pour contester la décision unilatérale fixant le nombre et le périmètre des établissements distincts, Cass. cos. 17 avr. 2019, n° 18-22948, Procédures 2019, n° 8-9, comm. 230</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Respect de l'objet du litige : pas d'indemnisation arrondie extra petita, Soc. 23 oct. 2019, n° 18-13931, Procédures 2019-12, comm. 327</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail dominical : leçon de conformité avec le droit OIT (Cass. soc. 14 nov. 2018), Gazette du Palais, Gazette spécialisée, 12 mars 2019 n° 10, p. 53</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitutionnalité réservée de la fusion imposée des champs conventionnels, Conseil constitutionnel, déc. n° 2019-816 QPC, du 29 novembre 2019, JCP S 2019, 1350</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Référé et accès aux archives du comité d'entreprise, note sous Cass. soc. 7 nov. 2018, Procédures 2019, com. 16</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appréciation du PSE : compétence exclusive du juge administratif, note sous Soc. 21 nov. 2018, PBRI, JCP S 2018, 1418</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémunérations supplémentaires pour invention non brevetable : compétence prud'homale sous condition (Soc. 3 mai 208), Procédures 2018, 253</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affiliation des marins résidant en France et embarqués sur un navire battant pavillon étranger, Le Droit maritime français 2018, p.1031</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit Maritime Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appel d'un jugement mixe en cas d'expertise sur la réparation de la faute inexcusable, Procédures 2018, comm. 337</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémunération du gérant, convention réglementée irrégulière et abus de majorité : quelles prescriptions ? (Com. 30 mai 2018) Bull. Joly Sociétés 2018, p. 572</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 2023-10, pp.18</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Critère de la compétence des juridictions du contentieux de la sécurité sociale, note sous T. confl. 10 oct. 2022, n° 4250, CPAM de l'Artois, Procédures 2023, comm. n° 15</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transfert conventionnel des contrats de travail, statut collectif et traitement différencié dans les entreprises à statut complexe (Soc. 30 mai 2018 n° 17-782 et s.), Gaz. Pal. 18 sept. 2018, n° 31, p. 45</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conventions et accords collectifs - L'articulation des dispositions de branche et d'entreprise : le Rubik's cube conventionnel, 2018, 1056</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contentieux du référendum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 05, pp.443</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des procédures nouvelles pour le contentieux de la sécurité sociale - A propos du décret n° 2018, 29 0ctobre 2018, JCP G, 2018, Aperçu, 1166</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opposition à contrainte émise par Pôle emploi : quel ordre compétent ? note sous Cass. soc. 18 oct; 2018, Procédures 2018, com. 375 (paru également au JCP S 2018, n° 1412)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 2023-1, pp.22</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Tarification des accidents du travail, employeurs successifs et preuve de l'exposition au risque, JCP S 2023, n° 14, § 15, chronique de protection sociale, 110, obs. sur Civ. 2, 1er décembre 2022 (2 arrêts), p. 49</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médiation prud'homale acceptée après péremption (Soc. 30 mai 2018, n° 16-22356), Procédures 2018, n° 10, comm. 300</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délais pour agir en requalification d'un CDD en CDI (Soc.3 mai 2018), Procédures 2018, 215</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les délais de consultation du comité d'entreprise : la BDES est stratégique (Cass. soc. 28 mars 2018), BJS n°06, p. 327</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'action de groupe contre les discriminations au travail : une menace judiciaire au service du dialogue social ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, L'égalité dans l'entreprise, 8, pp.191-203</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnaissance juridique des proches aidants, JCP S 2018, 1387</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déontologie et discipline des conseillers prud'hommes : à propos de la Circulaire du 7 août 2018, Etudes n° 9, Procédures 2018, p. 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indemnisation de la rupture du contrat de travail et inaptitude résultant d'un manquement de l'employeur : compétence prud'homale, note sous Cass. soc. 3 mai 2018 (3 arrêts), JCP S 2018, 1213</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salarié protégé compris dans un transfert partiel d'activité : le juge judiciaire peut requalifier un contrat de travail en cours que le juge administratif n'a pourtant pas admis ! JCP S 2018, 1092</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appel prud'homal : contours de la demande indéterminée, Cass. soc. 26 sept. 2018, Procédures 2018, comm. 338</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médiation et régime général de la sécurité sociale dans la loi dite &amp;quot;société de confiance&amp;quot; (L. n° 2018-727 du 10 août 2018), Procédures 2018, n° 10, comm. 299</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notion d'accident ou de maladie professionnelle : sclérose en plaque et vaccination obligatoire, obs. sur. TC 14 mai 2018, Chronique de protection sociale, 1571, n° 14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14 (15), pp.110</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compétence judiciaire contre la décision administrative fixant la représentation au sein d'un comité des activités sociales et culturelles interentreprises (CASCI), note sous, T. confl. 10 oct. 2022, n° 4249, Procédures 2023, comm. 16</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence civile pour la demande en garantie contre le substitué auteur de la faute inexcusable, note sous Cass. soc. 8 nov. 2018, JCP S 2018, n° 1412</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libre propos sur la réforme du droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jounal des libertes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Journal des libertés, 1 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'articulation des dispositions de branche et d'entreprise : le Rubik's cube conventionnel, JCP S 2018, 1056</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des procédures nouvelles pour le contentieux de la sécurité sociale, Focus 31, Procédures, p. 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 2023-1, pp.23</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Retour sur la contribution de la Cour de cassation au regroupement et à la restructuration des branches, in Le regroupement des branches : du dialogue social au dialogue des juges</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ordonnances Macron réformant le droit du travail : l'essentiel sur le tableau d'indemnisation du licenciement sans cause réelle et sérieuse, Gaz. Pal. 2018, n° 10, p. 68</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence civile en cas de responsabilité extracontractuelle de la société mère, hors coemploi (Soc. 13 juin 2018), JCP S 2018, 1291</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 23, pp.1155</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compétence du juge prud'homal en tant que juge de l'Etat où est pratiquée la saisie conservatoire d'un navire, obs. sous Cass. soc. 26 oct. 2022, n° 10-12066, Procédures 2022, comm. 279</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin - ENIM - Accident du travail - Faute inexcusable - Prescription, obs. sur. Civ. 2 4 avril 2018, Chronique de protection sociale, 1571, n° 18</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affiliation - collège de gérants - SARL et SELARL, obs. sur. Civ 2, 31 mai 2018, Chronique de protection sociale, 1571, n° 19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répétition de l'indu des indemnités journalières : nature juridique de la condamnation, obs. sur Civ2, 7 dévr. 2018, Avis, JCP E, Chronique de protection sociale, 1571, n° 10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'action de groupe en matière de discrimination au travail, JCP S 2017, 1028</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce qu'il faut savoir sur la réforme du contentieux du travail avant l'été 2017, Procédures 2017, étude 26</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 12, pp.26</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Limites à la compétence judiciaire pour apprécier la légalité des actes règlementaires en dépit de la primauté du droit de l'Union Européenne prohibant les discriminations, Soc. 16 févr. 2022, n° 20-21758</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveautés procédurales issues des ordonnances du 22 septembre 2017, JCP S 2017, 1319</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Procédure prud'homale, oralité et demandes additionnelles, notes sous Cass. soc. 19 oct 2022, n° 21-13060, Procédures 2022, comm. 278</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques aspects procéduraux dans les &amp;quot;ordonnances Travail&amp;quot;, Procédures 2017, p. 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 12, pp.25</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Négociation collective : La nouvelle gouvernance des branches, Gaz. Pal 2017, n° 12, p. 34 (avec A. Sauret)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Propositions interprofessionnelles concernant la justice prud'homale (ANI du 16 nov. 2021), Procédures 2022, comm. 36</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La refonte du contentieux de la sécurité sociale dans la Justice du XXIème siècle, Procédures 2017, Etude 11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Irrecevabilité des demandes nouvelles dans l'appel prud'homal : une illustration avec les heures supplémentaires, note sous Cass. soc. 25 mai 2022, Procédures 2022, comm. 226</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etat des lieux des réformes de la justice prud'homale et questions d'actualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34, pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prud'homie après l'ordonnance du 31 mars 2016 relative à la désignation des conseillers prud'homaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transaction en matière de recouvrement de cotisation et de contribution de sécurité sociale, commentaire du D. n° 2016-154 du 15 février 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 10, pp.18</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pour plus de clarté et de transparence dans la restructuration des branches, in JCP S n° spécial Branches professionnelles, 2022, 119</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ordonnance du 31 mars 2016 relative à la désignation des conseillers prud'hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parution du décret relatif à la justice prud'homale et au traitement judiciaire du contentieux du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contribution de la loi du 8 août 2016 à la recomposition des branches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le référé civil face à la restructuration des branches professionnelles, note sous Cass. soc. 21 avril 2022, n° 20-18799, Procédures 2022, comm. 148</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plafonnement de l'indemnité de licenciement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La procédure prud'homale revue par la loi Macron, CSBP 2015, p. 534</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un nouveau droit prud'homal ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ouverture des magasins de bricolage le dimanche est fondée sur une considération sociale et économique pertinente au regard de la convention OIT n° 106</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 04, pp.190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02216976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environnement et droit social (année 2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'obligation de sécurité de l'employeur en matière prud'homale : obligation de moyen ou de résultat ? JCP 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conciliation prud'homale : l'avocat du défendeur n'a pas à produire de mandat spécial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 6, pp.23</w:t>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rixe entre salariés filmée avec un portable : autorité de la chose jugée par le tribunal de police sur le jugement prud'homal, note sous Cass. soc. 21 sept. 2022, n° 20-16841, Procédures 2022, comm. 250</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contentieux du travail : conciliation(s), prescription(s) et plus encore...Dossier sur la loi relative à la sécurité de l'emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les unicités de l'instance en matière prud'homale, Procédures 2017, alerte 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 11, pp.27</w:t>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Action en reconnaissance d'un contrat de travail : efficacité d'une clause de conciliation, note sous Cass. soc. 21 sept. 2022, n° 21-14171, JCP S 2022, 1257</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La QPC et le contrat de travail, JCP S 2011, p. 1265</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 40, pp.1257</w:t>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à l'interprofession - A propos de l'accord interprofessionnel de Polynésie française relatif à la prime à l'emploi, JCP S 2010, 1039</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Protection sociale complémentaire : résiliation anticipée en cas de changement d'emploi : obs. sous Cass. civ. 2, 16 déc. 2021, n° 20-16037, in Chronique de Protection sociale 2021, JCP E juin 2022, 1211, § 17</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les apports de la loi du 30 juillet 2003 sur la gestion globale du risque environnemental, p. 11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repos ou travail dominical ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perturbations temporelles autour du reçu pour solde de tout compte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 12, pp.1244</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02199048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conséquences d'un licenciement sur la prévoyance complémentaire d'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 38, pp.2703</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02210986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réhabilitation du reçu pour solde de tout compte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arrêt Bleu Green : la convention de forfait-jours sous contrôle judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle définition du droit de grève : l'exercice du droit de grève s'apprécie «objectivement»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10, pp.662</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02210613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arrêt : la convention de forfait-jours sous contrôle judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 04, pp.443</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02198978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perturbations temporelles autour du reçu pour solde de tout compte, p 1244</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorsqu'un salarié attaque l'arrêté préfectoral d'ouverture dominicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transsexualisme et conversion des droits sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24, pp.1628</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02209322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La comparution en personne en matière prud'homale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transexualisme et conversion des droits sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme législative du reçu pour solde de tout compte n'est pas rétroactive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'action citoyenne » des agents de la Régie des transports de Marseille ne relève pas du droit constitutionnel de faire grève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38, pp.2652</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02209585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« A travail égal, salaire égal »... sauf avantage individuel acquis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19, pp.1270</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02208643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail dominical dans le commerce en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 05, pp.536</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02198645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concurrence interdite - Concurrence déloyale et parasitisme : panorama 2004-2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Picod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Auguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dorandeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 35, pp.2454</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02208851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de grève et l'action citoyenne des traminots de la R2gie des transports marseillais, p. 2964</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection contre le tabagisme dans l'entreprise : consécration d'une obligation patronale de sécurité de résultat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 37, pp.2565</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02208874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail dominical dans le commerce en question (réflexion à partir d'un pôle économique disputé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi Bachelot du 30 juillet 2003 et la protection du personnel dans les entreprises à risques, JCP E 2005, p. 30</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 23, pp.50</w:t>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, pp.27</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une notice d'information dans les paquets de cigarettes ? p. 2595</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29, pp.35</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'influence du droit de l'environnement sur le droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nul n'est censé ignorer les méfaits du tabac, p. 653</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 837</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation pour avis de la cour de cassation, juge des lois ? p. 137</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et procédures : La revue des huissiers de justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contentieux de la clause de non-concurrence au travers des chambres sociales et commerciales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16, pp.1154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02207858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La saisie des rémunérations sans contrat de travail en cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 44, pp.3161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02208388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promesses obligatoires sans acceptation, n° 114, p. 47</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit &amp; Patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel avenir pour les distributeurs de prospectus et de journaux gratuits en boîte aux lettres?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (1)</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des paons sans-gêne... ou comment faire cesser une querelle de voisinage sans casser d'oeufs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 37, pp.3004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02206288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une conception rigoureuse du devoir d'information de l'employeur souscripteur d'un contrat d'assurance de groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 07 et 08, pp.709</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02197960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fumer nuit gravement à l'emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 07 et 08, pp.679</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02197728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fumer nuit gravement à l'emploi, p. 679</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...10625 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698265v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02197728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contestation du monopole des caisses de sécurité sociale - panorama de la jurisprudence de la 14ème chambre sociale de la Cour d'appel d'Aix-en-Provence (analyse de 600 décisions)</w:t>
               </w:r>
@@ -16342,993 +16342,993 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pour un retour aux avantages acquis : Etude critique portant sur le bénéfice d'une garantie de rémunération en cas de dénonciation ou de mise en cause du statut collectif sans accord de substitution, Mélanges Bernard Teyssié, Lexisnexis, p; 51</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges Bernard Teyssié</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Droit de participation : Les employeurs ne sont pas des travailleurs (selon le Conseil Constitutionnel), Etude sur Cons. const. 3 févr. 2016, n° 2015 QPC, Mélanges Serge Schweitzer, PUAM 219, pp. 31-41</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges Serge Schweitzer, PUAM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La primauté stratégique de la branche (un autre regard sur l'ordre des choses), JCP S 2019, 1115</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les branches professionnelles : état des lieux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contribution à l'étude de la sécurisation des retraites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUAM, 2019, 978-2-7314-1122-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, PUAM, 2019, 978-2-7314-1122-5</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-02154701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sept incitations à la médiation en droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La médiation civile : alternative ou étape du procès ? PUAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUAM, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, PUAM, 2018</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mener la négociation d'un accord d'entreprise : les différents niveaux de négociation d'entreprise, les Cahiers du DRH décembre 2018, éditions LAMY, p. 26</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mener la négociation d'un accord d'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Mener la négociation d'un accord d'entreprise</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme du droit des obligations et droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'influence de la réforme du droit des obligations sur le droit des affaires, Dalloz, 2018, n° 5.11 à 5.27</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">L'influence de la réforme du droit des obligations sur le droit des affaires, Dalloz, 2018, n° 5.11 à 5.27</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RÉFLEXIONS SUR LE CONTRÔLE JUDICIAIRE DE PROPORTIONNALITÉ EN DROIT DU TRAVAIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le juge judiciaire face au contrôle de proportionnalité, PUAM, coll. Droits, pouvoirs et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New French Law of Obligations and Business Law : Aspects of Labour Law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Influence of The New French Law of Obligations on Business Law, Dalloz 2018, n° 5.11 to 5.27</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01792861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards sur le salaire minimum (approche interne, comparative et internationale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moralité et immoralité des revenus, PUAM, coll. Centre d'Ethique Economique, dir. J.-Y. Naudet, pp. 253-267</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Moralité et immoralité des revenus, PUAM, coll. Centre d'Ethique Economique, dir. J.-Y. Naudet, pp. 253-267</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La LOI - Rapport de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Loi, Intersection, PUAM livre électronique, collection LIDEMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominer la terre - Travail et environnement dans Laudato Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges Naudet, PUAM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface ouvrage Une nouvelle politique sociale du vieillissement : histoire et prospective d'un défi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une nouvelle politique sociale du vieillissement : histoire et prospective d'un défi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUAM, 2016, 9782731410396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface : Les organisations étudiantes à vocation représentatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les organisations étudiantes à vocation représentative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUAM, 2016, 9782731410136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472613v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01459691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La liberté d'entreprendre au regard du droit social</w:t>
               </w:r>
@@ -18529,1838 +18529,1838 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La qualité de travailleur handicapé - Contribution à l'étude de l'accès à l'emploi des personnes en situation de handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contentieux de la sécurité sociale - contestation de l'attestation de travailleur détaché : la procédure de dialogue avant tout !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conformité du barème prud'homal au droit international, obs. sur CPH Mans, 26 sept. 2018, Procédures 2018, comm. 340</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas d'effet libératoire pour le reçu pour solde de tout compte rédigé en des termes généraux, note sous Soc. 14 févr. 2018, Procédure 2018, n° 113</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Refus de communication des pièces à l'expert-comptable dans la procédure PSE : compétence administrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01789986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La convocation devant le bureau de conciliation vaut dénonciation du reçu pour solde de tout compte, note de jurisprudence, sur Cass. soc. 7 mars 2018, n° 16-13194</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01789920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bugada</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réécriture du droit social maritime au sein du code des transports - Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La qualité de travailleur handicapé - Contribution à l'étude de l'accès à l'emploi des personnes en situation de handicap</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aménagement conventionnel de la prescription des actions découlant du contrat de travail,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Conformité du barème prud'homal au droit international, obs. sur CPH Mans, 26 sept. 2018, Procédures 2018, comm. 340</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandat apparent de l'avocat auteur de la prise d'acte de la rupture du contrat de travail pour le compte de son client</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Contentieux de la sécurité sociale - contestation de l'attestation de travailleur détaché : la procédure de dialogue avant tout !</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin embarqué sur un navire étranger : compétence prud'homale, note sous Soc. 28 mars 2018, Procédures 2018, com. 189</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bloch</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jugement rendu en dernier ressort : délivrance obligatoire de pièces et prévoyance complémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mandat apparent de l'avocat auteur de la prise d'acte de la rupture du contrat de travail pour le compte de son client</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récupération par l'employeur des sommes versées après infirmation d'une ordonnance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Aménagement conventionnel de la prescription des actions découlant du contrat de travail,</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence dans la réparation de la perte d'une change d'obtenir une prestation sociale, Procédures 2018, comm. 83</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compétence dans la réparation de la perte d'une change d'obtenir une prestation sociale, Procédures 2018, comm. 83</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réparation des préjudices économiques des proches de la victimes d'un accident du travail, JCP E, n° 12 2018, 1157, § 13</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Récupération par l'employeur des sommes versées après infirmation d'une ordonnance</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication de l'entier rapport médical dans le contentieux technique, JCP E, n° 12, 22 mars 2018, Chronique Protection sociale, 1157, § 16</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jugement rendu en dernier ressort : délivrance obligatoire de pièces et prévoyance complémentaire</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Référé sur la portabilité des garanties santé et prévoyance : pas de dommage imminent ? Procédures 2018, comm. 84</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Marin embarqué sur un navire étranger : compétence prud'homale, note sous Soc. 28 mars 2018, Procédures 2018, com. 189</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence prud'homale en matière de participation et d'intéressement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Employés des services consulaires et limites à l'immunité de juridiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messagerie électronique produite dans la procédure de licenciement : leçon de proportionnalité sur le respect de la vie privée (CEDH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Licenciement pour motif personnel : office du juge dans l'appréciation du préjudice pour licenciement irrégulier et injustifié au sens de l'article L. 1235-5 C. trav.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L' &amp;quot;e-opposition&amp;quot; aux conventions et accords collectifs de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Employés des services consulaires et limites à l'immunité de juridiction</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La procédure en rectification d'erreur matérielle n'est pas soumise aux exigences du procès équitable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Messagerie électronique produite dans la procédure de licenciement : leçon de proportionnalité sur le respect de la vie privée (CEDH)</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en cause des prétendus salariés dans le litige en recouvrement URSSAF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déni de justice et ordre public international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Mise en cause des prétendus salariés dans le litige en recouvrement URSSAF</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appréciation de l'indemnisation du préjudice pour licenciement irrégulier et injustiifié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La procédure en rectification d'erreur matérielle n'est pas soumise aux exigences du procès équitable</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contestation des expertises CHSCT et droit à un recours juridictionnel effectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Licenciement pour motif personnel : office du juge dans l'appréciation du préjudice pour licenciement irrégulier et injustifié au sens de l'article L. 1235-5 C. trav.</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertise CHSCT : autorité des décisions du Conseil constitutionnel et contrôle de proportionnalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L' &amp;quot;e-opposition&amp;quot; aux conventions et accords collectifs de travail</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation de garantie de l'employeur pour la défense du salarié devant la juridiction pénale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Expertise CHSCT : autorité des décisions du Conseil constitutionnel et contrôle de proportionnalité</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédure pour avis à l'initiative du juge prud'homal,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...185 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701662v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01701683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribunal des affaires de sécurité sociale en formation incomplète,</w:t>
               </w:r>
@@ -20496,259 +20496,259 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Agreenment (Environnement et négociation collective), Rapport de synthèse droit français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bugada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cohen-Donsimoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Monteillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vanuls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Travaux universitaires] AMU - Aix Marseille Université. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Agreenment : Labour and Environmental Sustainability (A green mentality for collective bargaining)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bugada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balázs Rossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tomassetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Kullmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consuelo Chacartegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[University works] Commission européenne; ADAPT. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balázs Rossu</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03018046v1</w:t>
-              </w:r>
-[...112 lines deleted...]
-                <w:t xml:space="preserve">hal-03030535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId325"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -20903,51 +20903,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05536254v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bugada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05448112v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05448081v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05577822v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05536297v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489680v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05536263v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05536191v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05577834v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05418491v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05418451v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05418426v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05418403v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05380278v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489708v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106021v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04265938v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04265963v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106017v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04265960v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04265602v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04265588v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04041619v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106004v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03934270v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04047427v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tomassetti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04041627v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105996v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04265949v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04265592v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03934104v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105975v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03934110v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04265597v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03934232v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03659664v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03934222v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03535666v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03580560v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03934189v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03659583v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03935462v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03934209v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03934200v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03534153v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03935115v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03934243v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03935170v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03659601v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03311676v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184041v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03225175v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03511755v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03160382v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03287528v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03660056v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03225170v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03225087v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03376969v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03311675v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03225162v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03311673v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03386062v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Icard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03478255v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03313266v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03313251v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03312814v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03132138v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03131947v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03131953v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03131938v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03311674v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03478249v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02878700v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02878763v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02977811v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03132122v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03018017v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02878743v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02878675v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03065633v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03065660v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02997267v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02997276v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02490691v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02997260v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02490681v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02878836v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03018020v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02913744v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02913748v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02490748v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02913855v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02878818v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03065647v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335402v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02019894v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02115160v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335309v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335388v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335193v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335374v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335351v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335145v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02115155v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02156426v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02156420v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02115176v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335284v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335359v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02490718v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02019890v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02156418v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02115182v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335178v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335370v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335384v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335252v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02115221v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02490725v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449606v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335257v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335229v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02490730v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02019888v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02019873v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01889363v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01961323v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01900634v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01889361v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01804885v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02019989v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01958277v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01706774v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200367v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02019884v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01922207v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01900626v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01889359v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01922210v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817986v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01900631v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01922211v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02019877v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01736924v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02019886v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01922228v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01824683v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02019881v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01736923v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01736922v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01922222v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01922239v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01922236v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01889358v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696324v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696311v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696305v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696301v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696313v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696317v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444694v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444885v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444946v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444942v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444951v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444618v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696334v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698330v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696180v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216976v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698320v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696327v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698324v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696271v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698316v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696328v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698309v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698311v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698227v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199048v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210986v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698226v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698299v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210613v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698302v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02198978v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698289v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209322v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698294v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698229v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698290v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209585v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208851v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Picod" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Auguet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chopin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dorandeu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02198645v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208643v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698281v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208874v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698274v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698278v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698287v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698285v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207858v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698272v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698270v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208388v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698236v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698268v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206288v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02197960v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698265v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02197728v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698261v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01922260v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejan Mackaay" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01686886v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05521334v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tomassetti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Forsyth" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03148979v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cohen-Donsimoni" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Monteillet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martinez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vanuls" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01712998v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698335v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698206v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698204v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698207v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698225v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698203v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698202v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03942767v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04265865v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenevoy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03942730v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Didry" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lis Franck" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487535v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03935481v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03146767v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chelini-Pont" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335717v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02115167v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335699v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-02154701v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01867548v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01958281v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01792859v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01792861v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01816381v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696154v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696149v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696166v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472613v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01459691v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696170v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696331v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358066v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696289v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696286v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696262v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696293v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698221v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698296v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698231v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698232v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698234v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02940089v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02940086v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02115126v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02115097v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01741046v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01789986v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01789920v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01741051v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01686991v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01922215v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01706781v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01686096v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bloch" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698374v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698368v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01736925v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698371v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01789913v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01816384v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765787v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765779v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01736926v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01789924v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701674v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701672v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701670v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701695v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701691v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701663v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701673v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701696v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701661v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701666v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701662v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701683v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701664v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701667v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03018046v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Rossu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Kullmann" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Chacartegui" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03030535v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05536254v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bugada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05577822v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05448112v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05448081v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05536297v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05536263v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489680v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05536191v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05577834v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05418491v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05418451v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05418403v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05418426v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05380278v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489708v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04041619v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106004v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04047427v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tomassetti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03934270v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04265588v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04265602v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106017v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04265960v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106021v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04265938v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04265963v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04041627v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04265592v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105996v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04265949v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03934104v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105975v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03934110v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04265597v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03934232v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03659664v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03934189v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03580560v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03934222v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03535666v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03659583v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03534153v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03935462v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03934209v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03934200v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03934243v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03935170v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03935115v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03659601v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03311676v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03184041v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03225175v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03376969v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03660056v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03225087v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03225170v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03511755v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03160382v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03287528v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03225162v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03311675v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03313251v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03313266v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03311673v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03478255v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03386062v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Icard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03312814v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03131947v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03131953v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03132138v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03478249v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03311674v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03131938v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02878700v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02878763v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02977811v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03132122v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03018017v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02490681v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02878836v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02997260v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03018020v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02490691v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02878743v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02878675v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03065633v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03065660v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02997267v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02997276v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02913744v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02913748v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02490748v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02913855v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02878818v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03065647v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335402v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02019894v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335284v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335359v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02115176v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02490718v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02019890v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02115155v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02156420v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02156426v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335145v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335351v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02115160v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335309v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335388v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335193v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335374v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02156418v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335370v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02115182v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335178v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335384v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335252v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449606v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335229v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335257v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02490725v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02115221v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02490730v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02019888v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02019873v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01889363v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01961323v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01922210v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01889359v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01900626v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01706774v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200367v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01922207v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02019884v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01900634v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01889361v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01804885v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02019989v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01958277v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02019877v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01817986v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01736924v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01922211v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01900631v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01922228v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02019886v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01824683v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01736923v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02019881v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01736922v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01889358v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01922236v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01922239v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01922222v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696324v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696311v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696305v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696301v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696313v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696317v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444694v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444885v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444946v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444942v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444951v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444618v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698330v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696334v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696180v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216976v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698320v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696327v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698324v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696271v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698316v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696328v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698309v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698311v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698227v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199048v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210986v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698226v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698299v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210613v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02198978v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698302v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698289v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209322v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698229v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698294v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698290v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209585v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208643v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02198645v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208851v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Picod" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Auguet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chopin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dorandeu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698281v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208874v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698278v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698274v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698287v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698285v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698272v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698270v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207858v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208388v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698236v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698268v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206288v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02197960v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02197728v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698265v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698261v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01922260v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejan Mackaay" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01686886v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05521334v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tomassetti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Forsyth" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03148979v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cohen-Donsimoni" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Monteillet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martinez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vanuls" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01712998v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698335v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698206v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698204v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698207v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698225v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698203v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698202v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03942767v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04265865v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenevoy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03942730v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Didry" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lis Franck" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487535v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03935481v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03146767v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chelini-Pont" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335699v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335717v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02115167v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-02154701v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01867548v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01958281v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01792859v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01816381v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01792861v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696154v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696149v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696166v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01459691v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472613v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696170v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696331v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358066v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696289v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696286v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696262v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696293v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698221v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698296v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698231v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698232v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698234v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02940089v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02940086v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02115126v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02115097v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01741046v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01686991v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01706781v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01922215v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01741051v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01789986v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01789920v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01686096v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bloch" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698368v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698374v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01816384v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01789913v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698371v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01736925v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765787v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765779v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01736926v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01789924v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701674v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701672v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701663v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701673v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701691v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701695v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701670v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701666v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701661v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701696v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701683v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701662v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701664v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01701667v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03030535v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03018046v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Rossu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Kullmann" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Chacartegui" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>