--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -1,4419 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4368 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexis CANETTE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur d'études en microscopie - Assistant de Prévention</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2017-Présent : IE titulaire Sorbonne UniversitéService de Microscopie Electronique - Institut de Biologie Paris-Seine (UAR 3631, Paris 5ème)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2011-2017 : IE titulaire INRA Plate-forme MIMA2 - Institut Micalis (UMR 1319, Massy et Jouy-en-Josas)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2010-2011 : IE contractuel Université </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris 7 DiderotPlate-forme ImagoSeine - Institut Jacques Monod (UMR 7592, Paris 13ème)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2009-2010 : Master 2 pro - Ingénierie de Plate-Forme en BiologieUniversité Paris 7 Diderot (Paris 13ème) - Stagiaire Plate-forme Imagif (CNRS, Gif-sur-Yvette)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Remerciements nominatifs dans publications et ouvrages (35) :hal-00851366, inserm-00800537, hal-00855571, hal-00855577, hal-02422243, hal-03051690, hal-01204047, hal-01545450, hal-01140621, hal-01481292, hal-04589571, hal-03033944, hal-01605918, hal-01605872, hal-02627816, hal-02617771, hal-02619989, hal-01678088, hal-02323562, hal-02586732, hal-02541707, cea-02961539, hal-03219865, hal-04146876, hal-03465154, hal-03810702, hal-03869457, hal-04477899, hal-04576520, hal-01532632, hal-01532633, hal-04611251, hal-04696601, hal-04696609, hal-04744678,</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time multimodal imaging of daptomycin action on the cell wall of adherent Staphylococcus aureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Boudjemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Steenkeste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (1), pp.54. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13104-025-07130-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical contribution of mitochondria in the development of cardiomyopathy linked to desmin mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeranuhi Hovhannisyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenlin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille Callon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Batoumeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Research and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13287-023-03619-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Cellular Protein Targets of a Half-Sandwich Iridium(III) Complex Reveals Its Dual Mechanism of Action via Both Electrophilic and Oxidative Stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthi Karaiskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Botuha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadek Amhaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 67 (8), pp.6189-6206. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jmedchem.3c02000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray fluorescence nano-imaging traces anticancer compound in human cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthi Karaiskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Botuha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadek Amhaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESRF Spotlight on Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pickering Emulsions Stabilized With Biodegradable Nanoparticles For The Co-Encapsulation Of Two Active Pharmaceutical Ingredients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Beladjine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sintès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghozlene Mekhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.122870. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.122870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caveolae and Bin1 form ring-shaped platforms for T-tubule initiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Lemerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Moulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.84139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscopic distribution of VAChT and VGLUT3 in striatal cholinergic varicosities suggests colocalization and segregation of the two transporters in synaptic vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Cristofari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazarine Desplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.991732. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnmol.2022.991732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning morphology of Pickering emulsions stabilised by biodegradable PLGA nanoparticles: How PLGA characteristics influence emulsion properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Beladjine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 595, pp.202-211. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2021.03.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytokine receptor cluster size impacts its endocytosis and signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Salavessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Malardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Grassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Olivo-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (37), pp.e2024893118. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2024893118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructural Evolution of Natural Rubber/Silica Nanoparticle Coagulation from Binary Colloidal Suspensions to Composites: Implications for Tire Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cattinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Steenkeste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lévêque-Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Deniset-Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (7), pp.6722-6733. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.1c00725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional organization of the endomembrane network in the digestive gland of the Venus flytrap: revisiting an old story with a new microscopy toolbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 280, pp.86 - 103. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jmi.12957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural rubber-carbon black coagulation: Following the nanostructure evolution from a colloidal suspension to a composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cattinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Steenkeste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.50221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observation of the cell-wall remodeling in adhering Staphylococcus aureus 27217: An AFM study supported by SEM and TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Boudjemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Steenkeste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Briandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Fontaine-Aupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cell Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, pp.100018. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcsw.2019.100018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Hanks-Type Kinase PknB-Specific Targets in the Streptococcus thermophilus Phosphoproteome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1329. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.01329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clostridium difficile Biofilm: Remodeling Metabolism and Cell Surface to Build a Sparse and Heterogeneously Aggregated Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saujet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovanna Mihajlovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2084. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02015642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the structure of ganache: Link between composition and texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Saglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Socrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Gastronomy and Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13, pp.29-37. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijgfs.2018.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should the biofilm mode of life be taken into consideration for microbial biocontrol agents?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Aymerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Briandet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (4), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1751-7915.12693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of dairy matrices on the survival of Streptococcus thermophilus, Brevibacterium aurantiacum and Hafnia alvei during digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Hernandez Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cattenoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Briandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100 (1), pp.477-488. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2017.07.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of temperature on Marinobacter hydrocarbonoclasticus SP17 morphology and biofilm structure during growth on alkanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Medina Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meylheuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 163, pp.669-677. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.000466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and functional analyses of krs, a locus encoding kurstakin, a lipopeptide produced by Bacillus thuringiensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gélis-Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gohar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Caradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 168 (4), pp.356-368. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2016.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Biofilm Formation by Oenococcus oeni on Malolactic Fermentation and the Release of Aromatic Compounds in Wine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Briandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (613), </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2016.00613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nanomechanical properties of lactococcus lactis pili are conditioned by the polymerized backbone pilin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Duviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (3), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0152053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Rubber–Filler Interactions: What Are the Parameters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Jenkin Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine K. Steenkeste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (45), pp.12437-12446. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b03244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence-based tools for single-cell approaches in food microbiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Briandet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 213, pp.2-16. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2015.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flagella but not type IV pili are involved in the initial adhesion of Pseudomonas aeruginosa PAO1 to hydrophobic or superhydrophobic surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie J.-M. Herry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 131, pp.59-66. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2015.04.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Foodborne Pathogens in Biofilms: A Four-Dimensional Structural Dynamics Approach Using HCS-CLSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Briandet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foodborne Bacterial Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2852, Springer US, pp.159-170, 2025, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-4100-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Content Screening confocal laser microscopy (HCS-CLM) to characterize biofilm 4D structural dynamic of foodborne pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Briandet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foodborne Bacterial Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.171-182, 2019, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-9000-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging bacterial cells and biofilms adhering to hydrophobic organic compounds-water interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle M. Naitali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">McGenity, Terry J., Timmis, Kenneth N., Nogales Fernández, Balbina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrocarbon and Lipid Microbiology Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2016, Springer Protocols Handbooks, 978-3-662-49135-5. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/8623_2015_80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MICROSCOPY | Confocal Laser Scanning Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Briandet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 ème ed., Elsevier, 2014, 978-0-12-384733-1. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-384730-0.00214-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tips & Tricks pour analyser un Hydrogel en CRYO MEB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blavignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonnotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Goux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Journées technologiques du Réseau RIME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation en routine par micro-ondes pour l'observation ultrastructurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geeverding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Cazevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES TECHNIQUES DE PREPARATION D’ECHANTILLON « Préparation chimique, Cryo-préparation, Artéfacts »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Porquerolles, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Content Screening Confocal Imaging, new perspectives in biofilm research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Herry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Trotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Piard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MiFoBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Seignosse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId178"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4553,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940845v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Boudjemaa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Steenkeste" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marli&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-025-07130-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502666v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeranuhi Hovhannisyan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlin Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Callon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Susp&#232;ne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Batoumeni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-023-03619-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05375964v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ramos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthi Karaiskou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Botuha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadek Amhaz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Trichet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537800v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.3c02000" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063012v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Beladjine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sint&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlene Mekhloufi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gueutin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.122870" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04094370v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Lemerle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lain&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Benoist" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moulay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bigot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.84139" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03797259v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cristofari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazarine Desplanque" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Poirel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison H&#233;bert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dumas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2022.991732" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03209750v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Robin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Legrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geiger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.03.061" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03352957v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Salavessa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lagache" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malard&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grassart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivo-Marin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2024893118" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384154v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cattinari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine L&#233;v&#234;que-Fort" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cabriel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c00725" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928148v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boulogne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hughes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Bars" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12957" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03021723v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Bris" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallopin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50221" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184241v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fontaine-Aupart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcsw.2019.100018" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391885v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Henry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Haller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01329" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02015642v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saujet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovanna Mihajlovic" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02084" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618202v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Saglio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourgeay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Socrate" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Cuvelier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2018.05.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605120v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pandin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Coq" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aymerich" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12693" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607632v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Hernandez Galan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattenoz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.07.044" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606511v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Branchu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Medina Fernandez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mounier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000466" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603335v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;lis-Jeanvoine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gohar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Caradec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.06.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01482143v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bastard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00613" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886384v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castelain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Duviau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loubi&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0152053" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535294v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bridier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hammes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.07.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542721v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jenkin Chan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Steenkeste" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Eloy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brosson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03244" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151646v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bruzaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tarrade" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coudreuse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Herry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.04.036" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN8509FK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191251v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4100-2_11" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194380v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9000-9_14" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294116v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Grimaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle M. Naitali" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8623_2015_80" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603446v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384730-0.00214-7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765061v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Blavignac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonnotte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Canette" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Carvalho" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Goux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692298v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Geeverding" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Berry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Baudoin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gillet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cazevieille" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302330v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Herry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Trotier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940845v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Boudjemaa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Steenkeste" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marli&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-025-07130-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502666v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeranuhi Hovhannisyan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlin Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Callon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Susp&#232;ne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Batoumeni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-023-03619-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537800v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ramos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthi Karaiskou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Botuha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadek Amhaz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Trichet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.3c02000" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05375964v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063012v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Beladjine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sint&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlene Mekhloufi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gueutin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.122870" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04094370v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Lemerle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lain&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Benoist" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moulay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bigot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.84139" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03797259v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cristofari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazarine Desplanque" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Poirel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison H&#233;bert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dumas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2022.991732" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03209750v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Robin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Legrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geiger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.03.061" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03352957v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Salavessa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lagache" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malard&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grassart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivo-Marin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2024893118" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384154v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cattinari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine L&#233;v&#234;que-Fort" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cabriel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c00725" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928148v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boulogne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hughes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Bars" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12957" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03021723v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Bris" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallopin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50221" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184241v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fontaine-Aupart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcsw.2019.100018" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391885v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Henry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Haller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01329" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02015642v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saujet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovanna Mihajlovic" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02084" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618202v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Saglio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourgeay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Socrate" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Cuvelier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2018.05.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605120v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pandin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Coq" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aymerich" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12693" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607632v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Hernandez Galan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattenoz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.07.044" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606511v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Branchu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Medina Fernandez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mounier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000466" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603335v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;lis-Jeanvoine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gohar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Caradec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.06.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01482143v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bastard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00613" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886384v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castelain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Duviau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loubi&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0152053" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542721v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jenkin Chan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Steenkeste" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Eloy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brosson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03244" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535294v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bridier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hammes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.07.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151646v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bruzaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tarrade" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coudreuse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Herry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.04.036" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN8509FK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191251v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4100-2_11" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194380v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9000-9_14" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294116v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Grimaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle M. Naitali" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8623_2015_80" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603446v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384730-0.00214-7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765061v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blavignac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnotte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Canette" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carvalho" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692298v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Geeverding" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Berry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Baudoin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gillet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cazevieille" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302330v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Herry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Trotier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>