--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexis CANETTE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur d'études en microscopie - Assistant de Prévention</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2017-Présent : IE titulaire Sorbonne UniversitéService de Microscopie Electronique - Institut de Biologie Paris-Seine (UAR 3631, Paris 5ème)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2011-2017 : IE titulaire INRA Plate-forme MIMA2 - Institut Micalis (UMR 1319, Massy et Jouy-en-Josas)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2010-2011 : IE contractuel Université </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris 7 DiderotPlate-forme ImagoSeine - Institut Jacques Monod (UMR 7592, Paris 13ème)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2009-2010 : Master 2 pro - Ingénierie de Plate-Forme en BiologieUniversité Paris 7 Diderot (Paris 13ème) - Stagiaire Plate-forme Imagif (CNRS, Gif-sur-Yvette)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Remerciements nominatifs dans publications et ouvrages (35) :hal-00851366, inserm-00800537, hal-00855571, hal-00855577, hal-02422243, hal-03051690, hal-01204047, hal-01545450, hal-01140621, hal-01481292, hal-04589571, hal-03033944, hal-01605918, hal-01605872, hal-02627816, hal-02617771, hal-02619989, hal-01678088, hal-02323562, hal-02586732, hal-02541707, cea-02961539, hal-03219865, hal-04146876, hal-03465154, hal-03810702, hal-03869457, hal-04477899, hal-04576520, hal-01532632, hal-01532633, hal-04611251, hal-04696601, hal-04696609, hal-04744678,</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time multimodal imaging of daptomycin action on the cell wall of adherent Staphylococcus aureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Boudjemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Steenkeste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (1), pp.54. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13104-025-07130-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical contribution of mitochondria in the development of cardiomyopathy linked to desmin mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeranuhi Hovhannisyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenlin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille Callon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Batoumeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Research and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13287-023-03619-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Cellular Protein Targets of a Half-Sandwich Iridium(III) Complex Reveals Its Dual Mechanism of Action via Both Electrophilic and Oxidative Stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthi Karaiskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Botuha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadek Amhaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 67 (8), pp.6189-6206. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jmedchem.3c02000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray fluorescence nano-imaging traces anticancer compound in human cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthi Karaiskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Botuha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadek Amhaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESRF Spotlight on Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pickering Emulsions Stabilized With Biodegradable Nanoparticles For The Co-Encapsulation Of Two Active Pharmaceutical Ingredients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Beladjine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sintès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghozlene Mekhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.122870. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.122870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caveolae and Bin1 form ring-shaped platforms for T-tubule initiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Lemerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Moulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.84139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscopic distribution of VAChT and VGLUT3 in striatal cholinergic varicosities suggests colocalization and segregation of the two transporters in synaptic vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Cristofari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazarine Desplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.991732. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnmol.2022.991732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning morphology of Pickering emulsions stabilised by biodegradable PLGA nanoparticles: How PLGA characteristics influence emulsion properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Beladjine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 595, pp.202-211. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2021.03.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytokine receptor cluster size impacts its endocytosis and signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Salavessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Malardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Grassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Olivo-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (37), pp.e2024893118. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2024893118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructural Evolution of Natural Rubber/Silica Nanoparticle Coagulation from Binary Colloidal Suspensions to Composites: Implications for Tire Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cattinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Steenkeste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lévêque-Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Deniset-Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (7), pp.6722-6733. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.1c00725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional organization of the endomembrane network in the digestive gland of the Venus flytrap: revisiting an old story with a new microscopy toolbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 280, pp.86 - 103. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jmi.12957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural rubber-carbon black coagulation: Following the nanostructure evolution from a colloidal suspension to a composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cattinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Steenkeste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.50221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observation of the cell-wall remodeling in adhering Staphylococcus aureus 27217: An AFM study supported by SEM and TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Boudjemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Steenkeste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Briandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Fontaine-Aupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cell Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, pp.100018. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcsw.2019.100018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Hanks-Type Kinase PknB-Specific Targets in the Streptococcus thermophilus Phosphoproteome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1329. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.01329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clostridium difficile Biofilm: Remodeling Metabolism and Cell Surface to Build a Sparse and Heterogeneously Aggregated Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saujet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovanna Mihajlovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2084. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02015642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the structure of ganache: Link between composition and texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Saglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Socrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Gastronomy and Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13, pp.29-37. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijgfs.2018.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should the biofilm mode of life be taken into consideration for microbial biocontrol agents?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Aymerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Briandet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (4), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1751-7915.12693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of dairy matrices on the survival of Streptococcus thermophilus, Brevibacterium aurantiacum and Hafnia alvei during digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Hernandez Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cattenoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Briandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100 (1), pp.477-488. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2017.07.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of temperature on Marinobacter hydrocarbonoclasticus SP17 morphology and biofilm structure during growth on alkanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Medina Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meylheuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 163, pp.669-677. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.000466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and functional analyses of krs, a locus encoding kurstakin, a lipopeptide produced by Bacillus thuringiensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gélis-Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gohar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Caradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 168 (4), pp.356-368. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2016.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Biofilm Formation by Oenococcus oeni on Malolactic Fermentation and the Release of Aromatic Compounds in Wine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Briandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (613), </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2016.00613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nanomechanical properties of lactococcus lactis pili are conditioned by the polymerized backbone pilin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Duviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (3), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0152053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Rubber–Filler Interactions: What Are the Parameters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Jenkin Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine K. Steenkeste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (45), pp.12437-12446. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b03244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence-based tools for single-cell approaches in food microbiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Briandet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 213, pp.2-16. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2015.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flagella but not type IV pili are involved in the initial adhesion of Pseudomonas aeruginosa PAO1 to hydrophobic or superhydrophobic surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie J.-M. Herry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 131, pp.59-66. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2015.04.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Foodborne Pathogens in Biofilms: A Four-Dimensional Structural Dynamics Approach Using HCS-CLSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Briandet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foodborne Bacterial Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2852, Springer US, pp.159-170, 2025, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-4100-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Content Screening confocal laser microscopy (HCS-CLM) to characterize biofilm 4D structural dynamic of foodborne pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Briandet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foodborne Bacterial Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.171-182, 2019, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-9000-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging bacterial cells and biofilms adhering to hydrophobic organic compounds-water interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle M. Naitali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">McGenity, Terry J., Timmis, Kenneth N., Nogales Fernández, Balbina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrocarbon and Lipid Microbiology Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2016, Springer Protocols Handbooks, 978-3-662-49135-5. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/8623_2015_80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MICROSCOPY | Confocal Laser Scanning Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Briandet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 ème ed., Elsevier, 2014, 978-0-12-384733-1. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-384730-0.00214-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tips & Tricks pour analyser un Hydrogel en CRYO MEB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blavignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonnotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Goux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Journées technologiques du Réseau RIME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation en routine par micro-ondes pour l'observation ultrastructurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geeverding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Cazevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES TECHNIQUES DE PREPARATION D’ECHANTILLON « Préparation chimique, Cryo-préparation, Artéfacts »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Porquerolles, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Content Screening Confocal Imaging, new perspectives in biofilm research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Herry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Trotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Piard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MiFoBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Seignosse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId178"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexis CANETTE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur d'études en microscopie - Assistant de Prévention</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2017-Présent : IE titulaire Sorbonne UniversitéService de Microscopie Electronique - Institut de Biologie Paris-Seine (UAR 3631, Paris 5ème)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2011-2017 : IE titulaire INRA Plate-forme MIMA2 - Institut Micalis (UMR 1319, Massy et Jouy-en-Josas)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2010-2011 : IE contractuel Université </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris 7 DiderotPlate-forme ImagoSeine - Institut Jacques Monod (UMR 7592, Paris 13ème)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2009-2010 : Master 2 pro - Ingénierie de Plate-Forme en BiologieUniversité Paris 7 Diderot (Paris 13ème) - Stagiaire Plate-forme Imagif (CNRS, Gif-sur-Yvette)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Remerciements nominatifs dans publications et ouvrages (35) :hal-00851366, inserm-00800537, hal-00855571, hal-00855577, hal-02422243, hal-03051690, hal-01204047, hal-01545450, hal-01140621, hal-01481292, hal-04589571, hal-03033944, hal-01605918, hal-01605872, hal-02627816, hal-02617771, hal-02619989, hal-01678088, hal-02323562, hal-02586732, hal-02541707, cea-02961539, hal-03219865, hal-04146876, hal-03465154, hal-03810702, hal-03869457, hal-04477899, hal-04576520, hal-01532632, hal-01532633, hal-04611251, hal-04696601, hal-04696609, hal-04744678,</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time multimodal imaging of daptomycin action on the cell wall of adherent Staphylococcus aureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Boudjemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Steenkeste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (1), pp.54. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13104-025-07130-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical contribution of mitochondria in the development of cardiomyopathy linked to desmin mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeranuhi Hovhannisyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenlin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille Callon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Batoumeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Research and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13287-023-03619-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Cellular Protein Targets of a Half-Sandwich Iridium(III) Complex Reveals Its Dual Mechanism of Action via Both Electrophilic and Oxidative Stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthi Karaiskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Botuha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadek Amhaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 67 (8), pp.6189-6206. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jmedchem.3c02000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray fluorescence nano-imaging traces anticancer compound in human cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthi Karaiskou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Botuha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadek Amhaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESRF Spotlight on Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pickering Emulsions Stabilized With Biodegradable Nanoparticles For The Co-Encapsulation Of Two Active Pharmaceutical Ingredients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Beladjine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sintès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghozlene Mekhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.122870. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.122870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caveolae and Bin1 form ring-shaped platforms for T-tubule initiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Lemerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Moulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.84139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscopic distribution of VAChT and VGLUT3 in striatal cholinergic varicosities suggests colocalization and segregation of the two transporters in synaptic vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Cristofari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazarine Desplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.991732. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnmol.2022.991732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning morphology of Pickering emulsions stabilised by biodegradable PLGA nanoparticles: How PLGA characteristics influence emulsion properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Beladjine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 595, pp.202-211. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2021.03.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytokine receptor cluster size impacts its endocytosis and signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Salavessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Malardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Grassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Olivo-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (37), pp.e2024893118. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2024893118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructural Evolution of Natural Rubber/Silica Nanoparticle Coagulation from Binary Colloidal Suspensions to Composites: Implications for Tire Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cattinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Steenkeste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lévêque-Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Deniset-Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (7), pp.6722-6733. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.1c00725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional organization of the endomembrane network in the digestive gland of the Venus flytrap: revisiting an old story with a new microscopy toolbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 280, pp.86 - 103. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jmi.12957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural rubber-carbon black coagulation: Following the nanostructure evolution from a colloidal suspension to a composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cattinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Steenkeste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.50221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observation of the cell-wall remodeling in adhering Staphylococcus aureus 27217: An AFM study supported by SEM and TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Boudjemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Steenkeste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Briandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Fontaine-Aupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cell Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, pp.100018. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcsw.2019.100018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Hanks-Type Kinase PknB-Specific Targets in the Streptococcus thermophilus Phosphoproteome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1329. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.01329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the structure of ganache: Link between composition and texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Saglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bourgeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Socrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Gastronomy and Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13, pp.29-37. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijgfs.2018.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clostridium difficile Biofilm: Remodeling Metabolism and Cell Surface to Build a Sparse and Heterogeneously Aggregated Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saujet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jovanna Mihajlovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2084. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02015642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of dairy matrices on the survival of Streptococcus thermophilus, Brevibacterium aurantiacum and Hafnia alvei during digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Hernandez Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cattenoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Briandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100 (1), pp.477-488. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2017.07.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should the biofilm mode of life be taken into consideration for microbial biocontrol agents?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Aymerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Briandet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (4), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1751-7915.12693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of temperature on Marinobacter hydrocarbonoclasticus SP17 morphology and biofilm structure during growth on alkanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Medina Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meylheuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 163, pp.669-677. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.000466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and functional analyses of krs, a locus encoding kurstakin, a lipopeptide produced by Bacillus thuringiensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gélis-Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gohar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Caradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 168 (4), pp.356-368. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2016.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Biofilm Formation by Oenococcus oeni on Malolactic Fermentation and the Release of Aromatic Compounds in Wine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Briandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (613), </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2016.00613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nanomechanical properties of lactococcus lactis pili are conditioned by the polymerized backbone pilin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Duviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (3), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0152053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Rubber–Filler Interactions: What Are the Parameters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Jenkin Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine K. Steenkeste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (45), pp.12437-12446. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b03244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence-based tools for single-cell approaches in food microbiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Briandet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 213, pp.2-16. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2015.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flagella but not type IV pili are involved in the initial adhesion of Pseudomonas aeruginosa PAO1 to hydrophobic or superhydrophobic surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie J.-M. Herry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 131, pp.59-66. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2015.04.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Foodborne Pathogens in Biofilms: A Four-Dimensional Structural Dynamics Approach Using HCS-CLSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Briandet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foodborne Bacterial Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2852, Springer US, pp.159-170, 2025, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-4100-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Content Screening confocal laser microscopy (HCS-CLM) to characterize biofilm 4D structural dynamic of foodborne pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Briandet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foodborne Bacterial Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.171-182, 2019, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-9000-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging bacterial cells and biofilms adhering to hydrophobic organic compounds-water interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle M. Naitali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">McGenity, Terry J., Timmis, Kenneth N., Nogales Fernández, Balbina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrocarbon and Lipid Microbiology Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2016, Springer Protocols Handbooks, 978-3-662-49135-5. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/8623_2015_80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MICROSCOPY | Confocal Laser Scanning Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Briandet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 ème ed., Elsevier, 2014, 978-0-12-384733-1. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-384730-0.00214-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des carbonates de calcium amorphes (CCA) dans les microalgues Tetraselmis cordiformis par CRYO MEB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Blavignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bonnotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Goux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25èmes Journées technologiques du Réseau RIME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05614542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tips & Tricks pour analyser un Hydrogel en CRYO MEB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blavignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonnotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Goux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Journées technologiques du Réseau RIME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation en routine par micro-ondes pour l'observation ultrastructurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geeverding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Cazevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES TECHNIQUES DE PREPARATION D’ECHANTILLON « Préparation chimique, Cryo-préparation, Artéfacts »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Porquerolles, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Content Screening Confocal Imaging, new perspectives in biofilm research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Herry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Trotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Piard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MiFoBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Seignosse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId183"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940845v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Boudjemaa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Steenkeste" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marli&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-025-07130-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502666v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeranuhi Hovhannisyan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlin Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Callon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Susp&#232;ne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Batoumeni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-023-03619-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537800v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ramos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthi Karaiskou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Botuha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadek Amhaz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Trichet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.3c02000" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05375964v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063012v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Beladjine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sint&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlene Mekhloufi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gueutin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.122870" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04094370v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Lemerle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lain&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Benoist" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moulay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bigot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.84139" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03797259v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cristofari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazarine Desplanque" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Poirel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison H&#233;bert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dumas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2022.991732" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03209750v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Robin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Legrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geiger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.03.061" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03352957v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Salavessa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lagache" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malard&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grassart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivo-Marin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2024893118" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384154v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cattinari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine L&#233;v&#234;que-Fort" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cabriel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c00725" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928148v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boulogne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hughes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Bars" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12957" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03021723v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Bris" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallopin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50221" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184241v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fontaine-Aupart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcsw.2019.100018" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391885v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Henry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Haller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01329" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02015642v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saujet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovanna Mihajlovic" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02084" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618202v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Saglio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourgeay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Socrate" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Cuvelier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2018.05.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605120v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pandin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Coq" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aymerich" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12693" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607632v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Hernandez Galan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattenoz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.07.044" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606511v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Branchu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Medina Fernandez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mounier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000466" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603335v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;lis-Jeanvoine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gohar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Caradec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.06.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01482143v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bastard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00613" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886384v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castelain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Duviau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loubi&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0152053" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542721v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jenkin Chan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Steenkeste" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Eloy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brosson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03244" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535294v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bridier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hammes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.07.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151646v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bruzaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tarrade" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coudreuse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Herry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.04.036" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN8509FK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191251v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4100-2_11" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194380v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9000-9_14" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294116v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Grimaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle M. Naitali" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8623_2015_80" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603446v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384730-0.00214-7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765061v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blavignac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnotte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Canette" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carvalho" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692298v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Geeverding" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Berry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Baudoin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gillet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cazevieille" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302330v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Herry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Trotier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940845v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Boudjemaa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Steenkeste" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marli&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-025-07130-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502666v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeranuhi Hovhannisyan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlin Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Callon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Susp&#232;ne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Batoumeni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-023-03619-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537800v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ramos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthi Karaiskou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Botuha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadek Amhaz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Trichet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.3c02000" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05375964v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063012v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Beladjine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sint&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlene Mekhloufi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gueutin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.122870" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04094370v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Lemerle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lain&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Benoist" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moulay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bigot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.84139" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03797259v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cristofari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazarine Desplanque" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Poirel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison H&#233;bert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dumas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2022.991732" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03209750v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Robin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Legrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geiger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.03.061" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03352957v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Salavessa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lagache" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malard&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grassart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivo-Marin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2024893118" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384154v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cattinari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine L&#233;v&#234;que-Fort" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cabriel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c00725" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928148v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boulogne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hughes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Bars" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12957" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03021723v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Bris" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallopin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50221" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184241v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fontaine-Aupart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcsw.2019.100018" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391885v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Henry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Haller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01329" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618202v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Saglio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourgeay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Socrate" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Cuvelier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2018.05.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02015642v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saujet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovanna Mihajlovic" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02084" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607632v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Hernandez Galan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattenoz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.07.044" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605120v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pandin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Coq" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aymerich" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12693" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606511v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Branchu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Medina Fernandez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mounier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000466" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603335v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;lis-Jeanvoine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gohar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Caradec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.06.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01482143v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bastard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00613" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886384v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castelain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Duviau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loubi&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0152053" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542721v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jenkin Chan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Steenkeste" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Eloy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brosson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03244" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535294v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bridier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hammes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.07.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151646v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bruzaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tarrade" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coudreuse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Herry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.04.036" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN8509FK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191251v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4100-2_11" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194380v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9000-9_14" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294116v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Grimaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle M. Naitali" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8623_2015_80" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603446v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384730-0.00214-7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614542v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Blavignac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonnotte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Canette" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Carvalho" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Goux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765061v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blavignac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnotte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carvalho" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692298v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Geeverding" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Berry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Baudoin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gillet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cazevieille" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302330v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Herry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Trotier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>