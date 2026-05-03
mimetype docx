--- v1 (2026-03-30)
+++ v2 (2026-05-03)
@@ -310,3117 +310,3130 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04685407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser la place de l’entreprise et de l’innovation : regards croisés sur l’Anthropocène</w:t>
+                <w:t xml:space="preserve">What is the impact of digital transformation on internationalized SMEs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Diné</w:t>
+                <w:t xml:space="preserve">Laurice Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Catanzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Vernac</w:t>
+                <w:t xml:space="preserve">Véronique Favre-Bonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Saoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/entin.053.0009⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (3-4), pp.12-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1107632ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03999183v1</w:t>
+                <w:t xml:space="preserve">hal-04878817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widening the borders of entrepreneurial ecosystem through the international lens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christina Theodoraki</w:t>
+                <w:t xml:space="preserve">Repenser la place de l’entreprise et de l’innovation : regards croisés sur l’Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Diné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Catanzaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vernac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Technology Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10961-021-09852-7⟩</w:t>
+              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53, pp.9-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entin.053.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04006129v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03999183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International entrepreneurship in Sub-Saharan Africa: interfirm coordination and local economy dynamics in the informal economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Boafo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Catanzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utz Dornberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Small Business and Enterprise Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30 (3), pp.587-620. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/JSBED-02-2021-0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04685417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appel à la contribution des recherches en entrepreneuriat à l’étude du phénomène d’effondrement sociétal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Widening the borders of entrepreneurial ecosystem through the international lens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Theodoraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Catanzaro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Goy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Technology Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (2), pp.383-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10961-021-09852-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.54695/ror.173.0059⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03903823v1</w:t>
+                <w:t xml:space="preserve">halshs-04006129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of innovation and internationalization support in small‐ and medium‐sized enterprises’ export performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelos Pastelakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Theodoraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Catanzaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Management Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/emre.12513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04006125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental entrepreneurship: a bibliometric perspective of the field</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Appel à la contribution des recherches en entrepreneuriat à l’étude du phénomène d’effondrement sociétal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Catanzaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Goy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Entrepreneurship and Management Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17, pp.59-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54695/ror.173.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11365-022-00811-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04006110v1</w:t>
+                <w:t xml:space="preserve">halshs-03903823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Export promotion programs, export capabilities, and risk management practices of internationalized SMEs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental entrepreneurship: a bibliometric perspective of the field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Contreras Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Messeghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Catanzaro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Business Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Entrepreneurship and Management Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11365-022-00811-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11187-020-00358-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03034452v1</w:t>
+                <w:t xml:space="preserve">halshs-04006110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’internationalisation (régionale) des entreprises sénégalaises : déterminants et modalités</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Export promotion programs, export capabilities, and risk management practices of internationalized SMEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Catanzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis César Ndione</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1072624ar⟩</w:t>
+              <w:t xml:space="preserve">Small Business Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (3), pp.1479-1503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11187-020-00358-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879045v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignant et entrepreneur : expérience pédagogique à partir d’un cas réel d’entreprise éco-responsable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’internationalisation (régionale) des entreprises sénégalaises : déterminants et modalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Catanzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Foued Cheriet</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis César Ndione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/entin.045.0081⟩</w:t>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (3), pp.78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1072624ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03100543v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of Export Support Programs: Impact on the Relational Capital and International Performance of Early Internationalizing Small Businesses</w:t>
+                <w:t xml:space="preserve">Enseignant et entrepreneur : expérience pédagogique à partir d’un cas réel d’entreprise éco-responsable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Catanzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Sammut</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Small Business Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (2), pp.81-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entin.045.0081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jsbm.12489⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01928208v1</w:t>
+                <w:t xml:space="preserve">hal-03100543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneurial orientation, strategic processes and SMEs' performance in a turbulent environment: an investigation of the Languedoc-Roussillon wine sector</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effectiveness of Export Support Programs: Impact on the Relational Capital and International Performance of Early Internationalizing Small Businesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Catanzaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Messeghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJESB.2017.085991⟩</w:t>
+              <w:t xml:space="preserve">Journal of Small Business Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jsbm.12489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009873v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agir entrepreneurial : repenser l’action des entrepreneurs, Christophe Schmitt, Québec, Presse de l’Université du Québec 2016, 146 p.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entrepreneurial orientation, strategic processes and SMEs' performance in a turbulent environment: an investigation of the Languedoc-Roussillon wine sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurau Calin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Duquesnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Catanzaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale PME</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (1-2), pp.139-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJESB.2017.085991⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1038341ar⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04772808v1</w:t>
+                <w:t xml:space="preserve">hal-02009873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a measurement scale of export support for SMEs</w:t>
+                <w:t xml:space="preserve">L’agir entrepreneurial : repenser l’action des entrepreneurs, Christophe Schmitt, Québec, Presse de l’Université du Québec 2016, 146 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Catanzaro</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Swalhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 28 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1030482ar⟩</w:t>
+              <w:t xml:space="preserve">, 2016, pp.335 - 337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1038341ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01832354v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et validation d’une échelle de mesure de l’accompagnement des PME à l’exportation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Catanzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Swalhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 28 (1), pp.117-156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1030482ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04685433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of export support: a conceptual model for export start-ups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Catanzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 19 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1030397ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner l'entreprise à internationalisation précoce et rapide : la place centrale de la dimension réticulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Catanzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 11 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/entre.113.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation radicale des organisations et exacerbation des tensions paradoxales : les apports d’une approche par le design prospectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Catanzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rym Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Pontois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Saniossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence RIODD (Réseau International de recherche sur les Organisations et le Développement Durable)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICHEC Bruxelles, Sep 2024, BRUXELLES, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La naissance d’un phoenix entrepreneurial : le cas Czapek,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesage Saoudi L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Favre-Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Catanzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Cheve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès de l’Académie de l’Entrepreneuriat et de l’Innovation (AEI 2023), sur la thématique “L’entrepreneuriat de demain : Nouveaux enjeux, nouveaux défis ?”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le LaRGE, laboratoire de recherche de l'EM Strasbourg; Sciences Po Strasbourg, Jun 2023, Strasbourg., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of international involvement modes used by small- and medium-sized enterprises: the role of public support, risk management practices, and entrepreneurial orientation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Catanzaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème conférence Atlas AFMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE/GRM Nice, EDHEC Nice, May 2022, NICE - SOPHIA ANTIPOLIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outcomes of digitalization for SMEs’ internationalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Catanzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Favre-Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waleed Omri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Saoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFEPME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04138975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outcomes of digitalization for SMEs’ internationalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Catanzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Favre-Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waleed Omri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Saoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65e congrès mondial de l’ICSB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04138974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effondrement : les défis d’un changement de paradigme pour la recherche en entrepreneuriat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Goy</w:t>
+                <w:t xml:space="preserve">Outcomes of digitalization for SMEs’ internationalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurice Alexandre - Leclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Catanzaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Favre-Bonté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’entrepreneuriat à l’heure d’un effondrement sociétal ? Rôles, responsabilités et défis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">15ème Congrès International Francophone en Entrepreneuriat et PME « Vers une recherche en entrepreneuriat &amp; PME plus engagée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPAG Business School, May 2021, NICE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03258622v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective pursuit of international opportunities: a conceptual model for SMEs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Messeghem</w:t>
+                <w:t xml:space="preserve">Effondrement : les défis d’un changement de paradigme pour la recherche en entrepreneuriat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Catanzaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd McGill International Entrepreneurship Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Odense, Denmark</w:t>
+              <w:t xml:space="preserve">L’entrepreneuriat à l’heure d’un effondrement sociétal ? Rôles, responsabilités et défis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034425v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support services dedicated to international cooperative strategies: an exploratory qualitative study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mireille Héral</w:t>
+                <w:t xml:space="preserve">Collective pursuit of international opportunities: a conceptual model for SMEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Contreras Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Catanzaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 23rd McGill International Entrepreneurship Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Southern Denmark, Aug 2019, Odense, Denmark</w:t>
+              <w:t xml:space="preserve">23rd McGill International Entrepreneurship Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Odense, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428959v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagnement des stratégies collaboratives à l’international : Le cas des éco-PME</w:t>
+                <w:t xml:space="preserve">Support services dedicated to international cooperative strategies: an exploratory qualitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Héral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Catanzaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Montpellier Management, LabEx Entreprendre, Montpellier Université d'Excellence, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">The 23rd McGill International Entrepreneurship Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Southern Denmark, Aug 2019, Odense, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428930v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International collaboration of green SMEs: what roles for support structures?&amp;quot;,19 au 23 juin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M., Héral</w:t>
+                <w:t xml:space="preserve">Accompagnement des stratégies collaboratives à l’international : Le cas des éco-PME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Héral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Catanzaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">11ème congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Montpellier Management, LabEx Entreprendre, Montpellier Université d'Excellence, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129262v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures d’accompagnement à l’international : quels rôles jouent-elles dans les collaborations des éco-PME ? &amp;quot;,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M., Héral</w:t>
+                <w:t xml:space="preserve">When green SMEs go international: collective pursuit of entrepreneurial opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Contreras Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Catanzaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RRI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Nîmes, France</w:t>
+              <w:t xml:space="preserve">32nd Research in Entrepreneurship and Small Business Conference - RENT 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Institute for Advanced Studies in Management (EIASM), Nov 2018, Tolède, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129261v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborations à l’international des éco-PME : quels rôles pour les structures d’accompagnement ?&amp;quot;, 6 au 8 juin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">International collaboration of green SMEs: what roles for support structures?&amp;quot;,19 au 23 juin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M., Héral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Catanzaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EURAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129250v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When green SMEs go international: collective pursuit of entrepreneurial opportunities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcela Contreras Cruz</w:t>
+                <w:t xml:space="preserve">Structures d’accompagnement à l’international : quels rôles jouent-elles dans les collaborations des éco-PME ? &amp;quot;,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M., Héral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Catanzaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd Research in Entrepreneurship and Small Business Conference - RENT 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Institute for Advanced Studies in Management (EIASM), Nov 2018, Tolède, Spain</w:t>
+              <w:t xml:space="preserve">RRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024590v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’entrepreneuriat vert : une approche bibliométrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcela Contreras Cruz</w:t>
+                <w:t xml:space="preserve">Collaborations à l’international des éco-PME : quels rôles pour les structures d’accompagnement ?&amp;quot;, 6 au 8 juin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M., Héral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Catanzaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIe Conférence Internationale de Management Stratégique - AIMS 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01989897v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective pursuit of international entrepreneurial opportunities: the case of green SMEs&amp;quot; 26 – 28 September 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Contreras Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3435,169 +3448,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IECER-Entrepreneurship Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Link between dimensions of International Entrepreneurial Orientation and their Influence on International Performance of SMEs” juin 2018</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’entrepreneuriat vert : une approche bibliométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Contreras Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Messeghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Catanzaro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Waleed Omri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Reykjavick, Iceland</w:t>
+              <w:t xml:space="preserve">XXVIIe Conférence Internationale de Management Stratégique - AIMS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129188v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01989897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborations à l’international des éco-PME : Rôles réticulaires des Structures d’Accompagnement à l’International&amp;quot; 10 juillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M., Héral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3612,336 +3638,418 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entrepreneurial Support Lab</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité des programmes d’accompagnement à l’international. Influence sur le capital relationnel et la performance internationale des entreprises born global</w:t>
+                <w:t xml:space="preserve">The Link between dimensions of International Entrepreneurial Orientation and their Influence on International Performance of SMEs” juin 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Catanzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Sammut</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waleed Omri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13eme Congrès international francophone en entrepreneuriat et PME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Trois-Rivières, Canada</w:t>
+              <w:t xml:space="preserve">EURAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Reykjavick, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077361v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of Export Support Programs : Impact on the Relational Capital And International Performance of Born-Global Small Businesses</w:t>
+                <w:t xml:space="preserve">Efficacité des programmes d’accompagnement à l’international. Influence sur le capital relationnel et la performance internationale des entreprises born global</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Catanzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The first International Conference on Innovating Export Promotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Zwolle, Netherlands</w:t>
+              <w:t xml:space="preserve">13eme Congrès international francophone en entrepreneuriat et PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Trois-Rivières, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02080111v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effectiveness of Export Support Programs : Impact on the Relational Capital And International Performance of Born-Global Small Businesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Catanzaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Messeghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sammut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The first International Conference on Innovating Export Promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Zwolle, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Influence des Services d’Accompagnement à l’Export dans la Croissance des Entreprises à Internationalisation Précoce : Le cas de l’Acquisition de Nouvelles Connaissances sur les Marchés Etrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Catanzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée AEI-AIREPME / Labex Entreprendre : La croissance des entreprises, nouvel enjeu pour le management ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3951,296 +4059,296 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed embeddedness of women student entrepreneurs in the entrepreneurial ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Catanzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Foliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marit Breivik-Meyer; Marta Lindvert; Anne-Charlott Callerstig; Dag Balkmar; Gry Agnete Alsos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gendering Entrepreneurial Ecosystems Levelling the Field</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge Taylor &amp; Francis Group, In press</w:t>
+              <w:t xml:space="preserve">, Routledge Taylor &amp; Francis Group, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’organisation et le management à l’épreuve de l'effondrement global</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Catanzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Goy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Anthony Hussenot,; Émilie Lanciano,; Philippe Lorino,; Jonathan Sambugaro (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques de travail et dynamiques organisationnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université Laval, 2022, 9782763756776</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'organisation et le management à l'épreuve du spectre d'un effondrement global</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Catanzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Goy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques de travail et dynamiques organisationnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université Laval, pp.77-97, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03653276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4250,100 +4358,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des Services d’Accompagnement à l’Export sur les ressources et la performance internationale des Exportatrices Précoces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Catanzaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Montpellier 1, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04772947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4353,91 +4461,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accompagnement à l’international comme ressource stratégique de la PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Catanzaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Jean Monnet (Saint-Etienne), 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04772902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4447,147 +4555,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneuriat international et numérisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurice Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Catanzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Favre-Bonté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 36 (3-4), pp.7-11, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1107631ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04685413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId103"/>
+      <w:footerReference w:type="default" r:id="rId106"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4734,51 +4842,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438825v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille H&#233;ral" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Messeghem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Catanzaro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/e.entre.pa.0006" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685407v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Omri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218495823500127" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999183v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Din&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vernac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.053.0009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04006129v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Theodoraki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10961-021-09852-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685417v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Boafo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utz Dornberger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSBED-02-2021-0065" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903823v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Goy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror.173.0059" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04006125v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Pastelakos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12513" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04006110v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Contreras Cruz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11365-022-00811-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034452v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Teyssier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-020-00358-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02879045v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Bah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis C&#233;sar Ndione" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1072624ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03100543v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Cheriet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.045.0081" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928208v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsbm.12489" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009873v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurau Calin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Duquesnois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2017.085991" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772808v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1038341ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832354v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Swalhi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030482ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685433v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832353v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030397ar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832356v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.113.0033" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720825v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ibrahim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Pontois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Saniossian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879127v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Saoudi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesage Saoudi L." TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Cheve" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720800v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138975v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alexandre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138974v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03258622v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034425v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428959v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428930v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129262v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M., H&#233;ral" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129261v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129250v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02024590v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989897v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129201v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129188v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129254v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077361v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080111v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02087029v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718297v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Eynaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Foliard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03872436v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03653276v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04772947v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04772902v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685413v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice Alexandre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1107631ar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438825v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille H&#233;ral" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Messeghem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Catanzaro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/e.entre.pa.0006" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685407v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Omri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218495823500127" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878817v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice Alexandre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Saoudi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1107632ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999183v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Din&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vernac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.053.0009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685417v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Boafo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utz Dornberger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSBED-02-2021-0065" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04006129v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Theodoraki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10961-021-09852-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04006125v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Pastelakos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12513" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903823v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Goy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror.173.0059" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04006110v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Contreras Cruz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11365-022-00811-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034452v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Teyssier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-020-00358-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02879045v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Bah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis C&#233;sar Ndione" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1072624ar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03100543v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Cheriet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.045.0081" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928208v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsbm.12489" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009873v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurau Calin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Duquesnois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2017.085991" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772808v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1038341ar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685433v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Swalhi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030482ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832353v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030397ar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832356v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.113.0033" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720825v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ibrahim" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Pontois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Saniossian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879127v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesage Saoudi L." TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Cheve" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720800v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138975v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alexandre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138974v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915639v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice Alexandre - Leclair" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03258622v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034425v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428959v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428930v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02024590v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129262v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M., H&#233;ral" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129261v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129250v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129201v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989897v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129254v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129188v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077361v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080111v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02087029v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718297v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Eynaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Foliard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03872436v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03653276v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04772947v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04772902v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685413v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1107631ar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>