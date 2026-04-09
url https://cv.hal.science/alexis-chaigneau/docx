--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -234,1008 +234,1008 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal variability of flooded areas in the Ouémé floodplain (Benin, West Africa) from 2015 to 2023</w:t>
+                <w:t xml:space="preserve">Revisiting tidal rectification by bottom topography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Ferdinand</w:t>
+                <w:t xml:space="preserve">Logueminda Sabaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Chaigneau</w:t>
+                <w:t xml:space="preserve">Nadia Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexei Kouraev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Morel</w:t>
+                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olaègbè Victor Okpeitcha</w:t>
+                <w:t xml:space="preserve">Hoavo Hova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 62, pp.102965. </w:t>
+              <w:t xml:space="preserve">Ocean Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 197, pp.102587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2025.102965⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2025.102587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05377915v1</w:t>
+                <w:t xml:space="preserve">hal-05207830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting tidal rectification by bottom topography</w:t>
+                <w:t xml:space="preserve">Spatio-temporal variability of flooded areas in the Ouémé floodplain (Benin, West Africa) from 2015 to 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logueminda Sabaga</w:t>
+                <w:t xml:space="preserve">Noémie Ferdinand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chaigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Kouraev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoavo Hova</w:t>
+                <w:t xml:space="preserve">Olaègbè Victor Okpeitcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 197, pp.102587. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62, pp.102965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2025.102587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2025.102965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05207830v1</w:t>
+                <w:t xml:space="preserve">hal-05377915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A moderately chocked estuary: Influence of a constriction on the water level variations of the Wouri estuary (Cameroon)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal and interannual variations of suspended particulate matter in a West-African lagoon (Nokoué lagoon, Benin): Impact of rivers and wind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indrig Laeticia Ntangyong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chaigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willy Noël Dima</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thomas Stieglitz</w:t>
+                <w:t xml:space="preserve">Arnaud Assogba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Olaègbè Okpeitcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2024.103468⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 304, pp.108821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2024.108821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04498533v1</w:t>
+                <w:t xml:space="preserve">hal-04608784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal and interannual variations of suspended particulate matter in a West-African lagoon (Nokoué lagoon, Benin): Impact of rivers and wind</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Water mass circulation and residence time using Eulerian approach in a large coastal lagoon (Nokoué Lagoon, Benin, West Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kodjo Jules Honfo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Victor Olaègbè Okpeitcha</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2024.108821⟩</w:t>
+              <w:t xml:space="preserve">Ocean Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 190, pp.102388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2024.102388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04608784v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water mass circulation and residence time using Eulerian approach in a large coastal lagoon (Nokoué Lagoon, Benin, West Africa)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Modeling seasonal salinity variations in a large West African lagoon (Nokoué, Benin): major drivers and mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaègbè Victor Okpeitcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2024.102388⟩</w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69, pp.103330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2023.103330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04583296v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidal Impacts on Zooplankton Dynamics in a Major Ocean-Lagoon Channel: Insights from a 25-Hour Intensive Survey in the Cotonou Channel, Benin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hotèkpo Akodogbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fridolin Ubald Dossou-Sognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Talomonwo Ouinsou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thalasse Tchémangnihodé Avocegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junior Patric Kouglo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (9), pp.1519. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jmse12091519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling seasonal salinity variations in a large West African lagoon (Nokoué, Benin): major drivers and mechanisms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Chaigneau</w:t>
+                <w:t xml:space="preserve">A moderately chocked estuary: Influence of a constriction on the water level variations of the Wouri estuary (Cameroon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Noël Dima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Elvire Toukep Ngnepi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Onguene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stieglitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 69, pp.103330. </w:t>
+              <w:t xml:space="preserve">, 2024, 73, pp.103468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2023.103330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2024.103468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346438v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imprint of Mesoscale Eddies on Air-Sea Interaction in the Tropical Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Micaël A. Aguedjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1312,103 +1312,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical Drivers of Zooplankton Seasonal Variability in a West African Lagoon (Nokoué Lagoon, Benin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Talomonwo Ouinsou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hotèkpo Akodogbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Dobigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thalasse Tchémangnihodé Avocegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (3), pp.556. </w:t>
@@ -1485,51 +1485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulusu Subrahmanyam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne B Trott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1615,51 +1615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Trott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1693,103 +1693,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From seasonal flood pulse to seiche: Multi-frequency water-level fluctuations in a large shallow tropical lagoon (Nokoué Lagoon, Benin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaègbè Victor Okpeitcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stieglitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Assogba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 267, pp.107767. </w:t>
@@ -1840,90 +1840,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terrestrial or oceanic forcing? Water level variations in coastal lagoons constrained by river inflow and ocean tides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Olaègbè Okpeitcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stieglitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Assogba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Water Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 169, pp.104309. </w:t>
@@ -1987,51 +1987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina N. Dossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex C. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Eldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2108,77 +2108,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal and interannual variability of salinity in a large West-African lagoon (Nokoué Lagoon, Benin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Olaègbè Okpeitcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stieglitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pomalegni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2242,51 +2242,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Circulation and Vertical Structure of Upper Ocean Variability Around Fernando de Noronha Archipelago and Rocas Atoll During Spring 2015 and Fall 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Costa Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina N. Dossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2376,51 +2376,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and tracking of mesoscale eddies in the Mediterranean Sea: A comparison between the Sea Level Anomaly and the Absolute Dynamic Topography fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cori Pegliasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosemary Morrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2474,546 +2474,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03671340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy Surface Characteristics and Vertical Structure in the Gulf of Mexico from Satellite Observations and Model Simulations</w:t>
+                <w:t xml:space="preserve">Erosion of the Subsurface Salinity Maximum of the Loop Current Eddies From Glider Observations and a Numerical Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard J. Brokaw</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bulusu Subrahmanyam</w:t>
+                <w:t xml:space="preserve">R. Sosa-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne B. Trott</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">E. Pallàs-Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Candela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 125, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019JC015538⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 125 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JC015397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03671101v1</w:t>
+                <w:t xml:space="preserve">hal-04430651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion of the Subsurface Salinity Maximum of the Loop Current Eddies From Glider Observations and a Numerical Model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Degradation of groundwater quality in expanding cities in West Africa. A case study of the unregulated shallow aquifer in Cotonou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Jouanno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Chaigneau</w:t>
+                <w:t xml:space="preserve">Honoré Houéménou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Candela</w:t>
+                <w:t xml:space="preserve">Sarah Tweed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Dobigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Mama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoukarim Alassane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019JC015397⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 582, pp.124438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.124438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04430651v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of groundwater quality in expanding cities in West Africa. A case study of the unregulated shallow aquifer in Cotonou</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Mixing to the Large Scale Circulation: How the Inverse Cascade Is Involved in the Formation of the Subsurface Currents in the Gulf of Guinea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daouda Mama</w:t>
+                <w:t xml:space="preserve">Fernand Assene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoukarim Alassane</w:t>
+                <w:t xml:space="preserve">Audrey Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micael Aguedjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.124438⟩</w:t>
+              <w:t xml:space="preserve">Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (3), pp.147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fluids5030147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526558v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Mixing to the Large Scale Circulation: How the Inverse Cascade Is Involved in the Formation of the Subsurface Currents in the Gulf of Guinea</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eddy Surface Characteristics and Vertical Structure in the Gulf of Mexico from Satellite Observations and Model Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Delpech</w:t>
+                <w:t xml:space="preserve">Richard J. Brokaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulusu Subrahmanyam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micael Aguedjou</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corinne B. Trott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chaigneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (3), pp.147. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/fluids5030147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019JC015538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989992v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03671101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy‐Induced Temperature and Salinity Variability in the Arabian Sea</w:t>
               </w:r>
@@ -3025,51 +3025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Trott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulusu Subrahmanyam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Roman-Stork</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3129,51 +3129,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal variability of the equatorial front in the eastern tropical Pacific from remote sensing salinity data (2010–2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristhian Asto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3363,51 +3363,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy‐Induced Salinity Changes in the Tropical Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yawouvi Dodji Soviadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3474,295 +3474,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticyclonic Eddies Connecting the Western Boundaries of Indian and Atlantic Oceans</w:t>
+                <w:t xml:space="preserve">Long-term changes in the breeding seasonality of Peruvian seabirds and regime shifts in the Northern Humboldt Current System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Laxenaire</w:t>
+                <w:t xml:space="preserve">Giannina Passuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Speich</w:t>
+                <w:t xml:space="preserve">Christophe Barbraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Blanke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Chaigneau</w:t>
+                <w:t xml:space="preserve">Arnaud Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pegliasco</w:t>
+                <w:t xml:space="preserve">Ricardo Oliveros-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 123 (11), pp.7651-7677. </w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 597, pp.231-242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018JC014270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/meps12590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107694v1</w:t>
+                <w:t xml:space="preserve">hal-01826623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term changes in the breeding seasonality of Peruvian seabirds and regime shifts in the Northern Humboldt Current System</w:t>
+                <w:t xml:space="preserve">Anticyclonic Eddies Connecting the Western Boundaries of Indian and Atlantic Oceans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giannina Passuni</w:t>
+                <w:t xml:space="preserve">R. Laxenaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Barbraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Chaigneau</w:t>
+                <w:t xml:space="preserve">S. Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bertrand</w:t>
+                <w:t xml:space="preserve">B. Blanke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Oliveros-Ramos</w:t>
+                <w:t xml:space="preserve">C. Pegliasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 597, pp.231-242. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (11), pp.7651-7677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps12590⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2018JC014270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826623v1</w:t>
+                <w:t xml:space="preserve">hal-02107694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsurface Fine-Scale Patterns in an Anticyclonic Eddy Off Cap-Vert Peninsula Observed From Glider Measurements</w:t>
               </w:r>
@@ -3895,51 +3895,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper ocean hydrology of the Northern Humboldt Current System at seasonal, interannual and interdecadal scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Grados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Echevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4037,51 +4037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Trott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulusu Subrahmanyam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4154,51 +4154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Keppler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cravatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cori Pegliasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4262,90 +4262,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density dependence, prey accessibility and prey depletion by fisheries drive Peruvian seabird population dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Barbraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilú Bouchón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4422,51 +4422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cravatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4565,51 +4565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Concha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Donoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4660,90 +4660,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density dependence, prey accessibility and prey depletion by fisheries drive Peruvian seabird population dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Barbraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4807,90 +4807,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and seasonal patterns of fine-scale to mesoscale upper ocean dynamics in an Eastern Boundary Current System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Grados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Echevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 142, pp.105-116. </w:t>
@@ -4940,77 +4940,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonality in marine ecosystems: Peruvian seabirds, anchovy and oceanographic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giannina Passuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Barbraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Demarcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5113,51 +5113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vandermeirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cori Pegliasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5234,51 +5234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Villas Bôas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Castelão</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5338,51 +5338,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Main eddy vertical structures observed in the four major Eastern Boundary Upwelling Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cori Pegliasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosemary Morrow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5481,51 +5481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xabier Irigoien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fisheries Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 24 (1), pp.26-41. </w:t>
@@ -5575,51 +5575,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broad impacts of fine-scale dynamics on seascape structure from zooplankton to seabirds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Grados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5735,51 +5735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ainhoa Lezama-Ochoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xabier Irigoien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaida Quiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5856,51 +5856,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale analysis of geometric planar deformations: application to wild animals electronic tracking and satellite ocean observation data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5941,908 +5941,908 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem scenarios shape fishermen spatial behavior. The case of the Peruvian anchovy fishery in the Northern Humboldt Current system</w:t>
+                <w:t xml:space="preserve">Impact of a coastal-trapped wave on the near-coastal circulation of the Peru upwelling system from glider data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rocio de Abril Joo Arakawa</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Alice Pietri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Echevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Demarcq</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2014.08.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119, pp.2109-2120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013JC009270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190688v1</w:t>
+                <w:t xml:space="preserve">hal-00991679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a coastal-trapped wave on the near-coastal circulation of the Peru upwelling system from glider data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Ecosystem scenarios shape fishermen spatial behavior. The case of the Peruvian anchovy fishery in the Northern Humboldt Current system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocio de Abril Joo Arakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilu Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mortier</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Demarcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 119, pp.2109-2120. </w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 128 (11), pp.60 - 73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2013JC009270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2014.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991679v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-coastal circulation in the Northern Humboldt Current System from shipboard ADCP data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Anatomy and evolution of a cyclonic mesoscale eddy observed in the northeastern Pacific tropical-subtropical transition zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Kurczyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Beier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel F. Lavín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. M. Godínez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 118 (10), pp.5251-5266. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgrc.20328⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 118, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013JC009339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00951633v1</w:t>
+                <w:t xml:space="preserve">hal-00951621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finescale Vertical Structure of the Upwelling System off Southern Peru as Observed from Glider Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Echevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 43, pp.631-646. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/JPO-D-12-035.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomy and evolution of a cyclonic mesoscale eddy observed in the northeastern Pacific tropical-subtropical transition zone</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Climate change scenarios experiments predict a future reduction in small pelagic fish recruitment in the Humboldt Current system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Echevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Tam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Goubanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013JC009339⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (6), pp.1841-1853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.12184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00951621v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00951652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change scenarios experiments predict a future reduction in small pelagic fish recruitment in the Humboldt Current system</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Near-coastal circulation in the Northern Humboldt Current System from shipboard ADCP data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Eldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katerina Goubanova</w:t>
+                <w:t xml:space="preserve">Roberto Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Grados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 19 (6), pp.1841-1853. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118 (10), pp.5251-5266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.12184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jgrc.20328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00951652v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00951633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscale eddies in the northeastern Pacific tropical-subtropical transition zone: Statistical characterization from satellite altimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Kurczyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Beier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel F. Lavín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 117 (C10), pp.1978-2012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6876,51 +6876,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical structure of mesoscale eddies in the eastern South Pacific Ocean: A composite analysis from altimetry and Argo profiling floats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7166,51 +7166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7268,463 +7268,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen: A Fundamental Property Regulating Pelagic Ecosystem Structure in the Coastal Southeastern Tropical Pacific</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sensitivity of the Northern Humboldt Current System nearshore modeled circulation to initial and boundary conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Echevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvador Peraltilla</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierrick Penven</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0029558⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116, pp.C07002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010JC006684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00951673v1</w:t>
+                <w:t xml:space="preserve">hal-00650674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of an artificial neural network for identifying fishing set positions from VMS data: An example from the Peruvian anchovy purse seine fishery.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxygen: A Fundamental Property Regulating Pelagic Ecosystem Structure in the Coastal Southeastern Tropical Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chaigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Peraltilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Ledesma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rocio Joo</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michelle Graco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.08.039⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (12), pp.e29558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0029558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00766437v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00951673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of the Northern Humboldt Current System nearshore modeled circulation to initial and boundary conditions.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Optimization of an artificial neural network for identifying fishing set positions from VMS data: An example from the Peruvian anchovy purse seine fishery.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocio Joo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Penven</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Niquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 222 (4), pp.1048-1059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.08.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2010JC006684⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00650674v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic Observation of Living Organisms Reveals the Upper Limit of the Oxygen Minimum Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ballon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (4), pp.:e10330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7758,51 +7758,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy activity in the four major upwelling systems from satellite altimetry (1992-2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Eldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7874,51 +7874,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscale eddies off Peru in altimeter records: identification algorithms and eddy sptio-temporal patterns.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gizolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7990,51 +7990,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global climatology of near-inertial current characteristics from Lagrangian observations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Pizarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8106,51 +8106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrangian study of the Panama Bight and surrounding regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Abarca del Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8210,51 +8210,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy characteristics in the eastern South Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Pizarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8301,51 +8301,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction to “Eddy characteristics in the eastern South Pacific”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Pizarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8392,51 +8392,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface circulation and fronts of the South Pacific Ocean, east of 120°W</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Pizarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8495,51 +8495,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean surface circulation and mesoscale turbulent flow characteristics in the eastern South Pacific from satellite tracked drifters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Pizarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8598,51 +8598,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDDY CHARACTERISTICS AND TRACER TRANSPORTS FROM TP/ERS ALTIMETRY, IN A REGION OFFSHORE CHILE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Pizarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8715,51 +8715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosemary Morrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Donguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen R. Rintoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8818,51 +8818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal and interannual evolution of the mixed layer in the Antarctic Zone south of Tasmania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosemary Morrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8960,51 +8960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosemary Morrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 50, p. 339-356; ISSN 0967-0637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9050,51 +9050,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface temperature and salinity variations between Tasmania and Antarctica, 1993-1999</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosemary Morrow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9337,64 +9337,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianina Passuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEC 2014 : International Statistical Ecology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Montpellier, France. 2014</w:t>
@@ -9455,103 +9455,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From seasonal flood pulse to seiche: Multi-frequency waterlevel fluctuations in a large shallow tropical lagoon (Nokoué Lagoon, Benin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Okpeitcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stieglitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Assogba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9605,90 +9605,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du changement global sur les systèmes lagunaires en Afrique de l’Ouest : le cas du lac Nokoué au Bénin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stieglitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Olaègbè Okpeitcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Assogba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Sohou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9874,277 +9874,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of subsurface eddies from satellite observations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vandermeirsch</w:t>
+                <w:t xml:space="preserve">Fine-scale dynamics shape the seascape from zooplankton to seabirds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Grados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">ICES ASC 2014 : Annual Science Conference of the The International Council for the Exploration of the Sea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, La Corogne, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03734204v1</w:t>
+                <w:t xml:space="preserve">hal-01068215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-scale dynamics shape the seascape from zooplankton to seabirds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Capet</w:t>
+                <w:t xml:space="preserve">Detection of subsurface eddies from satellite observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charefeddine Assassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chaigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cori Pegliasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vandermeirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES ASC 2014 : Annual Science Conference of the The International Council for the Exploration of the Sea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, La Corogne, Spain</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068215v1</w:t>
+                <w:t xml:space="preserve">hal-03734204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routine acoustic data as new tools for a 3D vision of the abiotic and biotic components of marine ecosystem and their interactions</w:t>
               </w:r>
@@ -10169,51 +10169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ballon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10255,103 +10255,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of an intermittent deep equatorward flow in the Peru upwelling system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Echevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11568</w:t>
@@ -10380,90 +10380,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustics show how high frequency physical features structure the oceanscape and shape the distribution of zooplankton and fish.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Grados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10518,51 +10518,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse multi-échelle de la géométrie des courbes planes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sophie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10613,51 +10613,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to reveal the multiscale patterns exhibited by animal trajectories ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10890,51 +10890,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535111v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indrig Laeticia Ntangyong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ola&#232;gb&#232; Okpeitcha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2026.107738" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377915v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Ferdinand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaigneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Kouraev" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola&#232;gb&#232; Victor Okpeitcha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2025.102965" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207830v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logueminda Sabaga" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ayoub" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoavo Hova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2025.102587" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498533v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy No&#235;l Dima" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elvire Toukep Ngnepi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Onguene" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2024.103468" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608784v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Assogba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108821" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583296v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Jules Honfo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duhaut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2024.102388" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04940571v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hot&#232;kpo Akodogbo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridolin Ubald Dossou-Sognon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Talomonwo Ouinsou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalasse Tch&#233;mangnihod&#233; Avocegan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Patric Kouglo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12091519" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346438v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.103330" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04133629v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mica&#235;l A. Aguedjou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dadou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezinvi Balo&#239;tcha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15123087" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04070483v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dobigny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11030556" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283027v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Ernst" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulusu Subrahmanyam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne B Trott" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1181676" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056748v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ernst" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Trott" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-22-0121.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03558970v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.107767" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779705v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2022.104309" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413504v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina N. Dossa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex C. Silva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Eldin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacyr Araujo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102475" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368397v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pomalegni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107689" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411111v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Costa Da Silva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Eldin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.598101" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671340v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cori Pegliasco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Morrow" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2020.03.039" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671101v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Brokaw" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne B. Trott" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015538" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430651v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sosa-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pall&#224;s-Sanz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Candela" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015397" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02526558v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Hou&#233;m&#233;nou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tweed" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Mama" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoukarim Alassane" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124438" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989992v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Assene" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Delpech" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micael Aguedjou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids5030147" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430654v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Roman-Stork" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL081605" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430652v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristhian Asto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2019.104640" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990218v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aguedjou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dadou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaigneau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alory" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083925" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152589v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delcroix" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014394" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107694v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laxenaire" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Speich" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blanke" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pegliasco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014270" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826623v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannina Passuni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bertrand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Oliveros-Ramos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12590" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190688v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Kolodziejczyk" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lazar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Echevin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Krahmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014135" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874761v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Grados" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Dominguez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.05.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX5CVDN5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430656v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL078381" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430657v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Keppler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cravatte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourdeau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC013712" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700466v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maril&#250; Bouch&#243;n" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delord" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02485" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706518v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gourdeau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cravatte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kessler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC013116" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497187v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmadani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Concha" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Donoso" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012348" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596712v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilu Bouchon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467863v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grados" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.02.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9PMXFKH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298551v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demarcq" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Ledesma" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-1134.1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349722v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charefeddine Assassi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vandermeirsch" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-15-0122.1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430663v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villas B&#244;as" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sato" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Castel&#227;o" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL063105" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430662v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC010950" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840067v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Lezama-Ochoa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebourges-Dhaussy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Irigoien" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12090" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SV64CM02-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139262v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6239" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951605v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaida Quiroz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088054" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949913v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2013.2274157" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190688v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio de Abril Joo Arakawa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.08.009" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991679v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pietri" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009270" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951633v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Flores" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrc.20328" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873423v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-12-035.1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951621v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Kurczyn" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Beier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel F. Lav&#237;n" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. God&#237;nez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009339" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FBF1DBBD61052B4813AA9A0A2DABBCCF767A145/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951652v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tam" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Goubanova" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12184" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951661v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JC007970" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758322v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Texier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pizarro" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JC007134" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766427v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wood" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Mechoso" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Bretherton" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Weller" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Huebert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-627-2011" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766457v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cott&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2011.56.1.0219" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951673v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Peraltilla" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Ledesma" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Graco" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029558" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766437v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Joo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Niquen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.08.039" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVXZMRWP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650674v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Penven" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JC006684" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766432v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ballon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010330" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605681v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dewitte" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2009.07.012" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5F83DXN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765734v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gizolme" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2008.10.013" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRV5CVNL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765735v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston Rojas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL034060" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFDE5BD5D2F2E72923F261E111C0EA91069B9738/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123737v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Abarca del Rio" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JC003530" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123739v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002815" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123742v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JC003120" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123740v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL022070" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9FA04D77223C369B44C3D9C8A37A8491E38EF704/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123741v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002628" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/477173AFCAAC3BB31BC9ED1405BDDF9A322A97CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695340v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0717-65382004000200019" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765717v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Donguy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Rintoul" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2004.07.005" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4S69PZTN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765719v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2004.06.013" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JCSB68H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765431v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0637(03)00015-3" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BC6G9LJ4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951703v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JC000808" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04923304v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alory" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hernandez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068083v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianina Passuni" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368402v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Okpeitcha" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365173v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Sohou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401875v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734204v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068215v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846738v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Arnaud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ballon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Castillo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873729v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942446v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656510v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sophie" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809217v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tremblay" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerkirsch" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535111v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indrig Laeticia Ntangyong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ola&#232;gb&#232; Okpeitcha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2026.107738" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207830v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logueminda Sabaga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ayoub" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoavo Hova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2025.102587" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377915v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Ferdinand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaigneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Kouraev" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola&#232;gb&#232; Victor Okpeitcha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2025.102965" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608784v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Assogba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108821" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583296v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Jules Honfo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duhaut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2024.102388" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346438v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.103330" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04940571v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hot&#232;kpo Akodogbo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridolin Ubald Dossou-Sognon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Talomonwo Ouinsou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalasse Tch&#233;mangnihod&#233; Avocegan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Patric Kouglo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12091519" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498533v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy No&#235;l Dima" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elvire Toukep Ngnepi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Onguene" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2024.103468" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04133629v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mica&#235;l A. Aguedjou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dadou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezinvi Balo&#239;tcha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15123087" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04070483v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dobigny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11030556" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283027v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Ernst" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulusu Subrahmanyam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne B Trott" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1181676" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056748v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ernst" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Trott" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-22-0121.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03558970v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.107767" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779705v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2022.104309" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413504v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina N. Dossa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex C. Silva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Eldin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacyr Araujo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102475" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368397v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pomalegni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107689" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411111v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Costa Da Silva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Eldin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.598101" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671340v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cori Pegliasco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Morrow" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2020.03.039" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430651v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sosa-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pall&#224;s-Sanz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Candela" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015397" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02526558v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Hou&#233;m&#233;nou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tweed" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Mama" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoukarim Alassane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124438" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989992v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Assene" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Delpech" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micael Aguedjou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids5030147" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671101v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Brokaw" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne B. Trott" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015538" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430654v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Roman-Stork" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL081605" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430652v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristhian Asto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2019.104640" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990218v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aguedjou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dadou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaigneau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alory" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083925" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152589v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delcroix" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014394" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826623v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannina Passuni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bertrand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Oliveros-Ramos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12590" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107694v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laxenaire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Speich" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blanke" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pegliasco" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014270" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190688v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Kolodziejczyk" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lazar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Echevin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Krahmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014135" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874761v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Grados" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Dominguez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.05.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX5CVDN5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430656v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL078381" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430657v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Keppler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cravatte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourdeau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC013712" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700466v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maril&#250; Bouch&#243;n" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delord" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02485" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706518v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gourdeau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cravatte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kessler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC013116" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497187v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmadani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Concha" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Donoso" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012348" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596712v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilu Bouchon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467863v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grados" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.02.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9PMXFKH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298551v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demarcq" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Ledesma" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-1134.1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349722v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charefeddine Assassi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vandermeirsch" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-15-0122.1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430663v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villas B&#244;as" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sato" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Castel&#227;o" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL063105" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430662v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC010950" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840067v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Lezama-Ochoa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebourges-Dhaussy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Irigoien" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12090" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SV64CM02-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139262v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6239" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951605v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaida Quiroz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088054" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949913v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2013.2274157" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991679v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pietri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009270" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190688v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio de Abril Joo Arakawa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.08.009" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951621v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Kurczyn" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Beier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel F. Lav&#237;n" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. God&#237;nez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009339" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FBF1DBBD61052B4813AA9A0A2DABBCCF767A145/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873423v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-12-035.1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951652v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tam" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Goubanova" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12184" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951633v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Flores" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrc.20328" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951661v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JC007970" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758322v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Texier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pizarro" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JC007134" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766427v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wood" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Mechoso" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Bretherton" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Weller" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Huebert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-627-2011" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766457v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cott&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2011.56.1.0219" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650674v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Penven" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JC006684" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951673v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Peraltilla" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Ledesma" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Graco" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029558" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766437v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Joo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Niquen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.08.039" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVXZMRWP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766432v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ballon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010330" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605681v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dewitte" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2009.07.012" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5F83DXN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765734v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gizolme" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2008.10.013" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRV5CVNL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765735v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston Rojas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL034060" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFDE5BD5D2F2E72923F261E111C0EA91069B9738/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123737v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Abarca del Rio" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JC003530" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123739v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002815" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123742v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JC003120" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123740v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL022070" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9FA04D77223C369B44C3D9C8A37A8491E38EF704/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123741v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002628" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/477173AFCAAC3BB31BC9ED1405BDDF9A322A97CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695340v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0717-65382004000200019" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765717v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Donguy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Rintoul" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2004.07.005" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4S69PZTN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765719v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2004.06.013" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JCSB68H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765431v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0637(03)00015-3" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BC6G9LJ4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951703v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JC000808" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04923304v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alory" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hernandez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068083v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianina Passuni" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368402v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Okpeitcha" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365173v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Sohou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401875v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068215v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734204v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846738v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Arnaud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ballon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Castillo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873729v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942446v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656510v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sophie" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809217v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tremblay" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerkirsch" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>