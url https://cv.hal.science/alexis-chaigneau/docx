--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -4122,295 +4122,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observed Characteristics and Vertical Structure of Mesoscale Eddies in the Southwest Tropical Pacific</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Density dependence, prey accessibility and prey depletion by fisheries drive Peruvian seabird population dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Barbraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Keppler</w:t>
+                <w:t xml:space="preserve">Marilú Bouchón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cravatte</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lionel Gourdeau</w:t>
+                <w:t xml:space="preserve">Karine Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017JC013712⟩</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (7), pp.1092-1102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.02485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04430657v1</w:t>
+                <w:t xml:space="preserve">hal-03700466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density dependence, prey accessibility and prey depletion by fisheries drive Peruvian seabird population dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bertrand</w:t>
+                <w:t xml:space="preserve">Observed Characteristics and Vertical Structure of Mesoscale Eddies in the Southwest Tropical Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Keppler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilú Bouchón</w:t>
+                <w:t xml:space="preserve">Sophie Cravatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cori Pegliasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Delord</w:t>
+                <w:t xml:space="preserve">Lionel Gourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 41 (7), pp.1092-1102. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (4), pp.2731-2756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ecog.02485⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2017JC013712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700466v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementary Use of Glider Data, Altimetry, and Model for Exploring Mesoscale Eddies in the Tropical Pacific Solomon Sea</w:t>
               </w:r>
@@ -4712,78 +4712,78 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 41, pp.1092-1102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ecog.02485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01596712v1</w:t>
@@ -5941,295 +5941,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a coastal-trapped wave on the near-coastal circulation of the Peru upwelling system from glider data</w:t>
+                <w:t xml:space="preserve">Ecosystem scenarios shape fishermen spatial behavior. The case of the Peruvian anchovy fishery in the Northern Humboldt Current system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Pietri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Testor</w:t>
+                <w:t xml:space="preserve">Rocio de Abril Joo Arakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mortier</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Demarcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013JC009270⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 128 (11), pp.60 - 73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2014.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991679v1</w:t>
+                <w:t xml:space="preserve">hal-01190688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem scenarios shape fishermen spatial behavior. The case of the Peruvian anchovy fishery in the Northern Humboldt Current system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of a coastal-trapped wave on the near-coastal circulation of the Peru upwelling system from glider data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pietri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Echevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chaigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rocio de Abril Joo Arakawa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hervé Demarcq</w:t>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 128 (11), pp.60 - 73. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119, pp.2109-2120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2014.08.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2013JC009270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190688v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomy and evolution of a cyclonic mesoscale eddy observed in the northeastern Pacific tropical-subtropical transition zone</w:t>
               </w:r>
@@ -6357,51 +6357,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finescale Vertical Structure of the Upwelling System off Southern Peru as Observed from Glider Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6409,51 +6409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Echevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 43, pp.631-646. </w:t>
@@ -10255,51 +10255,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of an intermittent deep equatorward flow in the Peru upwelling system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Echevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10307,51 +10307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11568</w:t>
@@ -10890,51 +10890,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535111v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indrig Laeticia Ntangyong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ola&#232;gb&#232; Okpeitcha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2026.107738" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207830v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logueminda Sabaga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ayoub" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoavo Hova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2025.102587" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377915v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Ferdinand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaigneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Kouraev" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola&#232;gb&#232; Victor Okpeitcha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2025.102965" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608784v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Assogba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108821" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583296v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Jules Honfo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duhaut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2024.102388" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346438v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.103330" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04940571v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hot&#232;kpo Akodogbo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridolin Ubald Dossou-Sognon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Talomonwo Ouinsou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalasse Tch&#233;mangnihod&#233; Avocegan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Patric Kouglo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12091519" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498533v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy No&#235;l Dima" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elvire Toukep Ngnepi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Onguene" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2024.103468" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04133629v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mica&#235;l A. Aguedjou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dadou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezinvi Balo&#239;tcha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15123087" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04070483v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dobigny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11030556" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283027v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Ernst" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulusu Subrahmanyam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne B Trott" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1181676" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056748v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ernst" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Trott" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-22-0121.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03558970v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.107767" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779705v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2022.104309" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413504v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina N. Dossa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex C. Silva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Eldin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacyr Araujo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102475" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368397v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pomalegni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107689" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411111v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Costa Da Silva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Eldin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.598101" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671340v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cori Pegliasco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Morrow" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2020.03.039" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430651v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sosa-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pall&#224;s-Sanz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Candela" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015397" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02526558v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Hou&#233;m&#233;nou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tweed" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Mama" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoukarim Alassane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124438" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989992v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Assene" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Delpech" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micael Aguedjou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids5030147" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671101v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Brokaw" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne B. Trott" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015538" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430654v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Roman-Stork" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL081605" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430652v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristhian Asto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2019.104640" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990218v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aguedjou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dadou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaigneau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alory" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083925" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152589v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delcroix" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014394" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826623v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannina Passuni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bertrand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Oliveros-Ramos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12590" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107694v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laxenaire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Speich" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blanke" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pegliasco" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014270" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190688v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Kolodziejczyk" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lazar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Echevin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Krahmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014135" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874761v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Grados" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Dominguez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.05.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX5CVDN5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430656v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL078381" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430657v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Keppler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cravatte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourdeau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC013712" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700466v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maril&#250; Bouch&#243;n" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delord" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02485" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706518v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gourdeau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cravatte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kessler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC013116" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497187v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmadani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Concha" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Donoso" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012348" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596712v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilu Bouchon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467863v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grados" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.02.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9PMXFKH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298551v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demarcq" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Ledesma" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-1134.1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349722v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charefeddine Assassi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vandermeirsch" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-15-0122.1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430663v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villas B&#244;as" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sato" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Castel&#227;o" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL063105" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430662v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC010950" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840067v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Lezama-Ochoa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebourges-Dhaussy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Irigoien" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12090" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SV64CM02-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139262v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6239" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951605v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaida Quiroz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088054" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949913v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2013.2274157" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991679v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pietri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009270" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190688v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio de Abril Joo Arakawa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.08.009" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951621v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Kurczyn" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Beier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel F. Lav&#237;n" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. God&#237;nez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009339" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FBF1DBBD61052B4813AA9A0A2DABBCCF767A145/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873423v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-12-035.1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951652v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tam" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Goubanova" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12184" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951633v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Flores" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrc.20328" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951661v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JC007970" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758322v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Texier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pizarro" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JC007134" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766427v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wood" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Mechoso" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Bretherton" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Weller" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Huebert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-627-2011" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766457v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cott&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2011.56.1.0219" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650674v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Penven" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JC006684" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951673v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Peraltilla" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Ledesma" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Graco" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029558" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766437v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Joo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Niquen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.08.039" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVXZMRWP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766432v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ballon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010330" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605681v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dewitte" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2009.07.012" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5F83DXN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765734v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gizolme" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2008.10.013" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRV5CVNL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765735v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston Rojas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL034060" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFDE5BD5D2F2E72923F261E111C0EA91069B9738/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123737v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Abarca del Rio" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JC003530" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123739v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002815" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123742v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JC003120" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123740v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL022070" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9FA04D77223C369B44C3D9C8A37A8491E38EF704/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123741v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002628" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/477173AFCAAC3BB31BC9ED1405BDDF9A322A97CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695340v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0717-65382004000200019" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765717v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Donguy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Rintoul" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2004.07.005" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4S69PZTN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765719v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2004.06.013" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JCSB68H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765431v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0637(03)00015-3" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BC6G9LJ4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951703v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JC000808" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04923304v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alory" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hernandez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068083v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianina Passuni" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368402v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Okpeitcha" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365173v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Sohou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401875v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068215v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734204v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846738v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Arnaud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ballon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Castillo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873729v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942446v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656510v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sophie" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809217v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tremblay" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerkirsch" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535111v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indrig Laeticia Ntangyong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ola&#232;gb&#232; Okpeitcha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2026.107738" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207830v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logueminda Sabaga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ayoub" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoavo Hova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2025.102587" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377915v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Ferdinand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaigneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Kouraev" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola&#232;gb&#232; Victor Okpeitcha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2025.102965" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608784v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Assogba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108821" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583296v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Jules Honfo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duhaut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2024.102388" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346438v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.103330" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04940571v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hot&#232;kpo Akodogbo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridolin Ubald Dossou-Sognon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Talomonwo Ouinsou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalasse Tch&#233;mangnihod&#233; Avocegan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Patric Kouglo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12091519" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498533v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy No&#235;l Dima" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elvire Toukep Ngnepi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Onguene" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2024.103468" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04133629v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mica&#235;l A. Aguedjou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dadou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezinvi Balo&#239;tcha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15123087" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04070483v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dobigny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11030556" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283027v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Ernst" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulusu Subrahmanyam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne B Trott" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1181676" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056748v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ernst" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Trott" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-22-0121.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03558970v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.107767" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779705v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2022.104309" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413504v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina N. Dossa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex C. Silva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Eldin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacyr Araujo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102475" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368397v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pomalegni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107689" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411111v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Costa Da Silva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Eldin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.598101" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671340v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cori Pegliasco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Morrow" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2020.03.039" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430651v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sosa-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pall&#224;s-Sanz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Candela" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015397" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02526558v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Hou&#233;m&#233;nou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tweed" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Mama" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoukarim Alassane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124438" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989992v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Assene" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Delpech" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micael Aguedjou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids5030147" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671101v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Brokaw" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne B. Trott" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015538" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430654v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Roman-Stork" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL081605" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430652v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristhian Asto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2019.104640" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990218v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aguedjou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dadou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaigneau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alory" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083925" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152589v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delcroix" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014394" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826623v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannina Passuni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bertrand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Oliveros-Ramos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12590" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107694v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laxenaire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Speich" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blanke" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pegliasco" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014270" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190688v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Kolodziejczyk" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lazar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Echevin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Krahmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014135" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874761v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Grados" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Dominguez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.05.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX5CVDN5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430656v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL078381" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700466v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maril&#250; Bouch&#243;n" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delord" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02485" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430657v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Keppler" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cravatte" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourdeau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC013712" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706518v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gourdeau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cravatte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kessler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC013116" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497187v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmadani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Concha" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Donoso" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012348" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596712v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilu Bouchon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467863v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grados" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.02.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9PMXFKH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298551v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demarcq" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Ledesma" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-1134.1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349722v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charefeddine Assassi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vandermeirsch" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-15-0122.1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430663v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villas B&#244;as" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sato" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Castel&#227;o" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL063105" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430662v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC010950" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840067v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Lezama-Ochoa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebourges-Dhaussy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Irigoien" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12090" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SV64CM02-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139262v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6239" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951605v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaida Quiroz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088054" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949913v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2013.2274157" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190688v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio de Abril Joo Arakawa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.08.009" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991679v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pietri" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009270" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951621v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Kurczyn" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Beier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel F. Lav&#237;n" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. God&#237;nez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009339" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FBF1DBBD61052B4813AA9A0A2DABBCCF767A145/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873423v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-12-035.1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951652v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tam" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Goubanova" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12184" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951633v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Flores" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrc.20328" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951661v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JC007970" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758322v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Texier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pizarro" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JC007134" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766427v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wood" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Mechoso" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Bretherton" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Weller" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Huebert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-627-2011" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766457v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cott&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2011.56.1.0219" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650674v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Penven" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JC006684" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951673v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Peraltilla" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Ledesma" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Graco" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029558" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766437v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Joo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Niquen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.08.039" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVXZMRWP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766432v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ballon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010330" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605681v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dewitte" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2009.07.012" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5F83DXN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765734v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gizolme" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2008.10.013" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRV5CVNL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765735v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston Rojas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL034060" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFDE5BD5D2F2E72923F261E111C0EA91069B9738/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123737v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Abarca del Rio" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JC003530" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123739v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002815" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123742v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JC003120" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123740v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL022070" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9FA04D77223C369B44C3D9C8A37A8491E38EF704/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123741v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002628" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/477173AFCAAC3BB31BC9ED1405BDDF9A322A97CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695340v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0717-65382004000200019" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765717v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Donguy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Rintoul" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2004.07.005" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4S69PZTN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765719v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2004.06.013" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JCSB68H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765431v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0637(03)00015-3" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BC6G9LJ4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951703v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JC000808" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04923304v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alory" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hernandez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068083v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianina Passuni" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368402v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Okpeitcha" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365173v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Sohou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401875v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068215v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734204v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846738v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Arnaud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ballon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Castillo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873729v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942446v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656510v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sophie" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809217v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tremblay" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerkirsch" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>