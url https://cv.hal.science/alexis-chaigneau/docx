--- v2 (2026-05-03)
+++ v3 (2026-05-31)
@@ -502,311 +502,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05377915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal and interannual variations of suspended particulate matter in a West-African lagoon (Nokoué lagoon, Benin): Impact of rivers and wind</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Chaigneau</w:t>
+                <w:t xml:space="preserve">A moderately chocked estuary: Influence of a constriction on the water level variations of the Wouri estuary (Cameroon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Noël Dima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Victor Olaègbè Okpeitcha</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Elvire Toukep Ngnepi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Onguene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stieglitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2024.108821⟩</w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 73, pp.103468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2024.103468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04608784v1</w:t>
+                <w:t xml:space="preserve">hal-04498533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water mass circulation and residence time using Eulerian approach in a large coastal lagoon (Nokoué Lagoon, Benin, West Africa)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kodjo Jules Honfo</w:t>
+                <w:t xml:space="preserve">Seasonal and interannual variations of suspended particulate matter in a West-African lagoon (Nokoué lagoon, Benin): Impact of rivers and wind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indrig Laeticia Ntangyong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Assogba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Olaègbè Okpeitcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 304, pp.108821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2024.108821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2024.102388⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04583296v1</w:t>
+                <w:t xml:space="preserve">hal-04608784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling seasonal salinity variations in a large West African lagoon (Nokoué, Benin): major drivers and mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaègbè Victor Okpeitcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -815,384 +815,384 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 69, pp.103330. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rsma.2023.103330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidal Impacts on Zooplankton Dynamics in a Major Ocean-Lagoon Channel: Insights from a 25-Hour Intensive Survey in the Cotonou Channel, Benin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hotèkpo Akodogbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fridolin Ubald Dossou-Sognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Talomonwo Ouinsou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thalasse Tchémangnihodé Avocegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junior Patric Kouglo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (9), pp.1519. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jmse12091519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A moderately chocked estuary: Influence of a constriction on the water level variations of the Wouri estuary (Cameroon)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Willy Noël Dima</w:t>
+                <w:t xml:space="preserve">Water mass circulation and residence time using Eulerian approach in a large coastal lagoon (Nokoué Lagoon, Benin, West Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kodjo Jules Honfo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Stieglitz</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 73, pp.103468. </w:t>
+              <w:t xml:space="preserve">Ocean Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 190, pp.102388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2024.103468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2024.102388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498533v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imprint of Mesoscale Eddies on Air-Sea Interaction in the Tropical Atlantic Ocean</w:t>
               </w:r>
@@ -1325,90 +1325,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical Drivers of Zooplankton Seasonal Variability in a West African Lagoon (Nokoué Lagoon, Benin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Talomonwo Ouinsou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hotèkpo Akodogbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Dobigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thalasse Tchémangnihodé Avocegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (3), pp.556. </w:t>
@@ -1687,563 +1687,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From seasonal flood pulse to seiche: Multi-frequency water-level fluctuations in a large shallow tropical lagoon (Nokoué Lagoon, Benin)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terrestrial or oceanic forcing? Water level variations in coastal lagoons constrained by river inflow and ocean tides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Olaègbè Okpeitcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stieglitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Assogba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 267, pp.107767. </w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 169, pp.104309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2022.107767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2022.104309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-03558970v1</w:t>
+                <w:t xml:space="preserve">hal-04779705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrestrial or oceanic forcing? Water level variations in coastal lagoons constrained by river inflow and ocean tides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From seasonal flood pulse to seiche: Multi-frequency water-level fluctuations in a large shallow tropical lagoon (Nokoué Lagoon, Benin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chaigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaègbè Victor Okpeitcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stieglitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Assogba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 169, pp.104309. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 267, pp.107767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2022.104309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2022.107767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779705v1</w:t>
+                <w:t xml:space="preserve">ird-03558970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-surface western boundary circulation off Northeast Brazil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal and interannual variability of salinity in a large West-African lagoon (Nokoué Lagoon, Benin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Olaègbè Okpeitcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chaigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stieglitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina N. Dossa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Moacyr Araujo</w:t>
+                <w:t xml:space="preserve">Yves Pomalegni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2020.102475⟩</w:t>
+              <w:t xml:space="preserve">Estuarine and Coastal Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413504v1</w:t>
+                <w:t xml:space="preserve">hal-03368397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal and interannual variability of salinity in a large West-African lagoon (Nokoué Lagoon, Benin)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Olaègbè Okpeitcha</w:t>
+                <w:t xml:space="preserve">Near-surface western boundary circulation off Northeast Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina N. Dossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex C. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Stieglitz</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Eldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Pomalegni</w:t>
+                <w:t xml:space="preserve">Moacyr Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine and Coastal Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 190, pp.102475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107689⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2020.102475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368397v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Circulation and Vertical Structure of Upper Ocean Variability Around Fernando de Noronha Archipelago and Rocas Atoll During Spring 2015 and Fall 2017</w:t>
               </w:r>
@@ -2255,77 +2255,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Costa Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina N. Dossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Eldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moacyr Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8, pp.598101. </w:t>
@@ -2474,1574 +2474,1586 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03671340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion of the Subsurface Salinity Maximum of the Loop Current Eddies From Glider Observations and a Numerical Model</w:t>
+                <w:t xml:space="preserve">Eddy Surface Characteristics and Vertical Structure in the Gulf of Mexico from Satellite Observations and Model Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Sosa-Gutiérrez</w:t>
+                <w:t xml:space="preserve">Richard J. Brokaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulusu Subrahmanyam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Pallàs-Sanz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Jouanno</w:t>
+                <w:t xml:space="preserve">Corinne B. Trott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 125 (7), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019JC015397⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JC015538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04430651v1</w:t>
+                <w:t xml:space="preserve">insu-03671101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of groundwater quality in expanding cities in West Africa. A case study of the unregulated shallow aquifer in Cotonou</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Erosion of the Subsurface Salinity Maximum of the Loop Current Eddies From Glider Observations and a Numerical Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sosa-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pallàs-Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honoré Houéménou</w:t>
+                <w:t xml:space="preserve">Julien Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Tweed</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Abdoukarim Alassane</w:t>
+                <w:t xml:space="preserve">J. Candela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.124438⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JC015397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526558v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Mixing to the Large Scale Circulation: How the Inverse Cascade Is Involved in the Formation of the Subsurface Currents in the Gulf of Guinea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Degradation of groundwater quality in expanding cities in West Africa. A case study of the unregulated shallow aquifer in Cotonou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Houéménou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Tweed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Dobigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernand Assene</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Morel</w:t>
+                <w:t xml:space="preserve">Daouda Mama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Delpech</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Jouanno</w:t>
+                <w:t xml:space="preserve">Abdoukarim Alassane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fluids5030147⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 582, pp.124438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.124438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989992v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy Surface Characteristics and Vertical Structure in the Gulf of Mexico from Satellite Observations and Model Simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Mixing to the Large Scale Circulation: How the Inverse Cascade Is Involved in the Formation of the Subsurface Currents in the Gulf of Guinea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernand Assene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard J. Brokaw</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bulusu Subrahmanyam</w:t>
+                <w:t xml:space="preserve">Audrey Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne B. Trott</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Micael Aguedjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 125, </w:t>
+              <w:t xml:space="preserve">Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (3), pp.147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019JC015538⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/fluids5030147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03671101v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy‐Induced Temperature and Salinity Variability in the Arabian Sea</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eddies in the Tropical Atlantic Ocean and their seasonal variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heather Roman-Stork</w:t>
+                <w:t xml:space="preserve">H. Aguedjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Dadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chaigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 46 (5), pp.2734-2742. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GL081605⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 46 (21), pp.12156-12164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019GL083925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04430654v1</w:t>
+                <w:t xml:space="preserve">hal-02990218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal variability of the equatorial front in the eastern tropical Pacific from remote sensing salinity data (2010–2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristhian Asto</w:t>
+                <w:t xml:space="preserve">Eddy‐Induced Temperature and Salinity Variability in the Arabian Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Trott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulusu Subrahmanyam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Gutiérrez</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Roman-Stork</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (5), pp.2734-2742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GL081605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2019.104640⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04430652v1</w:t>
+                <w:t xml:space="preserve">hal-04430654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddies in the Tropical Atlantic Ocean and their seasonal variability</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatio-temporal variability of the equatorial front in the eastern tropical Pacific from remote sensing salinity data (2010–2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chaigneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Morel</w:t>
+                <w:t xml:space="preserve">Cristhian Asto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Alory</w:t>
+                <w:t xml:space="preserve">Dimitri Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 46 (21), pp.12156-12164. </w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 169-170, pp.104640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019GL083925⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2019.104640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990218v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy‐Induced Salinity Changes in the Tropical Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yawouvi Dodji Soviadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cori Pegliasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 124 (1), pp.374-389. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2018JC014394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term changes in the breeding seasonality of Peruvian seabirds and regime shifts in the Northern Humboldt Current System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giannina Passuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Barbraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Oliveros-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 597, pp.231-242. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/meps12590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticyclonic Eddies Connecting the Western Boundaries of Indian and Atlantic Oceans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laxenaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Blanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pegliasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 123 (11), pp.7651-7677. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2018JC014270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsurface Fine-Scale Patterns in an Anticyclonic Eddy Off Cap-Vert Peninsula Observed From Glider Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Kolodziejczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Echevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Krahmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 123 (9), pp.6312-6329. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2018JC014135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper ocean hydrology of the Northern Humboldt Current System at seasonal, interannual and interdecadal scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Grados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Echevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Dominguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 165, pp.123 - 144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pocean.2018.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Tracking in the Northwestern Indian Ocean During Southwest Monsoon Regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Trott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4050,1101 +4062,1101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulusu Subrahmanyam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 45 (13), pp.6594-6603. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GL078381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density dependence, prey accessibility and prey depletion by fisheries drive Peruvian seabird population dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Barbraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilú Bouchón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 41 (7), pp.1092-1102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ecog.02485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observed Characteristics and Vertical Structure of Mesoscale Eddies in the Southwest Tropical Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Keppler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cravatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cori Pegliasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 123 (4), pp.2731-2756. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2017JC013712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementary Use of Glider Data, Altimetry, and Model for Exploring Mesoscale Eddies in the Tropical Pacific Solomon Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cravatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Kessler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 122, pp.9209-9229. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2017JC013116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03706518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Striations and preferred eddy tracks triggered by topographic steering of the background flow in the eastern South Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Belmadani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Concha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Donoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 122 (4), pp.2847-2870. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2016JC012348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density dependence, prey accessibility and prey depletion by fisheries drive Peruvian seabird population dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Barbraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 41, pp.1092-1102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ecog.02485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01596712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and seasonal patterns of fine-scale to mesoscale upper ocean dynamics in an Eastern Boundary Current System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Grados</w:t>
+                <w:t xml:space="preserve">Seasonality in marine ecosystems: Peruvian seabirds, anchovy and oceanographic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giannina Passuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bertrand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Echevin</w:t>
+                <w:t xml:space="preserve">Christophe Barbraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Demarcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Ledesma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2016.02.002⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97 (1), pp.182-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/14-1134.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01467863v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonality in marine ecosystems: Peruvian seabirds, anchovy and oceanographic conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Barbraud</w:t>
+                <w:t xml:space="preserve">Spatial and seasonal patterns of fine-scale to mesoscale upper ocean dynamics in an Eastern Boundary Current System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Grados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Echevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jesus Ledesma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 97 (1), pp.182-193. </w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 142, pp.105-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1890/14-1134.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2016.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01298551v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Index to Distinguish Surface- and Subsurface-Intensified Vortices from Surface Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charefeddine Assassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vandermeirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5153,209 +5165,209 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cori Pegliasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 46 (8), pp.2529-2552. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/JPO-D-15-0122.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The signature of mesoscale eddies on the air‐sea turbulent heat fluxes in the South Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Villas Bôas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Castelão</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 42 (6), pp.1856-1862. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2015GL063105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Main eddy vertical structures observed in the four major Eastern Boundary Upwelling Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cori Pegliasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5374,3782 +5386,3782 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosemary Morrow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 120 (9), pp.6008-6033. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JC010950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological characteristics of the hydrological landscapes in the Bay of Biscay in spring 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ainhoa Lezama-Ochoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Grados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xabier Irigoien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fisheries Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 24 (1), pp.26-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/fog.12090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broad impacts of fine-scale dynamics on seascape structure from zooplankton to seabirds</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Multiscale analysis of geometric planar deformations: application to wild animals electronic tracking and satellite ocean observation data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chaigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms6239⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (6), pp.3627 - 3636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2013.2274157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139262v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustics Reveals the Presence of a Macrozooplankton Biocline in the Bay of Biscay in Response to Hydrological Conditions and Predator-Prey Relationships</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t>
+                <w:t xml:space="preserve">Broad impacts of fine-scale dynamics on seascape structure from zooplankton to seabirds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Grados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0088054⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.5239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms6239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00951605v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale analysis of geometric planar deformations: application to wild animals electronic tracking and satellite ocean observation data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Fablet</w:t>
+                <w:t xml:space="preserve">Acoustics Reveals the Presence of a Macrozooplankton Biocline in the Bay of Biscay in Response to Hydrological Conditions and Predator-Prey Relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ainhoa Lezama-Ochoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xabier Irigoien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaida Quiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2013.2274157⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.e88054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0088054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949913v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00951605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem scenarios shape fishermen spatial behavior. The case of the Peruvian anchovy fishery in the Northern Humboldt Current system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marilu Bouchon</w:t>
+                <w:t xml:space="preserve">Impact of a coastal-trapped wave on the near-coastal circulation of the Peru upwelling system from glider data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pietri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Echevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Demarcq</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2014.08.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119, pp.2109-2120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013JC009270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190688v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a coastal-trapped wave on the near-coastal circulation of the Peru upwelling system from glider data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Testor</w:t>
+                <w:t xml:space="preserve">Ecosystem scenarios shape fishermen spatial behavior. The case of the Peruvian anchovy fishery in the Northern Humboldt Current system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocio de Abril Joo Arakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mortier</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Demarcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013JC009270⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 128 (11), pp.60 - 73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2014.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991679v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomy and evolution of a cyclonic mesoscale eddy observed in the northeastern Pacific tropical-subtropical transition zone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. A. Kurczyn</w:t>
+                <w:t xml:space="preserve">Near-coastal circulation in the Northern Humboldt Current System from shipboard ADCP data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chaigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Eldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilio Beier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roberto Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Grados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 118, pp.1-20. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013JC009339⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 118 (10), pp.5251-5266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgrc.20328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00951621v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00951633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finescale Vertical Structure of the Upwelling System off Southern Peru as Observed from Glider Data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Echevin</w:t>
+                <w:t xml:space="preserve">Anatomy and evolution of a cyclonic mesoscale eddy observed in the northeastern Pacific tropical-subtropical transition zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Kurczyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Beier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel F. Lavín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. M. Godínez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JPO-D-12-035.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013JC009339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873423v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00951621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change scenarios experiments predict a future reduction in small pelagic fish recruitment in the Humboldt Current system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Finescale Vertical Structure of the Upwelling System off Southern Peru as Observed from Glider Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pietri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Echevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Katerina Goubanova</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.12184⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43, pp.631-646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JPO-D-12-035.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00951652v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-coastal circulation in the Northern Humboldt Current System from shipboard ADCP data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate change scenarios experiments predict a future reduction in small pelagic fish recruitment in the Humboldt Current system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Echevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Tam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carmen Grados</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Goubanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgrc.20328⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (6), pp.1841-1853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.12184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00951633v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00951652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscale eddies in the northeastern Pacific tropical-subtropical transition zone: Statistical characterization from satellite altimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Kurczyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Beier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel F. Lavín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 117 (C10), pp.1978-2012. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2012JC007970⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00951661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical structure of mesoscale eddies in the eastern South Pacific Ocean: A composite analysis from altimetry and Argo profiling floats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Eldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Grados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Pizarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 116, pp.11025. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2011JC007134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The VAMOS Ocean-Cloud-Atmosphere-Land Study Regional Experiment (VOCALS-REx): goals, platforms, and field operations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. R. Mechoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. S. Bretherton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. A. Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. J. Huebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11, pp.627-654. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-11-627-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale-dependent interactions of Mediterranean whales with marine dynamics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Taupier-Letage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 56, pp.219-232. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4319/lo.2011.56.1.0219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of the Northern Humboldt Current System nearshore modeled circulation to initial and boundary conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Echevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Penven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 116, pp.C07002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2010JC006684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen: A Fundamental Property Regulating Pelagic Ecosystem Structure in the Coastal Southeastern Tropical Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Peraltilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Ledesma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Graco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (12), pp.e29558. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0029558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00951673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of an artificial neural network for identifying fishing set positions from VMS data: An example from the Peruvian anchovy purse seine fishery.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocio Joo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Niquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 222 (4), pp.1048-1059. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.08.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic Observation of Living Organisms Reveals the Upper Limit of the Oxygen Minimum Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ballon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (4), pp.:e10330. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0010330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy activity in the four major upwelling systems from satellite altimetry (1992-2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Eldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Dewitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 83 (1-4), pp.117-123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pocean.2009.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00605681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscale eddies off Peru in altimeter records: identification algorithms and eddy sptio-temporal patterns.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gizolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Grados</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 79 (Issues 2-4), pp.106-119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pocean.2008.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00765734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global climatology of near-inertial current characteristics from Lagrangian observations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Pizarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winston Rojas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 35 (L13603), pp.5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2008GL034060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00765735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrangian study of the Panama Bight and surrounding regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Abarca del Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Colas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 111, pp.C09013. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2006JC003530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00123737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy characteristics in the eastern South Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Pizarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 110, pp.C06005, 12. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004JC002815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00123739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction to “Eddy characteristics in the eastern South Pacific”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Pizarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 110, pp.C08099. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005JC003120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00123742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface circulation and fronts of the South Pacific Ocean, east of 120°W</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Pizarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 32, pp.L08605. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004GL022070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00123740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean surface circulation and mesoscale turbulent flow characteristics in the eastern South Pacific from satellite tracked drifters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Pizarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 110, pp.C05014. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004JC002628⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00123741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDDY CHARACTERISTICS AND TRACER TRANSPORTS FROM TP/ERS ALTIMETRY, IN A REGION OFFSHORE CHILE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Pizarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gayana (Concepción)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 68 (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4067/S0717-65382004000200019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold-core an.omalies at the subantarctic front,south of Tasmania</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal and interannual evolution of the mixed layer in the Antarctic Zone south of Tasmania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chaigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosemary Morrow</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen R. Rintoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 51 (11), pp.1417-1440. </w:t>
+              <w:t xml:space="preserve">, 2004, 51 (12), pp.2047-2072. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2004.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2004.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00765717v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal and interannual evolution of the mixed layer in the Antarctic Zone south of Tasmania</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cold-core an.omalies at the subantarctic front,south of Tasmania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosemary Morrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Donguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosemary Morrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen R. Rintoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 51 (12), pp.2047-2072. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2004.06.013⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 51 (11), pp.1417-1440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2004.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00765719v1</w:t>
+                <w:t xml:space="preserve">hal-00765717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal and interannual variations of the upper ocean energetics between Tasmania and Antarctica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosemary Morrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 50, p. 339-356; ISSN 0967-0637. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0967-0637(03)00015-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00765431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface temperature and salinity variations between Tasmania and Antarctica, 1993-1999</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosemary Morrow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 107 (C12), pp.SRF 22-1-SRF 22-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2001JC000808⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00951703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9159,51 +9171,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine scale structures observed by SWOT satellite in the Gulf of Guinea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Micaël A. Aguedjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9212,226 +9224,226 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Alory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SWOT Science Team 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Chapel Hill NC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-04923304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seabirds foraging within random forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianina Passuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEC 2014 : International Statistical Ecology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Montpellier, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9441,147 +9453,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From seasonal flood pulse to seiche: Multi-frequency waterlevel fluctuations in a large shallow tropical lagoon (Nokoué Lagoon, Benin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Okpeitcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stieglitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Assogba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9591,147 +9603,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du changement global sur les systèmes lagunaires en Afrique de l’Ouest : le cas du lac Nokoué au Bénin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stieglitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Olaègbè Okpeitcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Assogba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Sohou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9741,1009 +9753,1009 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsurface Fine-Scale Patterns in an Anticyclonic Eddy Off Cap-Vert Peninsula Observed From Glider Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Kolodziejczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Echevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Krahmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-scale dynamics shape the seascape from zooplankton to seabirds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Capet</w:t>
+                <w:t xml:space="preserve">Detection of subsurface eddies from satellite observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charefeddine Assassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chaigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cori Pegliasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vandermeirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES ASC 2014 : Annual Science Conference of the The International Council for the Exploration of the Sea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, La Corogne, Spain</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068215v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03734204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of subsurface eddies from satellite observations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vandermeirsch</w:t>
+                <w:t xml:space="preserve">Fine-scale dynamics shape the seascape from zooplankton to seabirds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Grados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">ICES ASC 2014 : Annual Science Conference of the The International Council for the Exploration of the Sea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, La Corogne, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03734204v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routine acoustic data as new tools for a 3D vision of the abiotic and biotic components of marine ecosystem and their interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ballon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIO Acoustics 2013 : IEEE/OES Acoustics in Underwater Geosciences Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Rio De Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of an intermittent deep equatorward flow in the Peru upwelling system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Echevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustics show how high frequency physical features structure the oceanscape and shape the distribution of zooplankton and fish.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Grados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES 2013 : Fisheries Acoustic Science and Technology Working Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse multi-échelle de la géométrie des courbes planes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sophie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to reveal the multiscale patterns exhibited by animal trajectories ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Weimerkirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEC 2012: the 3rd International Statistical Ecology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Krokkleiva, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId333"/>
+      <w:footerReference w:type="default" r:id="rId334"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10890,51 +10902,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535111v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indrig Laeticia Ntangyong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ola&#232;gb&#232; Okpeitcha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2026.107738" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207830v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logueminda Sabaga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ayoub" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoavo Hova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2025.102587" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377915v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Ferdinand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaigneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Kouraev" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola&#232;gb&#232; Victor Okpeitcha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2025.102965" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608784v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Assogba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108821" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583296v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Jules Honfo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duhaut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2024.102388" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346438v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.103330" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04940571v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hot&#232;kpo Akodogbo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridolin Ubald Dossou-Sognon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Talomonwo Ouinsou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalasse Tch&#233;mangnihod&#233; Avocegan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Patric Kouglo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12091519" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498533v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy No&#235;l Dima" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elvire Toukep Ngnepi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Onguene" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2024.103468" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04133629v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mica&#235;l A. Aguedjou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dadou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezinvi Balo&#239;tcha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15123087" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04070483v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dobigny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11030556" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283027v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Ernst" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulusu Subrahmanyam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne B Trott" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1181676" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056748v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ernst" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Trott" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-22-0121.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03558970v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.107767" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779705v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2022.104309" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413504v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina N. Dossa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex C. Silva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Eldin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacyr Araujo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102475" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368397v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pomalegni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107689" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411111v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Costa Da Silva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Eldin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.598101" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671340v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cori Pegliasco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Morrow" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2020.03.039" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430651v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sosa-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pall&#224;s-Sanz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Candela" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015397" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02526558v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Hou&#233;m&#233;nou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tweed" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Mama" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoukarim Alassane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124438" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989992v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Assene" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Delpech" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micael Aguedjou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids5030147" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671101v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Brokaw" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne B. Trott" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015538" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430654v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Roman-Stork" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL081605" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430652v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristhian Asto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2019.104640" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990218v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aguedjou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dadou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaigneau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alory" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083925" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152589v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delcroix" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014394" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826623v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannina Passuni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bertrand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Oliveros-Ramos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12590" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107694v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laxenaire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Speich" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blanke" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pegliasco" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014270" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190688v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Kolodziejczyk" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lazar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Echevin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Krahmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014135" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874761v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Grados" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Dominguez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.05.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX5CVDN5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430656v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL078381" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700466v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maril&#250; Bouch&#243;n" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delord" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02485" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430657v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Keppler" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cravatte" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourdeau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC013712" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706518v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gourdeau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cravatte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kessler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC013116" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497187v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmadani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Concha" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Donoso" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012348" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596712v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilu Bouchon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467863v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grados" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.02.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9PMXFKH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298551v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demarcq" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Ledesma" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-1134.1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349722v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charefeddine Assassi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vandermeirsch" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-15-0122.1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430663v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villas B&#244;as" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sato" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Castel&#227;o" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL063105" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430662v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC010950" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840067v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Lezama-Ochoa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebourges-Dhaussy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Irigoien" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12090" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SV64CM02-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139262v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6239" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951605v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaida Quiroz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088054" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949913v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2013.2274157" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190688v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio de Abril Joo Arakawa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.08.009" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991679v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pietri" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009270" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951621v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Kurczyn" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Beier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel F. Lav&#237;n" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. God&#237;nez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009339" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FBF1DBBD61052B4813AA9A0A2DABBCCF767A145/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873423v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-12-035.1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951652v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tam" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Goubanova" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12184" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951633v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Flores" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrc.20328" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951661v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JC007970" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758322v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Texier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pizarro" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JC007134" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766427v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wood" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Mechoso" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Bretherton" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Weller" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Huebert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-627-2011" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766457v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cott&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2011.56.1.0219" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650674v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Penven" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JC006684" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951673v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Peraltilla" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Ledesma" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Graco" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029558" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766437v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Joo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Niquen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.08.039" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVXZMRWP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766432v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ballon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010330" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605681v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dewitte" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2009.07.012" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5F83DXN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765734v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gizolme" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2008.10.013" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRV5CVNL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765735v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston Rojas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL034060" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFDE5BD5D2F2E72923F261E111C0EA91069B9738/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123737v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Abarca del Rio" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JC003530" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123739v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002815" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123742v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JC003120" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123740v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL022070" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9FA04D77223C369B44C3D9C8A37A8491E38EF704/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123741v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002628" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/477173AFCAAC3BB31BC9ED1405BDDF9A322A97CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695340v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0717-65382004000200019" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765717v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Donguy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Rintoul" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2004.07.005" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4S69PZTN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765719v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2004.06.013" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JCSB68H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765431v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0637(03)00015-3" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BC6G9LJ4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951703v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JC000808" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04923304v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alory" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hernandez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068083v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianina Passuni" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368402v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Okpeitcha" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365173v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Sohou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401875v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068215v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734204v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846738v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Arnaud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ballon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Castillo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873729v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942446v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656510v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sophie" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809217v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tremblay" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerkirsch" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535111v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indrig Laeticia Ntangyong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ola&#232;gb&#232; Okpeitcha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2026.107738" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207830v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logueminda Sabaga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ayoub" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoavo Hova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2025.102587" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377915v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Ferdinand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaigneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Kouraev" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola&#232;gb&#232; Victor Okpeitcha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2025.102965" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498533v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy No&#235;l Dima" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elvire Toukep Ngnepi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Onguene" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2024.103468" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608784v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Assogba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108821" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346438v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duhaut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.103330" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04940571v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hot&#232;kpo Akodogbo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridolin Ubald Dossou-Sognon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Talomonwo Ouinsou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalasse Tch&#233;mangnihod&#233; Avocegan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Patric Kouglo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12091519" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583296v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Jules Honfo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2024.102388" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04133629v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mica&#235;l A. Aguedjou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dadou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezinvi Balo&#239;tcha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15123087" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04070483v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dobigny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11030556" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283027v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Ernst" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulusu Subrahmanyam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne B Trott" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1181676" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056748v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ernst" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Trott" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-22-0121.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779705v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2022.104309" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03558970v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.107767" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368397v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pomalegni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107689" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina N. Dossa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex C. Silva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Eldin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacyr Araujo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102475" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411111v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Costa Da Silva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Eldin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.598101" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671340v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cori Pegliasco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Morrow" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2020.03.039" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671101v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Brokaw" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne B. Trott" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015538" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430651v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sosa-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pall&#224;s-Sanz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Candela" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015397" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02526558v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Hou&#233;m&#233;nou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tweed" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Mama" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoukarim Alassane" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124438" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989992v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Assene" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Delpech" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micael Aguedjou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids5030147" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990218v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aguedjou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dadou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaigneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alory" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083925" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430654v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Roman-Stork" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL081605" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430652v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristhian Asto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2019.104640" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5407ND0L-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152589v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delcroix" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014394" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826623v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannina Passuni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bertrand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Oliveros-Ramos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12590" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107694v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laxenaire" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Speich" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blanke" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pegliasco" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014270" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190688v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Kolodziejczyk" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lazar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Echevin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Krahmann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014135" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874761v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Grados" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Dominguez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.05.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX5CVDN5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430656v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL078381" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700466v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maril&#250; Bouch&#243;n" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delord" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02485" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430657v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Keppler" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cravatte" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourdeau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC013712" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706518v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gourdeau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cravatte" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kessler" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC013116" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497187v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmadani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Concha" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Donoso" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012348" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596712v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilu Bouchon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298551v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demarcq" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Ledesma" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-1134.1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467863v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grados" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.02.002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9PMXFKH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349722v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charefeddine Assassi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vandermeirsch" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-15-0122.1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430663v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villas B&#244;as" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sato" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Castel&#227;o" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL063105" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430662v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC010950" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840067v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Lezama-Ochoa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebourges-Dhaussy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Irigoien" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12090" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SV64CM02-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949913v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2013.2274157" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139262v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6239" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951605v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaida Quiroz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088054" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991679v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pietri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009270" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190688v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio de Abril Joo Arakawa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.08.009" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951633v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Flores" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrc.20328" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951621v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Kurczyn" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Beier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel F. Lav&#237;n" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. God&#237;nez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009339" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FBF1DBBD61052B4813AA9A0A2DABBCCF767A145/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873423v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-12-035.1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951652v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tam" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Goubanova" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12184" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951661v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JC007970" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758322v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Texier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pizarro" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JC007134" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766427v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wood" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Mechoso" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Bretherton" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Weller" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Huebert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-627-2011" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766457v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cott&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2011.56.1.0219" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650674v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Penven" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JC006684" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951673v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Peraltilla" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Ledesma" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Graco" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029558" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766437v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Joo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Niquen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.08.039" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVXZMRWP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766432v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ballon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010330" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605681v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dewitte" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2009.07.012" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5F83DXN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765734v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gizolme" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2008.10.013" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRV5CVNL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765735v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston Rojas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL034060" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFDE5BD5D2F2E72923F261E111C0EA91069B9738/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123737v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Abarca del Rio" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JC003530" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123739v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002815" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123742v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JC003120" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123740v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL022070" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9FA04D77223C369B44C3D9C8A37A8491E38EF704/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123741v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002628" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/477173AFCAAC3BB31BC9ED1405BDDF9A322A97CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695340v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0717-65382004000200019" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765719v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Rintoul" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2004.06.013" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JCSB68H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765717v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Donguy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2004.07.005" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4S69PZTN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765431v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0637(03)00015-3" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BC6G9LJ4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951703v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JC000808" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04923304v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alory" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hernandez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068083v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianina Passuni" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368402v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Okpeitcha" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365173v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Sohou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401875v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734204v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068215v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846738v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Arnaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ballon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Castillo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873729v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942446v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656510v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sophie" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809217v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tremblay" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerkirsch" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>