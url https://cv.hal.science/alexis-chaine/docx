--- v0 (2026-03-18)
+++ v1 (2026-04-11)
@@ -100,161 +100,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density-dependent network structuring within and across wild animal systems</w:t>
+                <w:t xml:space="preserve">Social information use increases with decreasing winter temperature in a passerine bird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Albery</w:t>
+                <w:t xml:space="preserve">Emil Isaksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Becker</w:t>
+                <w:t xml:space="preserve">Jan Wijmenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josh Firth</w:t>
+                <w:t xml:space="preserve">Alexis Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine de Moor</w:t>
+                <w:t xml:space="preserve">Roslyn Dakin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanjana Ravindran</w:t>
+                <w:t xml:space="preserve">Julien Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (11), pp.2002-2013. </w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-025-02843-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsos.250180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389143v1</w:t>
+                <w:t xml:space="preserve">hal-05388322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tit wit: environmental and genetic drivers of cognitive variation along an urbanization gradient</w:t>
               </w:r>
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social information use increases with decreasing winter temperature in a passerine bird</w:t>
+                <w:t xml:space="preserve">Feeding status impacts thermoregulation and its repeatability across day and night in a diurnal lizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emil Isaksson</w:t>
+                <w:t xml:space="preserve">Constant Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Wijmenga</w:t>
+                <w:t xml:space="preserve">Fabien Aubret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Chaine</w:t>
+                <w:t xml:space="preserve">Matthew Gifford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roslyn Dakin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Martin</w:t>
+                <w:t xml:space="preserve">Ethan Livingston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.250180⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (4), pp.araf045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/beheco/araf045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05388322v1</w:t>
+                <w:t xml:space="preserve">hal-05388323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding status impacts thermoregulation and its repeatability across day and night in a diurnal lizard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Density-dependent network structuring within and across wild animal systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Albery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constant Perry</w:t>
+                <w:t xml:space="preserve">Daniel Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Aubret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Chaine</w:t>
+                <w:t xml:space="preserve">Josh Firth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Gifford</w:t>
+                <w:t xml:space="preserve">Delphine de Moor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethan Livingston</w:t>
+                <w:t xml:space="preserve">Sanjana Ravindran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 36 (4), pp.araf045. </w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (11), pp.2002-2013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/beheco/araf045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41559-025-02843-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388323v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altitudinal differences in foraging decisions under predation risk in great tits</w:t>
               </w:r>
@@ -746,77 +746,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental harshness does not affect the propensity for social learning in great tits, Parus major</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Isaksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Morand-Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 27 (1), pp.25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -844,274 +844,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasite detection and quantification in avian blood is dependent on storage medium and duration</w:t>
+                <w:t xml:space="preserve">Loss of flockmates weakens winter site fidelity in golden-crowned sparrows ( &amp;lt;i&amp;gt;Zonotrichia atricapilla&amp;lt;/i&amp;gt; )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua G Lynton‐jenkins</w:t>
+                <w:t xml:space="preserve">Anastasia E Madsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce E Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis S Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bonneaud</w:t>
+                <w:t xml:space="preserve">Theadora A Block</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daizaburo Shizuka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.9819⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (32), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2219939120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04293159v1</w:t>
+                <w:t xml:space="preserve">hal-04293147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of flockmates weakens winter site fidelity in golden-crowned sparrows ( &amp;lt;i&amp;gt;Zonotrichia atricapilla&amp;lt;/i&amp;gt; )</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parasite detection and quantification in avian blood is dependent on storage medium and duration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruce E Lyon</w:t>
+                <w:t xml:space="preserve">Joshua G Lynton‐jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis S Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theadora A Block</w:t>
+                <w:t xml:space="preserve">Andrew F Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daizaburo Shizuka</w:t>
+                <w:t xml:space="preserve">Camille Bonneaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 120 (32), </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2219939120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.9819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04293147v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The OpenFeeder : A flexible automated RFID feeder to measure interspecies and intraspecies differences in cognitive and behavioural performance in wild birds</w:t>
               </w:r>
@@ -1225,386 +1225,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersal plasticity driven by variation in fitness across species and environmental gradients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Allan Raffard</w:t>
+                <w:t xml:space="preserve">Mobbing for matings: dynamics, plumage correlates, and fitness impacts of conspicuous group extra-pair behaviors in the lark bunting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce E Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis S Chaine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.14101⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 76 (8), pp.119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00265-022-03216-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03822123v1</w:t>
+                <w:t xml:space="preserve">hal-03867509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobbing for matings: dynamics, plumage correlates, and fitness impacts of conspicuous group extra-pair behaviors in the lark bunting</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dispersal syndromes in challenging environments: A cross‐species experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schtickzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Altermatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00265-022-03216-3⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (12), pp.2675 - 2687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.14124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03867509v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293153v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersal syndromes in challenging environments: A cross‐species experiment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dispersal plasticity driven by variation in fitness across species and environmental gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Dahirel</w:t>
+                <w:t xml:space="preserve">Julie L M Campana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Schtickzelle</w:t>
+                <w:t xml:space="preserve">Allan Raffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis S Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Altermatt</w:t>
+                <w:t xml:space="preserve">Michèle Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Ansart</w:t>
+                <w:t xml:space="preserve">Delphine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 25 (12), pp.2675 - 2687. </w:t>
+              <w:t xml:space="preserve">, 2022, 25 (11), pp.2410-2421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ele.14124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ele.14101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04293153v2</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of attack deflection suggests adaptive evolution of wing tails in butterflies</w:t>
               </w:r>
@@ -1642,51 +1642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Decamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Herrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 289 (1975), </w:t>
@@ -1737,51 +1737,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond morphs: Inter‐individual colour variation despite strong genetic determinism of colour morphs in a wild bird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya C Mould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Senegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1884,51 +1884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethan Hermer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Morand-Ferron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2103,1312 +2103,1312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03035065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schoolchildren cooperate more successfully with non-kin than with siblings</w:t>
+                <w:t xml:space="preserve">A migratory sparrow has personality in winter that is independent of other traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gladys Barragan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Cauchoix</w:t>
+                <w:t xml:space="preserve">Theadora Block</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Regnier</w:t>
+                <w:t xml:space="preserve">Rachel Star</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daizaburo Shizuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bourjade</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruce Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Proceedings - Royal society. Biological sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2020.2951⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 178, pp.217-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2021.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03167067v1</w:t>
+                <w:t xml:space="preserve">hal-03644257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Evolution: Big Benefits of BFFs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (2), pp.R72-R74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cub.2020.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03383041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A migratory sparrow has personality in winter that is independent of other traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Schoolchildren cooperate more successfully with non-kin than with siblings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Barragan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cauchoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theadora Block</w:t>
+                <w:t xml:space="preserve">Anne Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Star</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexis Chaine</w:t>
+                <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruce Lyon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Astrid Hopfensitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 178, pp.217-227. </w:t>
+              <w:t xml:space="preserve"> Proceedings - Royal society. Biological sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 288 (1944), </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2021.06.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2020.2951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644257v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognition in Context</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elevational Gradients as a Model for Understanding Associations Among Temperature, Breeding Phenology and Success</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aisha Bründl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Sorato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Thiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 8, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2020.00106⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 8 (11), pp.2338-2349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2020.563377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013289v1</w:t>
+                <w:t xml:space="preserve">hal-03013271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting the seasonal and elevational prevalence of generalist avian haemosporidia in co‐occurring host species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louis Sallé</w:t>
+                <w:t xml:space="preserve">A multidimensional approach to the expression of phenotypic plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Morel-Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Pennekamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.6355⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (11), pp.2338-2349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013287v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multidimensional approach to the expression of phenotypic plasticity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social Games and Genic Selection Drive Mammalian Mating System Evolution and Speciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barry Sinervo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald Miles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13667⟩</w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 195 (2), pp.247-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/706810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013284v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevational Gradients as a Model for Understanding Associations Among Temperature, Breeding Phenology and Success</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Contrasting the seasonal and elevational prevalence of generalist avian haemosporidia in co‐occurring host species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Lynton‐jenkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aisha Bründl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cauchoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Sallé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alice Thiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2020.563377⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (12), pp.6097-6111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.6355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013271v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Games and Genic Selection Drive Mammalian Mating System Evolution and Speciation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Cognition in Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cauchoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donald Miles</w:t>
+                <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 195 (2), pp.247-274. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/706810⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2020.00106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013292v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability in Dispersal Syndromes Is a Key Driver of Metapopulation Dynamics in Experimental Microcosms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimentally induced increases in fecundity lead to greater nestling care in blue tits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aisha Bründl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Sorato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Thiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staffan Jacob</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sonja Kaulbarsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/705410⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 286 (1905), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2019.1013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347855v1</w:t>
+                <w:t xml:space="preserve">hal-02347843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimentally induced increases in fecundity lead to greater nestling care in blue tits</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alice Thiney</w:t>
+                <w:t xml:space="preserve">Variability in Dispersal Syndromes Is a Key Driver of Metapopulation Dynamics in Experimental Microcosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Staffan Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonja Kaulbarsch</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Clobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 286 (1905), </w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 194 (5), pp.613-626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2019.1013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/705410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347843v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Effects on Parental Care Visitation Patterns in Blue Tits Cyanistes caeruleus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Savage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aisha Bründl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Thiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3453,542 +3453,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating badges of status only fools strangers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruce E Lyon</w:t>
+                <w:t xml:space="preserve">Elevation-related difference in serial reversal learning ability in a nonscatter hoarding passerine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethan Hermer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cauchoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Morand-Ferron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.13128⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (4), pp.840-847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/beheco/ary067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967668v1</w:t>
+                <w:t xml:space="preserve">hal-02347917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up and top-down control of dispersal across major organismal groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The repeatability of cognitive performance: a meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cauchoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P K y Chow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuel A Fronhofer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Armelle Ansart</w:t>
+                <w:t xml:space="preserve">J O van Horik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Blanchet</w:t>
+                <w:t xml:space="preserve">C M Atance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-018-0686-0⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 373, pp.1756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6084/m9.figshare.c.4153862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936819v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevation-related difference in serial reversal learning ability in a nonscatter hoarding passerine</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julie Morand-Ferron</w:t>
+                <w:t xml:space="preserve">Manipulating badges of status only fools strangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis S Chaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daizaburo Shizuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theadora A Block</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce E Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (10), pp.1477-1485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.13128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/beheco/ary067⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02347917v1</w:t>
+                <w:t xml:space="preserve">hal-04967668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The repeatability of cognitive performance: a meta-analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bottom-up and top-down control of dispersal across major organismal groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C M Atance</w:t>
+                <w:t xml:space="preserve">Emanuel A Fronhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Altermatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Barbeau</w:t>
+                <w:t xml:space="preserve">Simon Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 373, pp.1756. </w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (12), pp.1859-1863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.6084/m9.figshare.c.4153862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41559-018-0686-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105097v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognition in the field: comparison of reversal learning performance in captive and wild passerines</w:t>
               </w:r>
@@ -4091,103 +4091,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene flow favours local adaptation under habitat choice in ciliate microcosms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dries Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schtickzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1 (9), pp.1407-1410. </w:t>
@@ -4238,90 +4238,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The roles of plasticity versus dominance in maintaining polymorphism in mating strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Moulherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Aubret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry Sinervo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, pp.15939. </w:t>
@@ -4411,51 +4411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marie Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Baguette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Review of Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 91 (3), pp.297-320. </w:t>
@@ -4506,51 +4506,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Can We Study the Evolution of Animal Minds?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cauchoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4584,64 +4584,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal architecture: temporal variability and individual consistency of multiple sexually selected signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 29 (9), pp.1178-1188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4675,103 +4675,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social information from immigrants: multiple immigrant based sources of information for dispersal decisions in a ciliate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis S Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schtickzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 84 (5), pp.1373-1383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4939,64 +4939,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Across-year social stability shapes network structure in wintering migrant sparrows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daizaburo Shizuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5043,94 +5043,94 @@
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ele.12304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958619v1</w:t>
+                <w:t xml:space="preserve">hal-04989646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Across-year social stability shapes network structure in wintering migrant sparrows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daizaburo Shizuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5177,51 +5177,51 @@
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ele.12304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04989646v1</w:t>
+                <w:t xml:space="preserve">hal-02958619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The co-evolution of multiply-informed dispersal: information transfer across landscapes from neighbors and immigrants</w:t>
               </w:r>
@@ -5233,51 +5233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis S Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PeerJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1, pp.e44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5337,64 +5337,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis S Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daizaburo Shizuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 86 (2), pp.409-415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5441,51 +5441,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Plasticity in Female Mate Choice Dampens Sexual Selection on Male Ornaments in the Lark Bunting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis S Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 319 (5862), pp.459-462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5519,90 +5519,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models of density-dependent genic selection and a new rock-paper-scissors social system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry Sinervo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Heulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Surget-Groba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald B. Miles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5653,77 +5653,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-recognition, color signals, and cycles of greenbeard mutualism and altruism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry Sinervo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Calsbeek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5787,51 +5787,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth, seasonality, and dispersion of a population of Aplysia vaccaria Winkler, 1955</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeloni Lisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5908,260 +5908,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and Environmental Drivers of Multiple Cognitive Abilities in Great Tits Living Along an Altitudinal Gradient</w:t>
+                <w:t xml:space="preserve">Étude Comparative des Méthodes de Classification Hiérarchique (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Gervais</w:t>
+                <w:t xml:space="preserve">Edgar Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Perrier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Axel Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Chaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cauchoix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology (ESEB 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Barcelona, Spain. , P03.023, pp.476</w:t>
+              <w:t xml:space="preserve">ORASIS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226143v1</w:t>
+                <w:t xml:space="preserve">hal-05140980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude Comparative des Méthodes de Classification Hiérarchique (Poster)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic and Environmental Drivers of Multiple Cognitive Abilities in Great Tits Living Along an Altitudinal Gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Crouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgar Remy</w:t>
+                <w:t xml:space="preserve">B Penaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Carlier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heeb Philipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Le Croisic, France</w:t>
+              <w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology (ESEB 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Barcelona, Spain. , P03.023, pp.476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05140980v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6179,90 +6179,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(2016) Social information in cooperation and dispersal in Tetrahymena. In Witzany &amp; Nowacki (Eds) . Springer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schtickzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Chaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6313,103 +6313,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Information in Cooperation and Dispersal in Tetrahymena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schtickzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biocommunication of Ciliates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.235-252, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6456,51 +6456,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersal in a changing world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Candolin U. and Wong B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Responses to a Changing World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.63-79, 2012</w:t>
@@ -6529,77 +6529,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plasticité phénotypique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry Sinervo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ernande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6827,51 +6827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Albery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Becker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Firth" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Moor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjana Ravindran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02843-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163537v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan J. Thompson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gervais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanya Bharath" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P Caro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis S Chaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-025-01962-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05388322v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Isaksson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wijmenga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roslyn Dakin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.250180" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05388323v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Perry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Gifford" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Livingston" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/araf045" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295360v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crouchet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Heeb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arad094" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735246v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morand-Ferron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-024-01862-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04293159v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua G Lynton&#8208;jenkins" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew F Russell" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonneaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9819" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04293147v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia E Madsen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce E Lyon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theadora A Block" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daizaburo Shizuka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2219939120" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867493v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan Jason" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Biganzoli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Briot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guiraud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13931" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822123v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L M Campana" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Raffard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Huet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14101" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867509v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-022-03216-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04293153v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cote" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dahirel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schtickzelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ansart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14124" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856379v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Chotard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Ledamoisel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Decamps" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0562" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04293135v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya C Mould" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Senegas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Mil&#225;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Th&#233;baud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.14124" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383032v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Hermer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Murphy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89125-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035065v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antica Culina" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Adriaensen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Bailey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Burgess" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13388" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167067v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regnier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hopfensitz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.2951" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383041v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.11.006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03644257v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theadora Block" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Star" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lyon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2021.06.017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013289v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan-Jason" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.00106" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013287v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Lynton&#8208;jenkins" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Br&#252;ndl" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lejeune" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Sall&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6355" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013284v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel-Journel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thuillier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pennekamp" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Laurent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13667" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013271v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Sorato" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Thiney" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.563377" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013292v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Sinervo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Miles" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/706810" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02347855v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Jacob" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clobert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/705410" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02347843v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Kaulbarsch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1013" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013297v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Savage" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Russell" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00356" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967668v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Zhang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13128" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01936819v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel A Fronhofer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0686-0" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02347917v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/ary067" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105097v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P K y Chow" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J O van Horik" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Atance" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbeau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.c.4153862" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02979491v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hermer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morand-Ferron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13179-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967687v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Chaine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Bonte" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0269-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02979639v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moulherat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mangin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15078-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02985896v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Trochet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A Courtois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marie Stevens" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baguette" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/688097" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02986736v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00358" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02962739v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12410" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967716v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12380" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994449v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Pape M&#248;ller" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr V. Artemyev" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Ba&#324;bura" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Barba" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12160" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02958619v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Anderson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Johnson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Marie Laursen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12304" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04989646v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968225v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Legendre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.44" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968212v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Roth" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.05.034" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968389v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1149167" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196375v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Heulin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Surget-Groba" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald B. Miles" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/522092" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00303553v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Calsbeek" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Hazard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0510260103" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968428v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeloni Lisa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Bradbury" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226143v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gervais" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Crouchet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Penaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heeb Philipp" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140980v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Remy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Carlier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967709v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32211-7" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016689v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32211-7_14" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968276v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516462v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ernande" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G. J. Danchin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05388322v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Isaksson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wijmenga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roslyn Dakin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.250180" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163537v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan J. Thompson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gervais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanya Bharath" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P Caro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis S Chaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-025-01962-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05388323v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Perry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Gifford" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Livingston" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/araf045" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389143v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Albery" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Becker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Firth" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Moor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjana Ravindran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02843-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295360v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crouchet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Heeb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arad094" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735246v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morand-Ferron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-024-01862-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04293147v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia E Madsen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce E Lyon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theadora A Block" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daizaburo Shizuka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2219939120" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04293159v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua G Lynton&#8208;jenkins" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew F Russell" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonneaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9819" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867493v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan Jason" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Biganzoli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Briot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guiraud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13931" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867509v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-022-03216-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04293153v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cote" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dahirel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schtickzelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ansart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14124" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822123v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L M Campana" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Raffard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Huet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14101" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856379v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Chotard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Ledamoisel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Decamps" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0562" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04293135v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya C Mould" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Senegas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Mil&#225;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Th&#233;baud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.14124" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383032v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Hermer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Murphy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89125-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035065v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antica Culina" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Adriaensen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Bailey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Burgess" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13388" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03644257v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theadora Block" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Star" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lyon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2021.06.017" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383041v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.11.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167067v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regnier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hopfensitz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.2951" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013271v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Br&#252;ndl" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Sall&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lejeune" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Sorato" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Thiney" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.563377" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013284v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel-Journel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thuillier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pennekamp" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Laurent" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13667" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013292v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Sinervo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Miles" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/706810" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013287v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Lynton&#8208;jenkins" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6355" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013289v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan-Jason" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.00106" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02347843v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Kaulbarsch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02347855v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Jacob" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clobert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/705410" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013297v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Savage" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Russell" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00356" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02347917v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/ary067" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105097v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P K y Chow" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J O van Horik" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Atance" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbeau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.c.4153862" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967668v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Zhang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13128" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01936819v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel A Fronhofer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0686-0" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02979491v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hermer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morand-Ferron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13179-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967687v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Chaine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Bonte" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0269-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02979639v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moulherat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mangin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15078-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02985896v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Trochet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A Courtois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marie Stevens" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baguette" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/688097" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02986736v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00358" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02962739v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12410" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967716v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12380" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994449v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Pape M&#248;ller" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr V. Artemyev" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Ba&#324;bura" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Barba" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12160" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04989646v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Anderson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Johnson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Marie Laursen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12304" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02958619v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968225v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Legendre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.44" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968212v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Roth" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.05.034" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968389v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1149167" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196375v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Heulin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Surget-Groba" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald B. Miles" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/522092" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00303553v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Calsbeek" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Hazard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0510260103" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968428v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeloni Lisa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Bradbury" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140980v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Remy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Carlier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226143v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gervais" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Crouchet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Penaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heeb Philipp" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967709v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32211-7" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016689v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32211-7_14" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968276v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516462v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ernande" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G. J. Danchin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>