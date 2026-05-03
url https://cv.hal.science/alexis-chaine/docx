--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -844,767 +844,767 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of flockmates weakens winter site fidelity in golden-crowned sparrows ( &amp;lt;i&amp;gt;Zonotrichia atricapilla&amp;lt;/i&amp;gt; )</w:t>
+                <w:t xml:space="preserve">Parasite detection and quantification in avian blood is dependent on storage medium and duration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia E Madsen</w:t>
+                <w:t xml:space="preserve">Joshua G Lynton‐jenkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis S Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruce E Lyon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis S Chaine</w:t>
+                <w:t xml:space="preserve">Andrew F Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theadora A Block</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daizaburo Shizuka</w:t>
+                <w:t xml:space="preserve">Camille Bonneaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2219939120⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.9819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04293147v1</w:t>
+                <w:t xml:space="preserve">hal-04293159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasite detection and quantification in avian blood is dependent on storage medium and duration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loss of flockmates weakens winter site fidelity in golden-crowned sparrows ( &amp;lt;i&amp;gt;Zonotrichia atricapilla&amp;lt;/i&amp;gt; )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia E Madsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua G Lynton‐jenkins</w:t>
+                <w:t xml:space="preserve">Bruce E Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis S Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew F Russell</w:t>
+                <w:t xml:space="preserve">Theadora A Block</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bonneaud</w:t>
+                <w:t xml:space="preserve">Daizaburo Shizuka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (2), </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (32), </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.9819⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2219939120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04293159v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The OpenFeeder : A flexible automated RFID feeder to measure interspecies and intraspecies differences in cognitive and behavioural performance in wild birds</w:t>
+                <w:t xml:space="preserve">Dispersal plasticity driven by variation in fitness across species and environmental gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Cauchoix</w:t>
+                <w:t xml:space="preserve">Julie L M Campana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gladys Barragan Jason</w:t>
+                <w:t xml:space="preserve">Allan Raffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis S Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnauld Biganzoli</w:t>
+                <w:t xml:space="preserve">Michèle Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Briot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guiraud</w:t>
+                <w:t xml:space="preserve">Delphine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.13931⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (11), pp.2410-2421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.14101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03867493v1</w:t>
+                <w:t xml:space="preserve">hal-03822123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobbing for matings: dynamics, plumage correlates, and fitness impacts of conspicuous group extra-pair behaviors in the lark bunting</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The OpenFeeder : A flexible automated RFID feeder to measure interspecies and intraspecies differences in cognitive and behavioural performance in wild birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cauchoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Barragan Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnauld Biganzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00265-022-03216-3⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (9), pp.1955-1961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.13931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03867509v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersal syndromes in challenging environments: A cross‐species experiment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mobbing for matings: dynamics, plumage correlates, and fitness impacts of conspicuous group extra-pair behaviors in the lark bunting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce E Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis S Chaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.14124⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 76 (8), pp.119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00265-022-03216-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04293153v2</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersal plasticity driven by variation in fitness across species and environmental gradients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dispersal syndromes in challenging environments: A cross‐species experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie L M Campana</w:t>
+                <w:t xml:space="preserve">Maxime Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allan Raffard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis S Chaine</w:t>
+                <w:t xml:space="preserve">Nicolas Schtickzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Huet</w:t>
+                <w:t xml:space="preserve">Florian Altermatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Legrand</w:t>
+                <w:t xml:space="preserve">Armelle Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 25 (11), pp.2410-2421. </w:t>
+              <w:t xml:space="preserve">, 2022, 25 (12), pp.2675 - 2687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ele.14101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ele.14124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03822123v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293153v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of attack deflection suggests adaptive evolution of wing tails in butterflies</w:t>
               </w:r>
@@ -1737,51 +1737,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond morphs: Inter‐individual colour variation despite strong genetic determinism of colour morphs in a wild bird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya C Mould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Senegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1852,888 +1852,888 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Great tits who remember more accurately have difficulty forgetting, but variation is not driven by environmental harshness</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social Evolution: Big Benefits of BFFs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Morand-Ferron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-89125-3⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (2), pp.R72-R74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03383032v1</w:t>
+                <w:t xml:space="preserve">hal-03383041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting the data landscape of long‐term ecological studies: the SPI‐Birds data hub</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A migratory sparrow has personality in winter that is independent of other traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theadora Block</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Star</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daizaburo Shizuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antica Culina</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruce Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.13388⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 178, pp.217-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2021.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035065v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A migratory sparrow has personality in winter that is independent of other traits</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Schoolchildren cooperate more successfully with non-kin than with siblings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Barragan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cauchoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bourjade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Hopfensitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2021.06.017⟩</w:t>
+              <w:t xml:space="preserve"> Proceedings - Royal society. Biological sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 288 (1944), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2020.2951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644257v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Evolution: Big Benefits of BFFs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Great tits who remember more accurately have difficulty forgetting, but variation is not driven by environmental harshness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethan Hermer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Morand-Ferron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.11.006⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-89125-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03383041v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03383032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schoolchildren cooperate more successfully with non-kin than with siblings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Connecting the data landscape of long‐term ecological studies: the SPI‐Birds data hub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antica Culina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gladys Barragan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Cauchoix</w:t>
+                <w:t xml:space="preserve">Frank Adriaensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Regnier</w:t>
+                <w:t xml:space="preserve">Liam Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bourjade</w:t>
+                <w:t xml:space="preserve">Malcolm Burgess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Hopfensitz</w:t>
+                <w:t xml:space="preserve">Anne Charmantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Proceedings - Royal society. Biological sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 288 (1944), </w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 90 (9), pp.2147-2160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2020.2951⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.13388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167067v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevational Gradients as a Model for Understanding Associations Among Temperature, Breeding Phenology and Success</w:t>
+                <w:t xml:space="preserve">A multidimensional approach to the expression of phenotypic plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aisha Bründl</w:t>
+                <w:t xml:space="preserve">Thibaut Morel-Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Sallé</w:t>
+                <w:t xml:space="preserve">Virginie Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Lejeune</w:t>
+                <w:t xml:space="preserve">Frank Pennekamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Sorato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alice Thiney</w:t>
+                <w:t xml:space="preserve">Estelle Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2020.563377⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (11), pp.2338-2349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013271v1</w:t>
+                <w:t xml:space="preserve">hal-03013284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multidimensional approach to the expression of phenotypic plasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elevational Gradients as a Model for Understanding Associations Among Temperature, Breeding Phenology and Success</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aisha Bründl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Morel-Journel</w:t>
+                <w:t xml:space="preserve">Louis Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Thuillier</w:t>
+                <w:t xml:space="preserve">Léa Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Pennekamp</w:t>
+                <w:t xml:space="preserve">Enrico Sorato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Laurent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Legrand</w:t>
+                <w:t xml:space="preserve">Alice Thiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34 (11), pp.2338-2349. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (11), pp.2338-2349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2020.563377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013284v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Games and Genic Selection Drive Mammalian Mating System Evolution and Speciation</w:t>
               </w:r>
@@ -2836,90 +2836,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting the seasonal and elevational prevalence of generalist avian haemosporidia in co‐occurring host species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Lynton‐jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aisha Bründl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cauchoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (12), pp.6097-6111. </w:t>
@@ -2957,51 +2957,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognition in Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cauchoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3055,360 +3055,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimentally induced increases in fecundity lead to greater nestling care in blue tits</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variability in Dispersal Syndromes Is a Key Driver of Metapopulation Dynamics in Experimental Microcosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonja Kaulbarsch</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Staffan Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Clobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2019.1013⟩</w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 194 (5), pp.613-626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/705410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347843v1</w:t>
+                <w:t xml:space="preserve">hal-02347855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability in Dispersal Syndromes Is a Key Driver of Metapopulation Dynamics in Experimental Microcosms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michèle Huet</w:t>
+                <w:t xml:space="preserve">Experimentally induced increases in fecundity lead to greater nestling care in blue tits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aisha Bründl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Sorato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Thiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Clobert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sonja Kaulbarsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 194 (5), pp.613-626. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 286 (1905), </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/705410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2019.1013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347855v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Effects on Parental Care Visitation Patterns in Blue Tits Cyanistes caeruleus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Savage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aisha Bründl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Thiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3459,64 +3459,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevation-related difference in serial reversal learning ability in a nonscatter hoarding passerine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethan Hermer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cauchoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3576,51 +3576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The repeatability of cognitive performance: a meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cauchoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P K y Chow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3704,321 +3704,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating badges of status only fools strangers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bottom-up and top-down control of dispersal across major organismal groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynn Zhang</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emanuel A Fronhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Altermatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.13128⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (12), pp.1859-1863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-018-0686-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967668v1</w:t>
+                <w:t xml:space="preserve">hal-01936819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up and top-down control of dispersal across major organismal groups</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Armelle Ansart</w:t>
+                <w:t xml:space="preserve">Manipulating badges of status only fools strangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis S Chaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daizaburo Shizuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theadora A Block</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Blanchet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lynn Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce E Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2 (12), pp.1859-1863. </w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (10), pp.1477-1485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-018-0686-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ele.13128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936819v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognition in the field: comparison of reversal learning performance in captive and wild passerines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cauchoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hermer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4091,103 +4091,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene flow favours local adaptation under habitat choice in ciliate microcosms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dries Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schtickzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1 (9), pp.1407-1410. </w:t>
@@ -4493,51 +4493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Can We Study the Evolution of Animal Minds?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cauchoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4597,51 +4597,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal architecture: temporal variability and individual consistency of multiple sexually selected signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 29 (9), pp.1178-1188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4675,103 +4675,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social information from immigrants: multiple immigrant based sources of information for dispersal decisions in a ciliate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis S Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schtickzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 84 (5), pp.1373-1383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4799,429 +4799,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clutch-size variation in Western Palaearctic secondary hole-nesting passerine birds in relation to nest box design.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Across-year social stability shapes network structure in wintering migrant sparrows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daizaburo Shizuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anders Pape Møller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frank Adriaensen</w:t>
+                <w:t xml:space="preserve">Jennifer Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandr V. Artemyev</w:t>
+                <w:t xml:space="preserve">Oscar Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerzy Bańbura</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilio Barba</w:t>
+                <w:t xml:space="preserve">Inger Marie Laursen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.12160⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (8), pp.998-1007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.12304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994449v1</w:t>
+                <w:t xml:space="preserve">hal-04989646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Across-year social stability shapes network structure in wintering migrant sparrows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daizaburo Shizuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inger Marie Laursen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 17 (8), pp.998-1007. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ele.12304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04989646v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Across-year social stability shapes network structure in wintering migrant sparrows</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clutch-size variation in Western Palaearctic secondary hole-nesting passerine birds in relation to nest box design.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Anderson</w:t>
+                <w:t xml:space="preserve">Anders Pape Møller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Adriaensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Johnson</w:t>
+                <w:t xml:space="preserve">Alexandr V. Artemyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inger Marie Laursen</w:t>
+                <w:t xml:space="preserve">Jerzy Bańbura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.12304⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (4), pp.353-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.12160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958619v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The co-evolution of multiply-informed dispersal: information transfer across landscapes from neighbors and immigrants</w:t>
               </w:r>
@@ -5233,51 +5233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis S Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PeerJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1, pp.e44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5337,64 +5337,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis S Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daizaburo Shizuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 86 (2), pp.409-415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5441,51 +5441,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Plasticity in Female Mate Choice Dampens Sexual Selection on Male Ornaments in the Lark Bunting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis S Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 319 (5862), pp.459-462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5558,51 +5558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Heulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Surget-Groba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald B. Miles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5679,51 +5679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry Sinervo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Calsbeek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5953,51 +5953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cauchoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6179,90 +6179,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(2016) Social information in cooperation and dispersal in Tetrahymena. In Witzany &amp; Nowacki (Eds) . Springer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schtickzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Chaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6313,90 +6313,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Information in Cooperation and Dispersal in Tetrahymena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schtickzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6456,51 +6456,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersal in a changing world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Candolin U. and Wong B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Responses to a Changing World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.63-79, 2012</w:t>
@@ -6529,51 +6529,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plasticité phénotypique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry Sinervo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6827,51 +6827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05388322v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Isaksson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wijmenga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roslyn Dakin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.250180" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163537v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan J. Thompson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gervais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanya Bharath" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P Caro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis S Chaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-025-01962-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05388323v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Perry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Gifford" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Livingston" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/araf045" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389143v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Albery" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Becker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Firth" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Moor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjana Ravindran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02843-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295360v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crouchet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Heeb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arad094" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735246v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morand-Ferron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-024-01862-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04293147v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia E Madsen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce E Lyon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theadora A Block" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daizaburo Shizuka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2219939120" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04293159v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua G Lynton&#8208;jenkins" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew F Russell" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonneaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9819" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867493v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan Jason" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Biganzoli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Briot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guiraud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13931" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867509v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-022-03216-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04293153v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cote" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dahirel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schtickzelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ansart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14124" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822123v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L M Campana" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Raffard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Huet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14101" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856379v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Chotard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Ledamoisel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Decamps" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0562" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04293135v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya C Mould" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Senegas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Mil&#225;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Th&#233;baud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.14124" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383032v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Hermer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Murphy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89125-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035065v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antica Culina" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Adriaensen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Bailey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Burgess" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13388" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03644257v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theadora Block" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Star" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lyon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2021.06.017" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383041v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.11.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167067v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regnier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hopfensitz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.2951" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013271v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Br&#252;ndl" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Sall&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lejeune" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Sorato" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Thiney" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.563377" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013284v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel-Journel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thuillier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pennekamp" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Laurent" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13667" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013292v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Sinervo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Miles" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/706810" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013287v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Lynton&#8208;jenkins" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6355" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013289v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan-Jason" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.00106" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02347843v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Kaulbarsch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02347855v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Jacob" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clobert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/705410" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013297v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Savage" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Russell" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00356" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02347917v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/ary067" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105097v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P K y Chow" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J O van Horik" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Atance" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbeau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.c.4153862" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967668v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Zhang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13128" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01936819v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel A Fronhofer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0686-0" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02979491v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hermer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morand-Ferron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13179-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967687v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Chaine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Bonte" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0269-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02979639v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moulherat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mangin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15078-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02985896v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Trochet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A Courtois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marie Stevens" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baguette" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/688097" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02986736v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00358" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02962739v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12410" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967716v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12380" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994449v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Pape M&#248;ller" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr V. Artemyev" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Ba&#324;bura" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Barba" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12160" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04989646v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Anderson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Johnson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Marie Laursen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12304" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02958619v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968225v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Legendre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.44" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968212v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Roth" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.05.034" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968389v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1149167" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196375v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Heulin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Surget-Groba" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald B. Miles" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/522092" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00303553v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Calsbeek" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Hazard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0510260103" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968428v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeloni Lisa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Bradbury" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140980v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Remy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Carlier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226143v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gervais" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Crouchet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Penaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heeb Philipp" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967709v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32211-7" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016689v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32211-7_14" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968276v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516462v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ernande" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G. J. Danchin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05388322v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Isaksson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wijmenga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roslyn Dakin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.250180" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163537v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan J. Thompson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gervais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanya Bharath" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P Caro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis S Chaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-025-01962-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05388323v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Perry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Gifford" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Livingston" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/araf045" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389143v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Albery" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Becker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Firth" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Moor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjana Ravindran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02843-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295360v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crouchet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Heeb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arad094" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735246v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morand-Ferron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-024-01862-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04293159v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua G Lynton&#8208;jenkins" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew F Russell" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonneaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9819" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04293147v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia E Madsen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce E Lyon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theadora A Block" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daizaburo Shizuka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2219939120" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822123v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L M Campana" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Raffard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Huet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14101" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867493v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan Jason" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Biganzoli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Briot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guiraud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13931" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867509v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-022-03216-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04293153v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cote" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dahirel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schtickzelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ansart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14124" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856379v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Chotard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Ledamoisel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Decamps" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0562" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04293135v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya C Mould" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Senegas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Mil&#225;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Th&#233;baud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.14124" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383041v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.11.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03644257v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theadora Block" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Star" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lyon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2021.06.017" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167067v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hopfensitz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.2951" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383032v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Hermer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Murphy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89125-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035065v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antica Culina" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Adriaensen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Bailey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Burgess" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13388" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013284v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel-Journel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thuillier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pennekamp" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Laurent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13667" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013271v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Br&#252;ndl" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Sall&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lejeune" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Sorato" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Thiney" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.563377" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013292v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Sinervo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Miles" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/706810" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013287v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Lynton&#8208;jenkins" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6355" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013289v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan-Jason" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.00106" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02347855v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Jacob" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clobert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/705410" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02347843v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Kaulbarsch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1013" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013297v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Savage" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Russell" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00356" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02347917v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/ary067" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105097v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P K y Chow" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J O van Horik" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Atance" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbeau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.c.4153862" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01936819v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel A Fronhofer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0686-0" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967668v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Zhang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13128" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02979491v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hermer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morand-Ferron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13179-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967687v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Chaine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Bonte" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0269-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02979639v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moulherat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mangin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15078-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02985896v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Trochet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A Courtois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marie Stevens" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baguette" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/688097" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02986736v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00358" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02962739v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12410" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967716v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12380" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04989646v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Anderson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Johnson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Marie Laursen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12304" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02958619v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994449v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Pape M&#248;ller" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr V. Artemyev" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Ba&#324;bura" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Barba" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12160" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968225v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Legendre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.44" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968212v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Roth" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.05.034" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968389v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1149167" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196375v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Heulin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Surget-Groba" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald B. Miles" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/522092" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00303553v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Calsbeek" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Hazard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0510260103" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968428v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeloni Lisa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Bradbury" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140980v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Remy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Carlier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226143v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gervais" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Crouchet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Penaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heeb Philipp" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967709v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32211-7" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016689v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32211-7_14" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968276v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516462v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ernande" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G. J. Danchin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>