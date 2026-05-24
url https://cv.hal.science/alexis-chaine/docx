--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -66,6102 +66,6102 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic and Environmental Drivers of Multiple Cognitive Abilities in Great Tits Living Along an Altitudinal Gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Crouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Penaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heeb Philipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology (ESEB 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Barcelona, Spain. , P03.023, pp.476</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude Comparative des Méthodes de Classification Hiérarchique (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Chaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cauchoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ORASIS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Le Croisic, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social information use increases with decreasing winter temperature in a passerine bird</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Martin</w:t>
+                <w:t xml:space="preserve">Density-dependent network structuring within and across wild animal systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Albery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josh Firth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine de Moor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjana Ravindran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.250180⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (11), pp.2002-2013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-025-02843-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388322v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tit wit: environmental and genetic drivers of cognitive variation along an urbanization gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megan J. Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhanya Bharath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel P Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis S Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 28, pp.56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10071-025-01962-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding status impacts thermoregulation and its repeatability across day and night in a diurnal lizard</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Social information use increases with decreasing winter temperature in a passerine bird</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Isaksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Wijmenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ethan Livingston</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roslyn Dakin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/beheco/araf045⟩</w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.250180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388323v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density-dependent network structuring within and across wild animal systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sanjana Ravindran</w:t>
+                <w:t xml:space="preserve">Feeding status impacts thermoregulation and its repeatability across day and night in a diurnal lizard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constant Perry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Aubret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Gifford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethan Livingston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-025-02843-z⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (4), pp.araf045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/beheco/araf045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389143v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altitudinal differences in foraging decisions under predation risk in great tits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Crouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Heeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis S Chaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/beheco/arad094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental harshness does not affect the propensity for social learning in great tits, Parus major</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Isaksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Morand-Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 27 (1), pp.25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10071-024-01862-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasite detection and quantification in avian blood is dependent on storage medium and duration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua G Lynton‐jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis S Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew F Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bonneaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.9819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss of flockmates weakens winter site fidelity in golden-crowned sparrows ( &amp;lt;i&amp;gt;Zonotrichia atricapilla&amp;lt;/i&amp;gt; )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia E Madsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce E Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis S Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theadora A Block</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daizaburo Shizuka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 120 (32), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2219939120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersal plasticity driven by variation in fitness across species and environmental gradients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Legrand</w:t>
+                <w:t xml:space="preserve">The OpenFeeder : A flexible automated RFID feeder to measure interspecies and intraspecies differences in cognitive and behavioural performance in wild birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cauchoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Barragan Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnauld Biganzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.14101⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (9), pp.1955-1961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.13931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03822123v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The OpenFeeder : A flexible automated RFID feeder to measure interspecies and intraspecies differences in cognitive and behavioural performance in wild birds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guiraud</w:t>
+                <w:t xml:space="preserve">Dispersal syndromes in challenging environments: A cross‐species experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schtickzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Altermatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.13931⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (12), pp.2675 - 2687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.14124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03867493v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293153v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobbing for matings: dynamics, plumage correlates, and fitness impacts of conspicuous group extra-pair behaviors in the lark bunting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce E Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis S Chaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 76 (8), pp.119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00265-022-03216-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersal syndromes in challenging environments: A cross‐species experiment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Armelle Ansart</w:t>
+                <w:t xml:space="preserve">Dispersal plasticity driven by variation in fitness across species and environmental gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie L M Campana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Raffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis S Chaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 25 (12), pp.2675 - 2687. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.14124⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 25 (11), pp.2410-2421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.14101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04293153v2</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of attack deflection suggests adaptive evolution of wing tails in butterflies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Chotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Ledamoisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Decamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Herrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 289 (1975), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspb.2022.0562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond morphs: Inter‐individual colour variation despite strong genetic determinism of colour morphs in a wild bird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya C Mould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya C Mould</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michèle Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Senegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borja Milá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 36 (1), pp.82 - 94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jeb.14124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Evolution: Big Benefits of BFFs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (2), pp.R72-R74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cub.2020.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03383041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A migratory sparrow has personality in winter that is independent of other traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theadora Block</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Star</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daizaburo Shizuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 178, pp.217-227. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anbehav.2021.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03644257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schoolchildren cooperate more successfully with non-kin than with siblings</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Great tits who remember more accurately have difficulty forgetting, but variation is not driven by environmental harshness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethan Hermer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Morand-Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Proceedings - Royal society. Biological sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2020.2951⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-89125-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167067v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03383032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Great tits who remember more accurately have difficulty forgetting, but variation is not driven by environmental harshness</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Connecting the data landscape of long‐term ecological studies: the SPI‐Birds data hub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antica Culina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Adriaensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liam Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Burgess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Charmantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-89125-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 90 (9), pp.2147-2160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.13388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03383032v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting the data landscape of long‐term ecological studies: the SPI‐Birds data hub</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Charmantier</w:t>
+                <w:t xml:space="preserve">Schoolchildren cooperate more successfully with non-kin than with siblings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Barragan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cauchoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bourjade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Hopfensitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.13388⟩</w:t>
+              <w:t xml:space="preserve"> Proceedings - Royal society. Biological sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 288 (1944), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2020.2951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035065v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multidimensional approach to the expression of phenotypic plasticity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Legrand</w:t>
+                <w:t xml:space="preserve">Contrasting the seasonal and elevational prevalence of generalist avian haemosporidia in co‐occurring host species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Lynton‐jenkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aisha Bründl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cauchoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13667⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (12), pp.6097-6111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.6355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013284v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevational Gradients as a Model for Understanding Associations Among Temperature, Breeding Phenology and Success</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cognition in Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cauchoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 8 (11), pp.2338-2349. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2020.563377⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2020.00106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013271v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Games and Genic Selection Drive Mammalian Mating System Evolution and Speciation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A multidimensional approach to the expression of phenotypic plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Morel-Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Pennekamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/706810⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (11), pp.2338-2349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013292v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting the seasonal and elevational prevalence of generalist avian haemosporidia in co‐occurring host species</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Elevational Gradients as a Model for Understanding Associations Among Temperature, Breeding Phenology and Success</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aisha Bründl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis Sallé</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Sorato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Thiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.6355⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (11), pp.2338-2349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2020.563377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013287v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognition in Context</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Social Games and Genic Selection Drive Mammalian Mating System Evolution and Speciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barry Sinervo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald Miles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2020.00106⟩</w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 195 (2), pp.247-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/706810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013289v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability in Dispersal Syndromes Is a Key Driver of Metapopulation Dynamics in Experimental Microcosms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Naturalist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 194 (5), pp.613-626. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1086/705410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimentally induced increases in fecundity lead to greater nestling care in blue tits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aisha Bründl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Sorato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Thiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Kaulbarsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 286 (1905), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspb.2019.1013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Effects on Parental Care Visitation Patterns in Blue Tits Cyanistes caeruleus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Savage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aisha Bründl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Thiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7, pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fevo.2019.00356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevation-related difference in serial reversal learning ability in a nonscatter hoarding passerine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ethan Hermer</w:t>
+                <w:t xml:space="preserve">Manipulating badges of status only fools strangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis S Chaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daizaburo Shizuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theadora A Block</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Cauchoix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julie Morand-Ferron</w:t>
+                <w:t xml:space="preserve">Bruce E Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/beheco/ary067⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (10), pp.1477-1485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.13128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347917v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The repeatability of cognitive performance: a meta-analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Barbeau</w:t>
+                <w:t xml:space="preserve">Bottom-up and top-down control of dispersal across major organismal groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel A Fronhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Altermatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.6084/m9.figshare.c.4153862⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (12), pp.1859-1863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-018-0686-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105097v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up and top-down control of dispersal across major organismal groups</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elevation-related difference in serial reversal learning ability in a nonscatter hoarding passerine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethan Hermer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cauchoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Morand-Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-018-0686-0⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (4), pp.840-847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/beheco/ary067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936819v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating badges of status only fools strangers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The repeatability of cognitive performance: a meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cauchoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P K y Chow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J O van Horik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C M Atance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.13128⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 373, pp.1756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6084/m9.figshare.c.4153862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04967668v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognition in the field: comparison of reversal learning performance in captive and wild passerines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cauchoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hermer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morand-Ferron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-017-13179-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02979491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene flow favours local adaptation under habitat choice in ciliate microcosms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dries Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schtickzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1 (9), pp.1407-1410. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41559-017-0269-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The roles of plasticity versus dominance in maintaining polymorphism in mating strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Moulherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Aubret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry Sinervo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, pp.15939. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-017-15078-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02979639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Sex-Biased Dispersal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Trochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie A Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marie Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Baguette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Review of Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 91 (3), pp.297-320. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1086/688097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02985896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Can We Study the Evolution of Animal Minds?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cauchoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.00358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal architecture: temporal variability and individual consistency of multiple sexually selected signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 29 (9), pp.1178-1188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2435.12410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social information from immigrants: multiple immigrant based sources of information for dispersal decisions in a ciliate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis S Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schtickzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 84 (5), pp.1373-1383. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2656.12380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Across-year social stability shapes network structure in wintering migrant sparrows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daizaburo Shizuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inger Marie Laursen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 17 (8), pp.998-1007. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ele.12304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04989646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Across-year social stability shapes network structure in wintering migrant sparrows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Inger Marie Laursen</w:t>
+                <w:t xml:space="preserve">Clutch-size variation in Western Palaearctic secondary hole-nesting passerine birds in relation to nest box design.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Pape Møller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Adriaensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr V. Artemyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerzy Bańbura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.12304⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (4), pp.353-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.12160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958619v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clutch-size variation in Western Palaearctic secondary hole-nesting passerine birds in relation to nest box design.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jerzy Bańbura</w:t>
+                <w:t xml:space="preserve">Across-year social stability shapes network structure in wintering migrant sparrows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daizaburo Shizuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilio Barba</w:t>
+                <w:t xml:space="preserve">Jennifer Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inger Marie Laursen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.12160⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (8), pp.998-1007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.12304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994449v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The co-evolution of multiply-informed dispersal: information transfer across landscapes from neighbors and immigrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis S Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PeerJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1, pp.e44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7717/peerj.44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental confirmation that avian plumage traits function as multiple status signals in winter contests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis S Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daizaburo Shizuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 86 (2), pp.409-415. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anbehav.2013.05.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Plasticity in Female Mate Choice Dampens Sexual Selection on Male Ornaments in the Lark Bunting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis S Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 319 (5862), pp.459-462. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1149167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models of density-dependent genic selection and a new rock-paper-scissors social system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry Sinervo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Heulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Surget-Groba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald B. Miles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Naturalist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 170 (5), pp.663-680. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1086/522092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00196375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-recognition, color signals, and cycles of greenbeard mutualism and altruism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry Sinervo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Calsbeek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 103 (19), pp.7372-7377. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.0510260103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00303553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth, seasonality, and dispersion of a population of Aplysia vaccaria Winkler, 1955</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeloni Lisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Bradbury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Veliger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 42, pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968428v1</w:t>
-              </w:r>
-[...263 lines deleted...]
-                <w:t xml:space="preserve">hal-05226143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6179,103 +6179,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(2016) Social information in cooperation and dispersal in Tetrahymena. In Witzany &amp; Nowacki (Eds) . Springer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schtickzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Chaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Witzany; Nowacki. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biocommunication of Ciliates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
@@ -6313,103 +6313,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Information in Cooperation and Dispersal in Tetrahymena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schtickzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biocommunication of Ciliates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.235-252, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6443,64 +6443,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersal in a changing world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Candolin U. and Wong B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Responses to a Changing World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.63-79, 2012</w:t>
@@ -6529,77 +6529,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plasticité phénotypique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry Sinervo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ernande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6827,51 +6827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05388322v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Isaksson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wijmenga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roslyn Dakin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.250180" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163537v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan J. Thompson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gervais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanya Bharath" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P Caro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis S Chaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-025-01962-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05388323v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Perry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Gifford" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Livingston" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/araf045" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389143v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Albery" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Becker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Firth" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Moor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjana Ravindran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02843-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295360v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crouchet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Heeb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arad094" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735246v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morand-Ferron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-024-01862-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04293159v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua G Lynton&#8208;jenkins" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew F Russell" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonneaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9819" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04293147v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia E Madsen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce E Lyon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theadora A Block" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daizaburo Shizuka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2219939120" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822123v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L M Campana" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Raffard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Huet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14101" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867493v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan Jason" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Biganzoli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Briot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guiraud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13931" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867509v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-022-03216-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04293153v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cote" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dahirel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schtickzelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ansart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14124" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856379v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Chotard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Ledamoisel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Decamps" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0562" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04293135v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya C Mould" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Senegas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Mil&#225;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Th&#233;baud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.14124" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383041v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.11.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03644257v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theadora Block" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Star" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lyon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2021.06.017" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167067v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hopfensitz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.2951" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383032v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Hermer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Murphy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89125-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035065v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antica Culina" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Adriaensen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Bailey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Burgess" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13388" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013284v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel-Journel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thuillier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pennekamp" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Laurent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13667" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013271v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Br&#252;ndl" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Sall&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lejeune" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Sorato" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Thiney" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.563377" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013292v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Sinervo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Miles" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/706810" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013287v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Lynton&#8208;jenkins" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6355" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013289v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan-Jason" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.00106" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02347855v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Jacob" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clobert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/705410" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02347843v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Kaulbarsch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1013" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013297v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Savage" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Russell" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00356" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02347917v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/ary067" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105097v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P K y Chow" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J O van Horik" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Atance" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbeau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.c.4153862" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01936819v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel A Fronhofer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0686-0" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967668v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Zhang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13128" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02979491v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hermer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morand-Ferron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13179-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967687v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Chaine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Bonte" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0269-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02979639v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moulherat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mangin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15078-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02985896v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Trochet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A Courtois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marie Stevens" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baguette" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/688097" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02986736v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00358" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02962739v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12410" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967716v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12380" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04989646v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Anderson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Johnson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Marie Laursen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12304" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02958619v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994449v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Pape M&#248;ller" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr V. Artemyev" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Ba&#324;bura" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Barba" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12160" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968225v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Legendre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.44" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968212v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Roth" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.05.034" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968389v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1149167" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196375v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Heulin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Surget-Groba" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald B. Miles" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/522092" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00303553v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Calsbeek" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Hazard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0510260103" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968428v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeloni Lisa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Bradbury" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140980v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Remy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Carlier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226143v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gervais" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Crouchet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Penaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heeb Philipp" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967709v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32211-7" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016689v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32211-7_14" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968276v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516462v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ernande" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G. J. Danchin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gervais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Crouchet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Penaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heeb Philipp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140980v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Remy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Carlier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Chaine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389143v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Albery" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Becker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Firth" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Moor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjana Ravindran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02843-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163537v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan J. Thompson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gervais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanya Bharath" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P Caro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis S Chaine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-025-01962-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05388322v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Isaksson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wijmenga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roslyn Dakin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.250180" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05388323v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Perry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Gifford" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Livingston" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/araf045" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295360v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crouchet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Heeb" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arad094" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735246v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morand-Ferron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-024-01862-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04293159v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua G Lynton&#8208;jenkins" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew F Russell" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonneaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9819" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04293147v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia E Madsen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce E Lyon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theadora A Block" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daizaburo Shizuka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2219939120" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867493v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan Jason" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Biganzoli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Briot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guiraud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13931" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04293153v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cote" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dahirel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schtickzelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ansart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14124" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867509v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-022-03216-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822123v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L M Campana" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Raffard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Huet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14101" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856379v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Chotard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Ledamoisel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Decamps" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0562" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04293135v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya C Mould" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Senegas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Mil&#225;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Th&#233;baud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.14124" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383041v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.11.006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03644257v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theadora Block" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Star" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lyon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2021.06.017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383032v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Hermer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Murphy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89125-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035065v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antica Culina" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Adriaensen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Bailey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Burgess" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13388" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167067v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regnier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hopfensitz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.2951" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013287v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Lynton&#8208;jenkins" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Br&#252;ndl" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lejeune" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Sall&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6355" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013289v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan-Jason" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.00106" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013284v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel-Journel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thuillier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pennekamp" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Laurent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13667" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013271v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Sorato" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Thiney" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.563377" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013292v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Sinervo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Miles" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/706810" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02347855v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Jacob" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clobert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/705410" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02347843v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Kaulbarsch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1013" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013297v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Savage" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Russell" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00356" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967668v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Zhang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13128" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01936819v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel A Fronhofer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0686-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02347917v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/ary067" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105097v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P K y Chow" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J O van Horik" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Atance" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbeau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.c.4153862" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02979491v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hermer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morand-Ferron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13179-5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967687v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Bonte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0269-5" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02979639v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moulherat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mangin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15078-1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02985896v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Trochet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A Courtois" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marie Stevens" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baguette" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/688097" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02986736v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00358" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02962739v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12410" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967716v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12380" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04989646v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Anderson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Johnson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Marie Laursen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12304" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994449v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Pape M&#248;ller" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr V. Artemyev" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Ba&#324;bura" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Barba" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12160" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02958619v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968225v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Legendre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.44" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968212v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Roth" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.05.034" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968389v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1149167" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196375v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Heulin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Surget-Groba" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald B. Miles" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/522092" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00303553v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Calsbeek" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Hazard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0510260103" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968428v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeloni Lisa" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Bradbury" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967709v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32211-7" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016689v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32211-7_14" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968276v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516462v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ernande" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G. J. Danchin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>