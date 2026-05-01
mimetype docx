--- v0 (2026-03-23)
+++ v1 (2026-05-01)
@@ -209,343 +209,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que les CRHA | CRIA doivent savoir sur l’optimisation des dépenses publiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Règles budgétaires et optimisation des finances publiques dans les Centres de la petite enfance au Québec : quels effets sur la marge de manœuvre des éducatrices et celle des directions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chambel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jessica Riel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne-Renée Gravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourgault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Chambel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue RH</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14waj⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05525145v1</w:t>
+                <w:t xml:space="preserve">hal-05524750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre dispositif et monde professionnel : réflexion épistémologique sur le rapport entre savoir et action dans le domaine de la prévention des risques professionnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ce que les CRHA | CRIA doivent savoir sur l’optimisation des dépenses publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Renée Gravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bourgault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Riel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chambel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue RH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (1), pp.29-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14ybi⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05524786v1</w:t>
+                <w:t xml:space="preserve">hal-05525145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Règles budgétaires et optimisation des finances publiques dans les Centres de la petite enfance au Québec : quels effets sur la marge de manœuvre des éducatrices et celle des directions?</w:t>
+                <w:t xml:space="preserve">Entre dispositif et monde professionnel : réflexion épistémologique sur le rapport entre savoir et action dans le domaine de la prévention des risques professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chambel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julie Bourgault</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27-1, </w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14waj⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/14ybi⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05524750v1</w:t>
+                <w:t xml:space="preserve">hal-05524786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la nécessité d’une évolution du dispositif de prévention face aux enjeux du développement durable</w:t>
               </w:r>
@@ -825,931 +825,931 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious game, découverte et expérimentation d'un support ludique sur le travail</w:t>
+                <w:t xml:space="preserve">Quand les rapports sociaux questionnent la santé et la prévention : regard intersectionnel sur l’activité de médiation sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chambel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antoine Eisenbeis</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56ème congrès de la Société d'Ergonomie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2022, Genève, France</w:t>
+              <w:t xml:space="preserve">, Jul 2022, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781362v1</w:t>
+                <w:t xml:space="preserve">hal-03781278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coproduire en santé au travail : présentation de deux actions de prévention auprès de médiateurs sociaux à partir d’objets intermédiaires de prévention</w:t>
+                <w:t xml:space="preserve">Serious game, découverte et expérimentation d'un support ludique sur le travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chambel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Pueyo</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Boulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Eisenbeis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 606 : La santé et la sécurité du travail au cœur des enjeux actuels. Congrès de l'ACFAS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Québec, Canada</w:t>
+              <w:t xml:space="preserve">56ème congrès de la Société d'Ergonomie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Genève, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665371v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les rapports sociaux questionnent la santé et la prévention : regard intersectionnel sur l’activité de médiation sociale</w:t>
+                <w:t xml:space="preserve">Coproduire en santé au travail : présentation de deux actions de prévention auprès de médiateurs sociaux à partir d’objets intermédiaires de prévention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chambel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56ème congrès de la Société d'Ergonomie de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Colloque 606 : La santé et la sécurité du travail au cœur des enjeux actuels. Congrès de l'ACFAS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781278v1</w:t>
+                <w:t xml:space="preserve">hal-03665371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creation of the Junior Practices in Reflection Committee of the French Speaking Ergonomics Society: Historical Genesis and Theoretical Foundation of the Exchange on Practice</w:t>
+                <w:t xml:space="preserve">Occupational Health and Safety Doctrine and Service Activity; Conceptualization, Methodology and First Result</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chambel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Camille Toulisse</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Ergonomics Association 21st Triennial Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp.454-461, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-74602-5_64⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp.648-654, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-74602-5_89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03277363v1</w:t>
+                <w:t xml:space="preserve">hal-03277360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Exchange on Practice: An Issue for the Development of Novice Ergonomists in Peru in a Context Where Practices of Ergonomic are Heterogeneous</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mutation du travail et doctrine de prévention : conceptualisation à partir du dispositif dans la philosophie de Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chambel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Ergonomics Association 21st Triennial Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès doctoral EVS 2021: Déconstruire, se construire, (re)construire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277366v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation du travail et doctrine de prévention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building spaces for discussion: getting the diversity of practices speak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danie Jon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chambel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Pueyo</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Toulisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55ème Congrès de la Société d’Ergonomie de Langue Française : « L’activité et ses frontières » Penser et agir sur les transformations de nos sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Ergonomics Association 21st Triennial Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp.438-445, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-74602-5_62⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03143520v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation du travail et doctrine de prévention : conceptualisation à partir du dispositif dans la philosophie de Foucault</w:t>
+                <w:t xml:space="preserve">Mutation du travail et doctrine de prévention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chambel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès doctoral EVS 2021: Déconstruire, se construire, (re)construire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">55ème Congrès de la Société d’Ergonomie de Langue Française : « L’activité et ses frontières » Penser et agir sur les transformations de nos sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119089v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building spaces for discussion: getting the diversity of practices speak</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">The Exchange on Practice: An Issue for the Development of Novice Ergonomists in Peru in a Context Where Practices of Ergonomic are Heterogeneous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirtha Mestanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Toulisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danie Jon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chambel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Toulisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Ergonomics Association 21st Triennial Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp.438-445, </w:t>
+              <w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp.492-499, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-74602-5_62⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-74602-5_69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277364v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational Health and Safety Doctrine and Service Activity; Conceptualization, Methodology and First Result</w:t>
+                <w:t xml:space="preserve">Creation of the Junior Practices in Reflection Committee of the French Speaking Ergonomics Society: Historical Genesis and Theoretical Foundation of the Exchange on Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chambel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Pueyo</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danie Jon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Toulisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Ergonomics Association 21st Triennial Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp.648-654, </w:t>
+              <w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp.454-461, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-74602-5_89⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-74602-5_64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03277360v1</w:t>
+                <w:t xml:space="preserve">hal-03277363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les expériences se rencontrent : une opportunité de développement des pratiques de chacun</w:t>
               </w:r>
@@ -1774,51 +1774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cléret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Marié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Toulisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chambel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2215,90 +2215,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une synthèse des échanges sur la pratique durant le confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Toulisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chambel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danie Jon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cléret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2502,51 +2502,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524732v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chambel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pueyo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2025.103875" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525145v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ren&#233;e Gravel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Riel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524786v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ybi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524750v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14waj" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525227v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;guin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524807v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109479ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141902v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781362v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Coulomb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Boulon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Eisenbeis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665371v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781278v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277363v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danie Jon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bachellerie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Toulisse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_64" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277366v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirtha Mestanza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_69" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143520v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Beguin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119089v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277364v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_62" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277360v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_89" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299853v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cromer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cl&#233;ret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mari&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118621v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118998v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.03.810" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525207v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chassaing" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Grosdemouge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Luzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mollo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601827v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524732v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chambel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pueyo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2025.103875" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524750v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Riel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ren&#233;e Gravel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14waj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525145v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524786v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ybi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525227v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;guin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524807v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109479ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141902v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781278v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781362v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Coulomb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Boulon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Eisenbeis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665371v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277360v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_89" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119089v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277364v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bachellerie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danie Jon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Toulisse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_62" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143520v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Beguin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277366v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirtha Mestanza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_69" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277363v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_64" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299853v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cromer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cl&#233;ret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mari&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118621v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118998v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.03.810" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525207v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chassaing" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Grosdemouge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Luzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mollo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601827v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>