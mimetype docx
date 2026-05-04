--- v0 (2026-03-22)
+++ v1 (2026-05-04)
@@ -846,308 +846,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetodielectric Material for VHF Antenna Devices Tunable by a Low DC Magnetic Field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward Ultracompact Multi-Materials Rectangular Waveguide Terminations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Zinkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Hoez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benedicto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azar Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3281491⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71 (1), pp.12-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2022.3188318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04152085v1</w:t>
+                <w:t xml:space="preserve">hal-04237823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Ultracompact Multi-Materials Rectangular Waveguide Terminations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetodielectric Material for VHF Antenna Devices Tunable by a Low DC Magnetic Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Laurent</w:t>
+                <w:t xml:space="preserve">Hanadi Breiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Benedicto</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Hoez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 71 (1), pp.12-21. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (11), pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2022.3188318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3281491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237823v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Determination of Anisotropy Fields, First and Second Anisotropy Constants, and Remanent Magnetizations in Self-Polarized Zn–Ti and Co–Ti Equally Co-Substituted BaM Ferrites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Hoez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1201,672 +1201,672 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04598687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric characterization and modelling of aqueous solutions involving sodium chloride and sucrose and application to the design of a bi-parameter RF-sensor</w:t>
+                <w:t xml:space="preserve">Manufacturing of a Magnetic Composite Flexible Filament and Optimization of a 3D Printed Wideband Electromagnetic Multilayer Absorber in X-Ku Frequency Bands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O S Bakam Nguenouho</w:t>
+                <w:t xml:space="preserve">Christophe Vong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azar Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rosnarho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-11355-w⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (9), pp.3320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma15093320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156411v1</w:t>
+                <w:t xml:space="preserve">hal-03706515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing of a Magnetic Composite Flexible Filament and Optimization of a 3D Printed Wideband Electromagnetic Multilayer Absorber in X-Ku Frequency Bands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vong</w:t>
+                <w:t xml:space="preserve">Dielectric characterization and modelling of aqueous solutions involving sodium chloride and sucrose and application to the design of a bi-parameter RF-sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O S Bakam Nguenouho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Benedicto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (9), pp.3320. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.7209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma15093320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-11355-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706515v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perovskite (Sr&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ta&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;100−x&amp;lt;/sub&amp;gt;(La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; ceramics: From dielectric characterization to dielectric resonator antenna applications</w:t>
+                <w:t xml:space="preserve">Detection and Imaging of Magnetic Field in the Low-Frequency Regime Using a Ferromagnetic Thin Film Coated With a Thermo-Fluorescent Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Haydoura</w:t>
+                <w:t xml:space="preserve">Hugo Ragazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
+                <w:t xml:space="preserve">Daniel Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Le Paven</w:t>
+                <w:t xml:space="preserve">Jean-François Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Le Gendre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 872, pp.159728. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2021.159728⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2020.3045137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03213295v1</w:t>
+                <w:t xml:space="preserve">hal-03182667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and Imaging of Magnetic Field in the Low-Frequency Regime Using a Ferromagnetic Thin Film Coated With a Thermo-Fluorescent Layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-Dimensional Printing of Honeycomb Microwave Absorbers: Feasibility and Innovative Multiscale Topologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maalouf Azar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Ragazzo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+                <w:t xml:space="preserve">Fabrice Comblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2020.3045137⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63 (2), pp.390-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEMC.2020.3006328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03182667v1</w:t>
+                <w:t xml:space="preserve">hal-03206329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Printing of Honeycomb Microwave Absorbers: Feasibility and Innovative Multiscale Topologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perovskite (Sr&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ta&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;100−x&amp;lt;/sub&amp;gt;(La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; ceramics: From dielectric characterization to dielectric resonator antenna applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Haydoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 63 (2), pp.390-397. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 872, pp.159728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TEMC.2020.3006328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2021.159728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03206329v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03213295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable Magneto-Dielectric Material for Electrically Small and Reconfigurable Antenna Systems at Vhf Band</w:t>
               </w:r>
@@ -2497,278 +2497,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printed ferromagnetic composites for microwave applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Agaciak</w:t>
+                <w:t xml:space="preserve">Determination of Intrinsic and Induced Magnetic Anisotropies in Ni–Zn and Ni–Zn–Co Spinel Ferrites by Using Singular Point Detection Method and Their Comparison With FMR Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azar Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-016-0737-3⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (11), pp.1 - 5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2743350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690599v1</w:t>
+                <w:t xml:space="preserve">hal-01690604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Intrinsic and Induced Magnetic Anisotropies in Ni–Zn and Ni–Zn–Co Spinel Ferrites by Using Singular Point Detection Method and Their Comparison With FMR Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
+                <w:t xml:space="preserve">3D printed ferromagnetic composites for microwave applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Arbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agaciak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azar Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 53 (11), pp.1 - 5. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (9), pp.4988 - 4996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2743350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-016-0737-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690604v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of magnetic properties of Ni0.5Zn0.5Fe2O4 nanoparticles prepared by the co-precipitation method</w:t>
               </w:r>
@@ -3740,399 +3740,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure Dependence of the Frequency Permeability Spectra of Soft Ferrite Composite Materials: A Method of Measuring the Natural Ferromagnetic Resonance Frequency</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claude Tarot</w:t>
+                <w:t xml:space="preserve">A New Magneto-Dielectric Material Loaded, Tunable UHF Antenna for Handheld Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ribero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Grisart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Souriou</w:t>
+                <w:t xml:space="preserve">Robert Staraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2157899⟩</w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10, pp.951-954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2011.2167118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656158v1</w:t>
+                <w:t xml:space="preserve">hal-00661608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Magneto-Dielectric Material Loaded, Tunable UHF Antenna for Handheld Devices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Broadband permeability measurement method for ferrites at any magnetization state: direct problem.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Lezaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2011.2167118⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1759078711000341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661608v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband permeability measurement method for ferrites at any magnetization state: direct problem.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pressure Dependence of the Frequency Permeability Spectra of Soft Ferrite Composite Materials: A Method of Measuring the Natural Ferromagnetic Resonance Frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claude Tarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Grisart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Souriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.341. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (10), pp.4132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1759078711000341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2157899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656164v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influential parameters on electromagnetic properties of nickel-zinc ferrites for antenna miniaturization</w:t>
               </w:r>
@@ -4861,459 +4861,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00491965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of composite magnetic materials in the quasistatic range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the molding pressure on the magnetic properties of soft ferrite composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Minot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
+                <w:t xml:space="preserve">F. Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Konn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, vol.8 (Pr.2), pp.615-618</w:t>
+              <w:t xml:space="preserve">, 1998, vol.8 (Pr.2), pp.417-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00802442v1</w:t>
+                <w:t xml:space="preserve">hal-00802175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the molding pressure on the magnetic properties of soft ferrite composite materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The magnetic susceptibility in soft magnetic composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marcel Le Floc'H</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, vol.8 (Pr.2), pp.417-420</w:t>
+              <w:t xml:space="preserve">, 1998, vol.8 (Pr.2), pp.355-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00802175v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The magnetic susceptibility in soft magnetic composite materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spin resonance in soft magnetic composite materials : a surprising effect of the magnetic load.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Le Floc'H</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, vol.8 (Pr.2), pp.355-358</w:t>
+              <w:t xml:space="preserve">, 1998, vol.8 (Pr.2), pp.417-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00802215v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin resonance in soft magnetic composite materials : a surprising effect of the magnetic load.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of composite magnetic materials in the quasistatic range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Minot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, vol.8 (Pr.2), pp.417-420</w:t>
+              <w:t xml:space="preserve">, 1998, vol.8 (Pr.2), pp.615-618</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00491974v1</w:t>
+                <w:t xml:space="preserve">hal-00802442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of an Effective Medium Theory to Composite Materials with Randomly Dispersed Particles of Specific Shapes</w:t>
               </w:r>
@@ -5704,1456 +5704,1456 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printability criteria for the elaboration of microwaves absorbers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laur</w:t>
+                <w:t xml:space="preserve">Frequency Reconfigurable Miniature Monopole Antenna Using Magneto-Dielectric Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claude Tarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Annual Meeting of Polymer Processing Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 International Symposium on Antennas and Propagation (ISAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Incheon, South Korea. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/isap62502.2024.10846391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166186v1</w:t>
+                <w:t xml:space="preserve">hal-04922790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency Reconfigurable Miniature Monopole Antenna Using Magneto-Dielectric Material</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+                <w:t xml:space="preserve">Study of a new 3D printing composite for microwave absorption applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Saos--Kauten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roquefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Symposium on Antennas and Propagation (ISAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">39th Annual Meeting of Polymer Processing Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Cartegena de Indias, Colombia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/isap62502.2024.10846391⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04922790v1</w:t>
+                <w:t xml:space="preserve">hal-05166182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a new 3D printing composite for microwave absorption applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Le Saos--Kauten</w:t>
+                <w:t xml:space="preserve">Self-Induced Magnetic Anisotropy in 3D Printed Ferromagnetic Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Saos-Kauten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azar Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hoëz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Annual Meeting of Polymer Processing Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE International Magnetic Conference - Short Papers (INTERMAG Short Papers)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Rio de Janeiro, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/intermagshortpapers61879.2024.10576827⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166182v1</w:t>
+                <w:t xml:space="preserve">hal-05163992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Induced Magnetic Anisotropy in 3D Printed Ferromagnetic Composites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Ville</w:t>
+                <w:t xml:space="preserve">MXene-Based Microwave Absorbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">See Wee Koh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Soria Marina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Magnetic Conference - Short Papers (INTERMAG Short Papers)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Da Nang, Vietnam. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMA62287.2024.10986052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/intermagshortpapers61879.2024.10576827⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05163992v1</w:t>
+                <w:t xml:space="preserve">hal-05136604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MXene-Based Microwave Absorbers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lorena Soria Marina</w:t>
+                <w:t xml:space="preserve">3D printability criteria for the elaboration of microwaves absorbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Saos--Kauten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maalouf Azar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">39th Annual Meeting of Polymer Processing Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Cartagena de Indias,, Colombia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CAMA62287.2024.10986052⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05136604v1</w:t>
+                <w:t xml:space="preserve">hal-05166186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un circulateur autopolarisé en bande E en technologie guide d'ondes pour applications spatiales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evan Roué</w:t>
+                <w:t xml:space="preserve">Etude de nouveaux composites absorbants hyperfréquences appliqués à l'impression 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Saos--Kauten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Tanné</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maalouf Azar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées de Caractérisation Microondes et Matériaux (JCMM 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">56ème Colloque du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04047293v1</w:t>
+                <w:t xml:space="preserve">hal-05166949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Determination of Anisotropy Fields, First and Second Anisotropy Constants, and Remanent Magnetizations in Self-Polarized Zn–Ti and Co–Ti Equally Co-Substituted BaM Ferrites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Estimation du champ d'anisotropie d'hexaferrites par une méthode en ligne microruban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Hoez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERMAG2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JCMM 2023 : 17èmes journées de caractérisation microondes et matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04141402v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-Printed Multi-Material Multilayer Wideband Microwave Absorber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vong</w:t>
+                <w:t xml:space="preserve">Design of an E-band Self-Biased Field-Displacement Isolator using Al-doped Strontium Hexaferrite for SATCOM applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Roué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hoez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Ville</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE/MTT-S International Microwave Symposium - IMS 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st Space Microwave Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA-ESTEC, May 2023, Noordwijk, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163997v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de nouveaux composites absorbants hyperfréquences appliqués à l'impression 3D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Le Saos--Kauten</w:t>
+                <w:t xml:space="preserve">Conception d'un circulateur autopolarisé en bande E en technologie guide d'ondes pour applications spatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Roué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Ville</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hoez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56ème Colloque du Groupe Français de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">17èmes Journées de Caractérisation Microondes et Matériaux (JCMM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166949v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du champ d'anisotropie d'hexaferrites par une méthode en ligne microruban</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Determination of Anisotropy Fields, First and Second Anisotropy Constants, and Remanent Magnetizations in Self-Polarized Zn–Ti and Co–Ti Equally Co-Substituted BaM Ferrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hoez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCMM 2023 : 17èmes journées de caractérisation microondes et matériaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INTERMAG2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Sendai, France. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3282604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154733v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an E-band Self-Biased Field-Displacement Isolator using Al-doped Strontium Hexaferrite for SATCOM applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Hoez</w:t>
+                <w:t xml:space="preserve">3D-Printed Multi-Material Multilayer Wideband Microwave Absorber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azar Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rosnarho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Space Microwave Week</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE/MTT-S International Microwave Symposium - IMS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, San Diego, France. pp.756-759, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ims37964.2023.10187985⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158590v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériau magnétodiélectrique pour dispositifs d'antennes VHF accordables par un faible champ magnétique continu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanadi Breiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Hoez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7191,90 +7191,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D-printed multi-materials wideband microwave absorbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maalouf Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rosnarho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7560,523 +7560,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des relations matériaux-procédés-propriétés appliquées à la détermination de critères d'imprimabilité 3D de matériaux composites à performances électromagnétiques contrôlées - partie 1</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charges ultra-compactes en bande K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Zinkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Rhéologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">XXIIèmes Journées Nationales Micro-ondes 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167101v1</w:t>
+                <w:t xml:space="preserve">hal-03706560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charges ultra-compactes en bande K</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Maalouf</w:t>
+                <w:t xml:space="preserve">Ka-band compact multi-materials rectangular waveguide loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Martinez-Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maalouf Azar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Benedicto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIèmes Journées Nationales Micro-ondes 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
+              <w:t xml:space="preserve">ESA Space Passive Component Days 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Noordwiijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706560v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ka-band compact multi-materials rectangular waveguide loads</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leticia Martinez-Cano</w:t>
+                <w:t xml:space="preserve">Conception d'une charge imprimée en 3D pour les applications en bande millimétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Roué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jessica Benedicto</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tanné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA Space Passive Component Days 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Noordwiijk, Netherlands</w:t>
+              <w:t xml:space="preserve">XXIIèmes Journées Nationales Micro-ondes 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XLIM, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166175v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'une charge imprimée en 3D pour les applications en bande millimétrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evan Roué</w:t>
+                <w:t xml:space="preserve">Etude des relations matériaux-procédés-propriétés appliquées à la détermination de critères d'imprimabilité 3D de matériaux composites à performances électromagnétiques contrôlées - partie 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Saos--Kauten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roquefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIèmes Journées Nationales Micro-ondes 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, XLIM, Jun 2022, Limoges, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Rhéologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047246v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des relations matériaux-procédés-propriétés appliquées à la détermination de critères d'imprimabilité 3D de matériaux composites à performances électromagnétiques contrôlées - partie 2</w:t>
               </w:r>
@@ -8187,90 +8187,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of (Sr2Ta2O7)100-x(La2Ti2O7)x ceramics in dielectric resonator antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Haydoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8312,90 +8312,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelectric strontium tantalum based compounds: synthesis and dielectric characterization of ceramics and films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Haydoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8687,90 +8687,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles céramiques ferroélectriques à faibles pertes utilisées dans des antennes à résonateur diélectrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Haydoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8812,51 +8812,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de surfaces absorbantes multicouches fabriquées par impression 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8864,51 +8864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maalouf Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rosnarho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCMM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Toulouse, France</w:t>
@@ -8931,441 +8931,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printed microwave absorbers : Towards innovative structures and concepts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Younès Arbaoui</w:t>
+                <w:t xml:space="preserve">Stratégie de miniaturisation d'une antenne fil-plaque monopolaire chargée par des matériaux magnéto-diélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Batel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delaveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Gingat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Agaciak</w:t>
+                <w:t xml:space="preserve">J.F. Pintos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allan Pen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Den Palessonga</w:t>
+                <w:t xml:space="preserve">Vassidiki Doumouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMTT-BT 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">JNM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03047459v1</w:t>
+                <w:t xml:space="preserve">hal-03132011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de miniaturisation d'une antenne fil-plaque monopolaire chargée par des matériaux magnéto-diélectriques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.F. Pintos</w:t>
+                <w:t xml:space="preserve">Technique de caractérisation électromagnétique de l’agilité de ferrites : application aux antennes accordables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassidiki Doumouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132011v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technique de caractérisation électromagnétique de l’agilité de ferrites : application aux antennes accordables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D printed microwave absorbers : Towards innovative structures and concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Arbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Gingat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agaciak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vassidiki Doumouya</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Allan Pen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Den Palessonga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">ICMTT-BT 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131773v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D printed ferromagnetic composites for microwave applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agaciak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9427,528 +9427,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New ferroelectric perovskite ceramics with low losses for applications in microwave antennas</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of 3D printed HoneyComb Microwave Absorbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maalouf Azar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Marlec</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chevalier Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Comblet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MS&amp;T19 “Materials Science and Technology International Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Atlanta, United States. pp.1981-1982, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2019.8888937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408930v1</w:t>
+                <w:t xml:space="preserve">hal-02461533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of ferrite tunability at microwave frequencies Application to VHF tunable antennas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Doumouva</w:t>
+                <w:t xml:space="preserve">New ferroelectric perovskite ceramics with low losses for applications in microwave antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Haydoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kabalan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A.-C. Tarot</w:t>
+                <w:t xml:space="preserve">Florent Marlec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Asia-Pacific Microwave Conference, APMC 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MS&amp;T19 “Materials Science and Technology International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Portand, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569540v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation électromagnétique hyperfréquence de marqueur physiologique : application au Lactate de sodium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roquefort</w:t>
+                <w:t xml:space="preserve">Characterization of ferrite tunability at microwave frequencies Application to VHF tunable antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Doumouva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kabalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-C. Tarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE Asia-Pacific Microwave Conference, APMC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Singapore, Singapore. pp.539-541, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APMC46564.2019.9038281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138470v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of 3D printed HoneyComb Microwave Absorbers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caractérisation électromagnétique hyperfréquence de marqueur physiologique : application au Lactate de sodium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Benedicto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roquefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2019.8888937⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02461533v1</w:t>
+                <w:t xml:space="preserve">hal-02138470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentialités des NIDA imprimés pour l'absorption électromagnétique</w:t>
               </w:r>
@@ -9973,51 +9973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maalouf Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Comblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10042,51 +10042,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un composite imprimable haute température pour des applications d'absorption hyperfréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Den Palessonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roquefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10161,135 +10161,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-Band Compact Microwave Terminations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Allan Pen</w:t>
+                <w:t xml:space="preserve">A Simple Way to Obtain Self-Biased Barium Ferrite Magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Nha Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Souriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azar Maalouf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Asia-Pacific Microwave Conference (APMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Kyoto, France. pp.315-317</w:t>
+              <w:t xml:space="preserve">JCMM2018, 15èmes Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006766v1</w:t>
+                <w:t xml:space="preserve">hal-02009751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropie magnétique statique et dynamique dans des films minces amorphes de FeCoB élaborés sous incidence oblique</w:t>
               </w:r>
@@ -10390,799 +10403,803 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Way to Obtain Self-Biased Barium Ferrite Magnets</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fused Deposition Modeling: a new technology for the fabrication of microwave loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Arbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Gingat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Pen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agaciak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Den Palessonga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCMM2018, 15èmes Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">3rd Space Passive Component Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Noordwiijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009751v1</w:t>
+                <w:t xml:space="preserve">hal-05166339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fused Deposition Modeling: a new technology for the fabrication of microwave loads</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Heat-Resistant 3D Printed Microwave Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Kaissar Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azar Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Den Palessonga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Space Passive Component Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Noordwiijk, Netherlands</w:t>
+              <w:t xml:space="preserve">2018 Asia-Pacific Microwave Conference (APMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Kyoto, France. pp.1318-1320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166339v1</w:t>
+                <w:t xml:space="preserve">hal-02006765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat-Resistant 3D Printed Microwave Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation Electromagnétique d'un circulateur microruban à jonction Y</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinod V. K. Thalakkatukalathil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Qassym</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Asia-Pacific Microwave Conference (APMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Kyoto, France. pp.1318-1320</w:t>
+              <w:t xml:space="preserve">JCMM2018, 15èmes Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006765v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation Electromagnétique d'un circulateur microruban à jonction Y</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation électromagnétique des matériaux absorbants sur une large bande de fréquence et de température par une structure coplanaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laur</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Flavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCMM2018, 15èmes Journées de Caractérisation Microondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009707v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation électromagnétique des matériaux absorbants sur une large bande de fréquence et de température par une structure coplanaire</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nouvelles céramiques ferroélectriques de composition perovskite (Sr&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ta&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;100-x&amp;lt;/sub&amp;gt;(La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; : caractérisation diélectrique et ferroélectrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Marlec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCMM2018, 15èmes Journées de Caractérisation Microondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009731v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles céramiques ferroélectriques de composition perovskite (Sr&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ta&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;100-x&amp;lt;/sub&amp;gt;(La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; : caractérisation diélectrique et ferroélectrique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laur</w:t>
+                <w:t xml:space="preserve">Caractérisation d'absorbant métamatériau PENiFe en bandes S et L</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fernez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Arbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Niemiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agaciak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Burgnies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCMM2018, 15èmes Journées de Caractérisation Microondes et Matériaux</w:t>
+              <w:t xml:space="preserve">JCMM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763573v1</w:t>
+                <w:t xml:space="preserve">hal-03047429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impression 3D de composants hyperfréquences pour environnements sévères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Kaissar Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maalouf Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11210,769 +11227,782 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCMM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d'absorbant métamatériau PENiFe en bandes S et L</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X-Band Compact Microwave Terminations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Pen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azar Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCMM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">2018 Asia-Pacific Microwave Conference (APMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Kyoto, France. pp.315-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047429v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic and dielectric properties in the UHF frequency band of half-dense Ni-Zn-Co ferrites ceramics with Fe-excess and Fe-deficiency</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+                <w:t xml:space="preserve">Composites-based microwave absorbers: Toward a unified model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Magnetics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE/MTT-S International Microwave Symposium - IMS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Honololu, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2017.8059000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01983733v1</w:t>
+                <w:t xml:space="preserve">hal-01690560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles technologies de réalisation d’absorbants électromagnétiques 3D ou conformables, ultra-minces et légers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Agaciak</w:t>
+                <w:t xml:space="preserve">Miniaturisation d'une antenne monopole large bande utilisant des matériaux magnéto-diélectriques en bande VHF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aladin Kabalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Souriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claude Tarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Electromagnétisme et Guerre Electronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SEE Société de l'électricité, de l'électronique et des technologies de l'information et de la communication; ONERA the french aerospace lab; DGA direction générale de l'armement, Nov 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">20° Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167155v1</w:t>
+                <w:t xml:space="preserve">hal-01983664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composites-based microwave absorbers: Toward a unified model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation de matériaux magnétiques anisotropes en ligne coaxiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinod V. K. Thalakkatukalathil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laur</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE/MTT-S International Microwave Symposium - IMS 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20èmes Journées Nationales Micro-Ondes- JNM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MWSYM.2017.8059000⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01690560v1</w:t>
+                <w:t xml:space="preserve">hal-01784550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturisation d'une antenne monopole large bande utilisant des matériaux magnéto-diélectriques en bande VHF</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+                <w:t xml:space="preserve">Nouvelles technologies de réalisation d’absorbants électromagnétiques 3D ou conformables, ultra-minces et légers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Arbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Niemiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fernez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agaciak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20° Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Journées Electromagnétisme et Guerre Electronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEE Société de l'électricité, de l'électronique et des technologies de l'information et de la communication; ONERA the french aerospace lab; DGA direction générale de l'armement, Nov 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01983664v1</w:t>
+                <w:t xml:space="preserve">hal-05167155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de matériaux magnétiques anisotropes en ligne coaxiale</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elaboration, caractérisation et mise en forme par impression 3D de composites ferromagnétiques pour des applications hyperfréquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Arbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agaciak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maalouf Azar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Journées Nationales Micro-Ondes- JNM 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">20èmes Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784550v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fused Deposition Modeling for Microwave Applications – Materials Properties and Future Needs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agaciak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maalouf Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11991,697 +12021,671 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bit’s 3rd Annuel Congress of Smart Materials,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration, caractérisation et mise en forme par impression 3D de composites ferromagnétiques pour des applications hyperfréquences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Agaciak</w:t>
+                <w:t xml:space="preserve">Determination of Intrinsic and Induced Magnetic Anisotropies in Ni–Zn and Ni–Zn–Co Spinel Ferrites by Using Singular Point Detection Method and Their Comparison With FMR Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azar Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Journées Nationales Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">IEEE International Magnetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167215v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Intrinsic and Induced Magnetic Anisotropies in Ni–Zn and Ni–Zn–Co Spinel Ferrites by Using Singular Point Detection Method and Their Comparison With FMR Method</w:t>
+                <w:t xml:space="preserve">A simple process to obtain anisotropic self-biased magnets constituted of stacked barium ferrite single domain particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Nha Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azar Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Noutehou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Magnetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983708v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple process to obtain anisotropic self-biased magnets constituted of stacked barium ferrite single domain particles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathan Noutehou</w:t>
+                <w:t xml:space="preserve">Apport de la structuration de composites ferromagnétiques pour l’absorption hyperfréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Arbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Niemiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agaciak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fernez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Magnetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Journées Electromagnétisme et Guerre Electronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Onera the french aerospace lab, Nov 2017, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983720v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la structuration de composites ferromagnétiques pour l’absorption hyperfréquence</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic and dielectric properties in the UHF frequency band of half-dense Ni-Zn-Co ferrites ceramics with Fe-excess and Fe-deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Souriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Electromagnétisme et Guerre Electronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Onera the french aerospace lab, Nov 2017, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">IEEE International Magnetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167171v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration d’un matériau bio-sourcé au sein d'un résonateur RF pour la détection de la pollution en ions métalliques des eaux usées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Lescop</w:t>
+                <w:t xml:space="preserve">Élaboration, caractérisation et modélisation de composites magnétiques : application aux métamatériaux absorbants Partie I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azar Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCMM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Calais, France</w:t>
+              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322785v1</w:t>
+                <w:t xml:space="preserve">hal-01531548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation électromagnétique des matériaux magnétiques anisotropes : vers une nouvelle approche de la détermination de la largeur de raie à mi-hauteur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vinod V. K. Thalakkatukalathil</w:t>
+                <w:t xml:space="preserve">Problématique de la conception d’antennes miniatures accordables sur substrats magnéto-diélectriques anisotropes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">July Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12690,326 +12694,326 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées de Caractérisation Microondes et Matériaux (JCMM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01321049v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration, caractérisation et modélisation de composites magnétiques : application aux métamatériaux absorbants Partie I</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Younès Arbaoui</w:t>
+                <w:t xml:space="preserve">Caractérisation électromagnétique des matériaux magnétiques anisotropes : vers une nouvelle approche de la détermination de la largeur de raie à mi-hauteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinod V. K. Thalakkatukalathil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
+              <w:t xml:space="preserve">14èmes Journées de Caractérisation Microondes et Matériaux (JCMM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531548v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problématique de la conception d’antennes miniatures accordables sur substrats magnéto-diélectriques anisotropes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">July Cortes</w:t>
+                <w:t xml:space="preserve">Mesure des champs d'anisotropie magnétocristallins de ferrites hexagonal et spinelle à l'aide de méthodes statique et dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Cong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azar Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées de Caractérisation Microondes et Matériaux (JCMM 2016)</w:t>
+              <w:t xml:space="preserve">14° Journées de Caractérisation Microondes et Matériaux, Calais, 23-25 Mars 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311522v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure des champs d'anisotropie magnétocristallins de ferrites hexagonal et spinelle à l'aide de méthodes statique et dynamiques</w:t>
+                <w:t xml:space="preserve">Mesure des champs d'anisotropie magnétocristalline des ferrites hexagonal et spinelle à l'aide de méthodes statiques et dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Le Cong</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Nha Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azar Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -13019,228 +13023,228 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14° Journées de Caractérisation Microondes et Matériaux, Calais, 23-25 Mars 2016</w:t>
+              <w:t xml:space="preserve">14° Journées de Caractérisation Microndes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303389v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure des champs d'anisotropie magnétocristalline des ferrites hexagonal et spinelle à l'aide de méthodes statiques et dynamiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cong Nha Le</w:t>
+                <w:t xml:space="preserve">Couplage des caractérisations électromagnétiques et rhéologiques pour l’élaboration et l’impression 3D de matériaux absorbants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agaciak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Arbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azar Maalouf</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14° Journées de Caractérisation Microndes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
+              <w:t xml:space="preserve">Journées du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983676v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage des caractérisations électromagnétiques et rhéologiques pour l’élaboration et l’impression 3D de matériaux absorbants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Couplage des caractérisations électromagnétiques et rhéologiques pour l'élaboration et l'impression 3D de matériaux absorbants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agaciak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13269,574 +13273,570 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azar Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe Français de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées du Groupe Français des Polymères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Alençon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531557v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage des caractérisations électromagnétiques et rhéologiques pour l'élaboration et l'impression 3D de matériaux absorbants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intégration d’un matériau bio-sourcé au sein d'un résonateur RF pour la détection de la pollution en ions métalliques des eaux usées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Khalifeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lescop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rioual</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe Français des Polymères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Alençon, France</w:t>
+              <w:t xml:space="preserve">JCMM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531555v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signature Electromagnétique du Glucose dans le Sang Humain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Carré</w:t>
+                <w:t xml:space="preserve">Problématique de la modélisation des antennes imprimées sur substrat magnétique aimanté. Application à la conception d’antennes PIFA miniatures agiles en fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">July Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Verissimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées Nationales Microondes 2015</w:t>
+              <w:t xml:space="preserve">19emes Journées Nationales Microondes 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167295v1</w:t>
+                <w:t xml:space="preserve">hal-01167303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problématique de la modélisation des antennes imprimées sur substrat magnétique aimanté. Application à la conception d’antennes PIFA miniatures agiles en fréquence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">July Cortes</w:t>
+                <w:t xml:space="preserve">Modeling antennas printed on magnetized substrate: Application to the design of a tunable PIFA antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">July Paola Cortes Nino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gregory Verissimo</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Verissimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19emes Journées Nationales Microondes 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 European Microwave Conference (EuMC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuMC.2015.7345917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167303v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling antennas printed on magnetized substrate: Application to the design of a tunable PIFA antenna</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+                <w:t xml:space="preserve">Signature Electromagnétique du Glucose dans le Sang Humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 European Microwave Conference (EuMC 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19èmes Journées Nationales Microondes 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France. pp.4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690575v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic signature of Glucose in Aqueous Solutions and Human Blood</w:t>
               </w:r>
@@ -13848,77 +13848,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEMSWAVE Conference, 30 juin – 2 juillet 2014, La Rochelle, France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, La Rochelle, France. pp.7-4</w:t>
@@ -14049,687 +14049,687 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation Hyperfréquence Large Bande de Matériaux Magnétiques dans Différents Etats d'Aimantation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Surfaces absorbantes très large bande à base de métamatériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sadaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Burgnies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France. 4 p</w:t>
+              <w:t xml:space="preserve">18èmes Journées Nationales Microondes, JNM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France. papier J2-TM2-1, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00951713v1</w:t>
+                <w:t xml:space="preserve">hal-00878387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfaces absorbantes très large bande à base de métamatériaux</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation expérimentale de métamatériaux en utilisant une ligne triplaque à hauteur variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées Nationales Microondes, JNM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France. papier J2-TM2-1, 4 p</w:t>
+              <w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878387v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00951707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale de métamatériaux en utilisant une ligne triplaque à hauteur variable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation électromagnétique des métamatériaux en ondes centimétriques : méthode en ligne triplaque à hauteur variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Gomez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France. 4 p</w:t>
+              <w:t xml:space="preserve">Colloque National Métamatériaux 2013 (CNM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00951707v1</w:t>
+                <w:t xml:space="preserve">hal-00951726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de ferrites de NiZn dans la miniaturisation d'antennes pour applications DVB-H</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Chevalier</w:t>
+                <w:t xml:space="preserve">On the determination of the permeability tensor of magnetized materials. Application to the design of nonreciprocal and tunable microwave devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Le Guen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Grisart</w:t>
+                <w:t xml:space="preserve">July Cortez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Verissimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Telecom 2013 &amp; JFMMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992149v1</w:t>
+                <w:t xml:space="preserve">hal-00845448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the determination of the permeability tensor of magnetized materials. Application to the design of nonreciprocal and tunable microwave devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+                <w:t xml:space="preserve">Influence de ferrites de NiZn dans la miniaturisation d'antennes pour applications DVB-H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-C. Tarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">July Cortez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+                <w:t xml:space="preserve">B. Grisart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telecom 2013 &amp; JFMMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Morocco</w:t>
+              <w:t xml:space="preserve">JNM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845448v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation électromagnétique des métamatériaux en ondes centimétriques : méthode en ligne triplaque à hauteur variable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metamaterials microwave measurement using an original adjustable height stripline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National Métamatériaux 2013 (CNM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Orsay, France</w:t>
+              <w:t xml:space="preserve">7th International Congress on Advanced Electromagnetic Materials in Microwaves and Optics - Metamaterials 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00951726v1</w:t>
+                <w:t xml:space="preserve">hal-00951718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surfaces absorbantes très large bande à base de métamatériaux</w:t>
               </w:r>
@@ -14754,64 +14754,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azar Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sadaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Burgnies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Inconnue, France</w:t>
@@ -14834,361 +14834,361 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamaterials microwave measurement using an original adjustable height stripline</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Gomez</w:t>
+                <w:t xml:space="preserve">Caractérisation Hyperfréquence Large Bande de Matériaux Magnétiques dans Différents Etats d'Aimantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">July Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Congress on Advanced Electromagnetic Materials in Microwaves and Optics - Metamaterials 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00951718v1</w:t>
+                <w:t xml:space="preserve">hal-00951713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de caractérisation large bande de matériaux magnétiques quelque soit leur état d'aimantation.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+                <w:t xml:space="preserve">Matériaux magnétodiélectriques contraints pour la miniaturisation de dispositifs : application aux antennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claude Tarot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes journées de caractérisation microondes et matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Chambéry, France</w:t>
+              <w:t xml:space="preserve">JCMM 2012 : 12èmes journées de caractérisation microondes et matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Chambery, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00765513v1</w:t>
+                <w:t xml:space="preserve">hal-00802248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux magnétodiélectriques contraints pour la miniaturisation de dispositifs : application aux antennes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
+                <w:t xml:space="preserve">Méthode de caractérisation de métamatériaux en ligne triplaque à hauteur variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claude Tarot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCMM 2012 : 12èmes journées de caractérisation microondes et matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Chambery, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00802248v1</w:t>
+                <w:t xml:space="preserve">hal-00801270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de caractérisation de métamatériaux en ligne triplaque à hauteur variable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Gomez</w:t>
+                <w:t xml:space="preserve">Méthode de caractérisation large bande de matériaux magnétiques quelque soit leur état d'aimantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Lezaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -15203,271 +15203,271 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCMM 2012 : 12èmes journées de caractérisation microondes et matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Chambery, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00801270v1</w:t>
+                <w:t xml:space="preserve">hal-00801274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de caractérisation large bande de matériaux magnétiques quelque soit leur état d'aimantation</w:t>
+                <w:t xml:space="preserve">Méthode de caractérisation large bande de matériaux magnétiques quelque soit leur état d'aimantation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Lezaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCMM 2012 : 12èmes journées de caractérisation microondes et matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Chambery, France</w:t>
+              <w:t xml:space="preserve">12èmes journées de caractérisation microondes et matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00801274v1</w:t>
+                <w:t xml:space="preserve">hal-00765513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniature reconfigurable antenna with magneto dielectric substrate for DVB-H band</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of a magneto-dielectric resonator on DVB-H antenna performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ribero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Staraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Antennas and Propagation (EUCAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.2289-2292</w:t>
+              <w:t xml:space="preserve">5th European Conference on Antennas and Propagation (EUCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.2156-2159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301936v1</w:t>
+                <w:t xml:space="preserve">hal-00662230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de caractérisation de matériaux diélectriques et magnétiques aimantés.</w:t>
               </w:r>
@@ -15542,670 +15542,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a magneto-dielectric resonator on DVB-H antenna performances</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Determination of the Permeability Tensor of Magnetized Materials. Application to the Design of Nonreciprocal Microwave Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Lezaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arij Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Antennas and Propagation (EUCAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.2156-2159</w:t>
+              <w:t xml:space="preserve">Int. Microwave Symposium (IMS2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662230v1</w:t>
+                <w:t xml:space="preserve">hal-01301755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Determination of the Permeability Tensor of Magnetized Materials. Application to the Design of Nonreciprocal Microwave Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthode de caractérisation électromagnétique large bande des métamatériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arij Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Microwave Symposium (IMS2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">TELECO2011 &amp; 7ème JFMMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Tanger, Maroc. pp.ID66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301755v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de caractérisation électromagnétique large bande des métamatériaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Gomez</w:t>
+                <w:t xml:space="preserve">Accurate Broadband Electromagnetic Characterization Method for Dielectric and Magnetic Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Lezaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TELECO2011 &amp; 7ème JFMMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Tanger, Maroc. pp.ID66</w:t>
+              <w:t xml:space="preserve">PIERS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Marrakesh, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00678508v1</w:t>
+                <w:t xml:space="preserve">hal-00678476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate Broadband Electromagnetic Characterization Method for Dielectric and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Lezaca</w:t>
+                <w:t xml:space="preserve">Pressure Dependence of the Frequency Permeability Spectra of Soft Ferrite Composite Materials: a Method of Measuring the Natural Ferromagnetic Resonance Frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claude Tarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Souriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Marrakesh, Morocco</w:t>
+              <w:t xml:space="preserve">INTERMAG 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Taiwan. pp.230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00678476v1</w:t>
+                <w:t xml:space="preserve">hal-00667768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure Dependence of the Frequency Permeability Spectra of Soft Ferrite Composite Materials: a Method of Measuring the Natural Ferromagnetic Resonance Frequency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental characterization method for metamaterials using an asymmetrical stripline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERMAG 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Taiwan. pp.230</w:t>
+              <w:t xml:space="preserve">Metamaterials '2011: The Fifth International Congress on Advanced Electromagnetic Materials in Microwaves and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00667768v1</w:t>
+                <w:t xml:space="preserve">hal-00802255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization method for metamaterials using an asymmetrical stripline</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+                <w:t xml:space="preserve">Miniature reconfigurable antenna with magneto dielectric substrate for DVB-H band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Canneva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ribero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Staraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metamaterials '2011: The Fifth International Congress on Advanced Electromagnetic Materials in Microwaves and Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">European Conference on Antennas and Propagation (EUCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.2289-2292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00802255v1</w:t>
+                <w:t xml:space="preserve">hal-01301936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de mesure basée sur une ligne triplaque asymétrique pour la caractérisation électromagnétique des métamatériaux</w:t>
               </w:r>
@@ -16640,51 +16640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claude Tarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Grisart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Souriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16720,1201 +16720,1201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband permeability measurement method for ferrites at any magnetization state: direct problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generalized Measurement Method for the Determination of the Dynamic Behavior of Magnetic Materials in any Magnetization State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Lezaca</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">11th Joint MMM/Intermag Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, washington, United States. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301759v1</w:t>
+                <w:t xml:space="preserve">hal-00492333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de caractérisation électromagnétique large bande des matériaux sous contrainte mécanique ou magnétique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+                <w:t xml:space="preserve">Influencal parameters on the electromagnetic properties of NiZn nanoferrites for antenna miniaturization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Souriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées de Caractérisation Micro-ondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Brest, France. pp.345</w:t>
+              <w:t xml:space="preserve">11 joint MMM-Intermag conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492386v1</w:t>
+                <w:t xml:space="preserve">hal-00992134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de caractérisation de la réponse dynamique de matériaux magnétique dans un état d'aimantation quelconque : problème direct</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Lezaca</w:t>
+                <w:t xml:space="preserve">QUELQUES PARAMETRES DE CONTROLE DES PROPRIETES ELECTROMAGNETIQUES DE FERRITES DE NICKEL-ZINC DANS LA BANDE UHF-V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Souriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCMM 2010 : 11èmes journées de caractérisation microondes et matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Brest, France</w:t>
+              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Brest, France. pp.O6-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00487223v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influencal parameters on the electromagnetic properties of NiZn nanoferrites for antenna miniaturization</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chip antenna utilisant un materiau magneto dielectrique fonctionnant dans la bande uhf v</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huitema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majed Koubeissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monédière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Souriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11 joint MMM-Intermag conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Washington, United States</w:t>
+              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Brest, France. pp.P.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992134v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Measurement Method for the Determination of the Dynamic Behavior of Magnetic Materials in any Magnetization State</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MATERIAUX MAGNETO-DIELECTRIQUES A BASE DE NANOFERRITES POUR LA MINIATURISATION D'ANTENNES IMPRIMEES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Abdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Souriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claude Tarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Joint MMM/Intermag Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, washington, United States. pp.10</w:t>
+              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Brest, France. pp.P.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492333v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUELQUES PARAMETRES DE CONTROLE DES PROPRIETES ELECTROMAGNETIQUES DE FERRITES DE NICKEL-ZINC DANS LA BANDE UHF-V</w:t>
+                <w:t xml:space="preserve">Antenna miniaturization and Nanoferrite Magneto-Dielectric materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Souriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claude Tarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Brest, France. pp.O6-1</w:t>
+              <w:t xml:space="preserve">14th International Symposium on Antenna Technology and Applied Electromagnetics (ANTEM 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Ottawa, Canada. pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488989v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chip antenna utilisant un materiau magneto dielectrique fonctionnant dans la bande uhf v</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influential parameters on electromagnetic properties of Nickel-zinc ferrites for antenna miniaturization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Souriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Brest, France. pp.P.13</w:t>
+              <w:t xml:space="preserve">Joint MMM-Intermag Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00489001v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenna miniaturization and Nanoferrite Magneto-Dielectric materials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthode de caractérisation de la réponse dynamique de matériaux magnétiques dans un état d'aimantation quelconque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Lezaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Antenna Technology and Applied Electromagnetics (ANTEM 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Ottawa, Canada. pp.56</w:t>
+              <w:t xml:space="preserve">11èmes Journées de Caractérisation Micro-ondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Brest, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492298v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MATERIAUX MAGNETO-DIELECTRIQUES A BASE DE NANOFERRITES POUR LA MINIATURISATION D'ANTENNES IMPRIMEES</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Broadband permeability measurement method for ferrites at any magnetization state: direct problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Lezaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Brest, France. pp.P.11</w:t>
+              <w:t xml:space="preserve">40th European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488995v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influential parameters on electromagnetic properties of Nickel-zinc ferrites for antenna miniaturization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
+                <w:t xml:space="preserve">Méthode de caractérisation électromagnétique large bande des matériaux sous contrainte mécanique ou magnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint MMM-Intermag Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Washington, United States</w:t>
+              <w:t xml:space="preserve">11èmes Journées de Caractérisation Micro-ondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Brest, France. pp.345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00489030v1</w:t>
+                <w:t xml:space="preserve">hal-00492386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de caractérisation de la réponse dynamique de matériaux magnétiques dans un état d'aimantation quelconque</w:t>
+                <w:t xml:space="preserve">Méthode de caractérisation de la réponse dynamique de matériaux magnétique dans un état d'aimantation quelconque : problème direct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Lezaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées de Caractérisation Micro-ondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Brest, France. pp.12</w:t>
+              <w:t xml:space="preserve">JCMM 2010 : 11èmes journées de caractérisation microondes et matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492379v1</w:t>
+                <w:t xml:space="preserve">hal-00487223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de mesure micro-ondes pour la caractérisation électromagnétique de couches ferroélectriques d'épaisseurs nanométrique</w:t>
               </w:r>
@@ -17939,51 +17939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Batard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18761,51 +18761,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switching field distribution and magnetocrystalline anisotropy fields in Zn-Ti and Co-Ti equally co-substituted BaM ferrites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Hoez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18856,103 +18856,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and dielectric characterization of perovskite (Sr2Ta2O7)100-x(La2Ti2O7)x ceramics: application to dielectric resonator antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Haydoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Marlec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth International Symposium on Dielectric Materials and Application (ISyDMA’6), December 15-17, 2021, Calais, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Calais, France</w:t>
@@ -18981,103 +18981,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, dielectric and ferroelectric characterization of perovskite (Sr2Ta2O7)100-x(La2Ti2O7)x ceramics: application to dielectric resonator antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Haydoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Marlec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAF2021, International Symposium on Applications of Ferroelectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Sydney (Virtual Conference), Australia. Proceedings of ISAF2021, pp. 1, Proceedings of ISAF2021</w:t>
@@ -19201,77 +19201,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles céramiques ferroélectriques à faibles pertes pour applications en antennes miniatures: caractérisation diélectrique radio-fréquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Haydoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19320,260 +19320,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric properties in radio-frequency and microwave ranges of ferroelectric (Sr&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ta&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;100-x&amp;lt;/sub&amp;gt;(La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; layered perovskite ceramics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
+                <w:t xml:space="preserve">Charges compactes en guide d'onde rectangulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Pen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maalouf Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMA 2018 10th International Conference on Microwave Materials and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Osaka, Japan. Proceedings of the 10th International Conference on Microwave Materials and their Applications (MMA 2018)</w:t>
+              <w:t xml:space="preserve">JCMM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01979961v1</w:t>
+                <w:t xml:space="preserve">hal-03047446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charges compactes en guide d'onde rectangulaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maalouf Azar</w:t>
+                <w:t xml:space="preserve">Dielectric properties in radio-frequency and microwave ranges of ferroelectric (Sr&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ta&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;100-x&amp;lt;/sub&amp;gt;(La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; layered perovskite ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Haydoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Marlec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCMM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">MMA 2018 10th International Conference on Microwave Materials and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Osaka, Japan. Proceedings of the 10th International Conference on Microwave Materials and their Applications (MMA 2018)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03047446v1</w:t>
+                <w:t xml:space="preserve">hal-01979961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration, caractérisation et mise en forme par impression 3D de composites ferromagnétiques pour des applications hyperfréquences</w:t>
               </w:r>
@@ -19611,51 +19611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maalouf Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agaciak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t>
@@ -19852,103 +19852,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of ferroelectric ceramics and thin films for miniaturized and agile antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Marlec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cheviré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -20163,51 +20163,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CCD44B28"/>
+    <w:nsid w:val="28B1EFF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20394,51 +20394,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexis-chevalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8078-9301" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226182304" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163826v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Saos--Kauten" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azar Maalouf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chevalier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2025.118167" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163921v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maalouf Azar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05136559v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Saos-Kauten" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ho&#235;z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2024.3426285" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141477v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mattei" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry9010030" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225716v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Nguenouho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Potelon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Benedicto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2023.3312490" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04152085v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanadi Breiss" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hoez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3281491" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237823v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Zinkiewicz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laurent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benedicto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2022.3188318" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04598687v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3282604" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04156411v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O S Bakam Nguenouho" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11355-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03706515v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rosnarho" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15093320" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03213295v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Haydoura" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Paven" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Gendre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.159728" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182667v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ragazzo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prost" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bobo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faure" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2020.3045137" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206329v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Comblet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2020.3006328" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224193v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Batel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delaveaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics3030025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02006694v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod V. K. Thalakkatukalathil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Verissimo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queffelec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02006697v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fernez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Arbaoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maalouf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevalier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agaciak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5020367" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01690608v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Souriou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.09.030" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQLZJZHC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01690613v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Nha Le" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Noutehou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.10.121" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3MJNG98-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01690599v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agaciak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0737-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01690604v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2743350" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433301v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thakur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thakur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.03.173" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNLHZBVJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121685v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Guen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121676v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Tarot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.09.026" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBGL73BJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929884v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Floch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Passerieux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4858388" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01068637v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gomez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4828876" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801289v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00951692v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July Cortes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lezaca" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915730v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canneva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ribero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.27793" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JJWLN5VD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00656158v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Grisart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2157899" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661608v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Staraj" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Queffelec" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2011.2167118" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00656164v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078711000341" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488880v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/11.3356235" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00517482v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Thakur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489999v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2039776" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492302v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3455875" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487244v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Le Floc'H" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1389520" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00802241v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bariou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.373220" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00491965v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00802442v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Minot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00802175v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Floc'H" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Konn" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00802215v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00491974v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Talbot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254898v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Floc'H" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19971225" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF00DC9AC8D2310A191ED9A6E47FFE8F254A6DB7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166190v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roquefort" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166926v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166186v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922790v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Grimaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isap62502.2024.10846391" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166182v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163992v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/intermagshortpapers61879.2024.10576827" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05136604v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=See Wee Koh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Hong" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coquet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Galindo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Soria Marina" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA62287.2024.10986052" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047293v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Rou&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tann&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141402v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163997v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ims37964.2023.10187985" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166949v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04154733v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158590v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04156532v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04140961v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04141154v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Parker" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lebourgeois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cibien" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167079v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167101v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03706560v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maalouf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Zinkiewicz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166175v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Martinez-Cano" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04047246v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Patris" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167091v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330383v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330377v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Bai" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03132241v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Pintos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360629v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G. Juan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette S. Bakam" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330395v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03047455v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03047459v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gingat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Pen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Den Palessonga" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03132011v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pintos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassidiki Doumouya" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03131773v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166158v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408930v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marlec" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02569540v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Doumouva" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kabalan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Mattei" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Tarot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC46564.2019.9038281" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138470v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461533v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalier Alexis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8888937" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03047450v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03047454v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzeh Houssein" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02006766v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009795v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Aldimassi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ben Youssef" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rouvellou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009751v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166339v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02006765v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Kaissar Abboud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009707v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Qassym" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009731v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Flavin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763573v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03047437v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03047429v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fernez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Niemiec" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Burgnies" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01983733v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Mattei" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167155v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01690560v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2017.8059000" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01983664v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Kabalan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01784550v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166791v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167215v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01983708v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01983720v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167171v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01322785v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Khalifeh" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lescop" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioual" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01321049v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531548v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01311522v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303389v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Cong" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01983676v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531557v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531555v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01167295v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carr&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01167303v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01690575v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July Paola Cortes Nino" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Verissimo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345917" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01122646v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121681v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00951713v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878387v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hao" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sadaune" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burgnies" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00951707v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00992149v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Guen" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sharaiha" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grisart" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00845448v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July Cortez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00951726v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00845778v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hao" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00951718v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00765513v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00802248v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801270v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801274v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301936v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00678500v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662230v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301755v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Farhat" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00678508v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00678476v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667768v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00802255v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00678491v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00678472v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00678513v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667727v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huitema" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hajj" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mon&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00678497v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301759v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492386v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487223v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00992134v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Souriou" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492333v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488989v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489001v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Koubeissi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decroze" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492298v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Boucher" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488995v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Abdouni" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489030v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492379v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492352v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge de Blasi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Batard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488963v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489017v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487226v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801331v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kassem" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rousseau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487252v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00802237v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04702858v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04152730v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330390v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446883v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03047456v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132392v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979961v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03047446v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03047383v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224210v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-803581-8.11765-5" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763113v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevir&#233;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00484041v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexis-chevalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8078-9301" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226182304" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163826v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Saos--Kauten" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azar Maalouf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chevalier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2025.118167" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163921v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maalouf Azar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05136559v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Saos-Kauten" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ho&#235;z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2024.3426285" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141477v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mattei" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry9010030" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225716v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Nguenouho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Potelon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Benedicto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2023.3312490" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237823v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Zinkiewicz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laurent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benedicto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2022.3188318" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04152085v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanadi Breiss" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hoez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3281491" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04598687v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3282604" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03706515v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rosnarho" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15093320" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04156411v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O S Bakam Nguenouho" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11355-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182667v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ragazzo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prost" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bobo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faure" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2020.3045137" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206329v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Comblet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2020.3006328" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03213295v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Haydoura" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Paven" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Gendre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.159728" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224193v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Batel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delaveaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics3030025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02006694v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod V. K. Thalakkatukalathil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Verissimo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queffelec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02006697v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fernez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Arbaoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maalouf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevalier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agaciak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5020367" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01690608v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Souriou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.09.030" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQLZJZHC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01690613v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Nha Le" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Noutehou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.10.121" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3MJNG98-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01690604v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2743350" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01690599v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agaciak" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0737-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433301v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thakur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thakur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.03.173" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNLHZBVJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121685v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Guen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121676v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Tarot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.09.026" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBGL73BJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929884v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Floch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Passerieux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4858388" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01068637v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gomez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4828876" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801289v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00951692v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July Cortes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lezaca" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915730v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canneva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ribero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.27793" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JJWLN5VD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661608v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Staraj" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Queffelec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2011.2167118" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00656164v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078711000341" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00656158v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Grisart" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2157899" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488880v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/11.3356235" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00517482v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Thakur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489999v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2039776" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492302v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3455875" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487244v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Le Floc'H" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1389520" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00802241v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bariou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.373220" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00491965v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00802175v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Floc'H" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Konn" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00802215v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00491974v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Talbot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00802442v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Minot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254898v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Floc'H" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19971225" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF00DC9AC8D2310A191ED9A6E47FFE8F254A6DB7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166190v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roquefort" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166926v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922790v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Grimaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isap62502.2024.10846391" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166182v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163992v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/intermagshortpapers61879.2024.10576827" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05136604v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=See Wee Koh" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Hong" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coquet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Galindo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Soria Marina" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA62287.2024.10986052" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166186v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166949v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04154733v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158590v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Rou&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047293v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tann&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141402v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163997v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ims37964.2023.10187985" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04156532v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04140961v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04141154v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Parker" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lebourgeois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cibien" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167079v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03706560v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maalouf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Zinkiewicz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166175v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Martinez-Cano" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04047246v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Patris" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167101v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167091v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330383v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330377v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Bai" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03132241v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Pintos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360629v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G. Juan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette S. Bakam" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330395v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03047455v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03132011v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pintos" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassidiki Doumouya" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03131773v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03047459v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gingat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Pen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Den Palessonga" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166158v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461533v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalier Alexis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8888937" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408930v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marlec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02569540v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Doumouva" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kabalan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Mattei" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Tarot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC46564.2019.9038281" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138470v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03047450v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03047454v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzeh Houssein" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009751v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009795v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Aldimassi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ben Youssef" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rouvellou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166339v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02006765v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Kaissar Abboud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009707v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Qassym" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009731v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Flavin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763573v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03047429v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fernez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Niemiec" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Burgnies" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03047437v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02006766v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01690560v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2017.8059000" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01983664v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Kabalan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01784550v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167155v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167215v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166791v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01983708v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01983720v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167171v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01983733v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Mattei" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531548v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01311522v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01321049v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303389v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Cong" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01983676v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531557v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531555v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01322785v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Khalifeh" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lescop" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioual" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01167303v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01690575v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July Paola Cortes Nino" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Verissimo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345917" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01167295v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carr&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01122646v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121681v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878387v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hao" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sadaune" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burgnies" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00951707v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00951726v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00845448v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July Cortez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00992149v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Guen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sharaiha" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grisart" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00951718v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00845778v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hao" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00951713v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00802248v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801270v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801274v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00765513v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662230v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00678500v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301755v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Farhat" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00678508v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00678476v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667768v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00802255v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301936v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00678491v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00678472v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00678513v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667727v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huitema" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hajj" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mon&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00678497v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492333v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00992134v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Souriou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488989v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489001v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Koubeissi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decroze" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488995v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Abdouni" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492298v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Boucher" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489030v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492379v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301759v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492386v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487223v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492352v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge de Blasi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Batard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488963v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489017v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487226v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801331v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kassem" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rousseau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487252v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00802237v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04702858v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04152730v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330390v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446883v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03047456v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132392v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03047446v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979961v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03047383v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224210v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-803581-8.11765-5" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763113v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevir&#233;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00484041v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>