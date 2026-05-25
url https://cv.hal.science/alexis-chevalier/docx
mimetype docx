--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -1,20108 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...20056 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:134.26573426573px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexis Chevalier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alexis-chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8078-9301</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">226182304</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=Ov_MQKgAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexis Chevalier received the Ph.D. degree in 1998 in electronics from the University of Bretagne Occidentale (France) for his contributions in characterization and modelling of microwave propagation in composite materials. He then worked as a telecom engineer with Alcatel before joining the University of Brest in 2003. He is currently an Associate Professor at the Lab-STICC laboratory, Brest, France. His research activities focus on electromagnetic properties of materials for microwave engineering. He works on the development of new measurement methods and models to characterize and predict the microwave properties of heterogeneous, anisotropic, absorbing, dielectric or magnetic materials.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of particle geometry and polymer matrix composition on filament processing, rheological and electromagnetic properties: Towards 3D printable composites for microwave absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Le Saos--Kauten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azar Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 317, pp.118167. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2025.118167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la géométrie des particules et de la composition de la matrice sur les propriétés rhéologiques et électromagnétiques de filaments composites: vers l'impression 3D de matériaux absorbants électromagnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Le Saos--Kauten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maalouf Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46, pp.10-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Induced Magnetic Anisotropy in 3-D Printed Ferromagnetic Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Le Saos-Kauten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hoëz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azar Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60 (11), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2024.3426285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Manufacturing Process for Granular Texture Management in Polycrystalline BaM Hexaferrites through the Goethite Crystallite Laths Aspect Ratio, and a Specialized Law of Approach to the Magnetic Saturation for Partly Polarized Uniaxial Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hoëz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/magnetochemistry9010030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Characterization of Aqueous Sodium Lactate Solutions and Its Application for Enhanced Concentration Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Nguenouho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Potelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Benedicto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2023.3312490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetodielectric Material for VHF Antenna Devices Tunable by a Low DC Magnetic Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanadi Breiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hoez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mattei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (11), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2023.3281491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Ultracompact Multi-Materials Rectangular Waveguide Terminations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Zinkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Benedicto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azar Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (1), pp.12-21. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2022.3188318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Determination of Anisotropy Fields, First and Second Anisotropy Constants, and Remanent Magnetizations in Self-Polarized Zn–Ti and Co–Ti Equally Co-Substituted BaM Ferrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hoez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (11), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2023.3282604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric characterization and modelling of aqueous solutions involving sodium chloride and sucrose and application to the design of a bi-parameter RF-sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O S Bakam Nguenouho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Potelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Benedicto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.7209. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-11355-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing of a Magnetic Composite Flexible Filament and Optimization of a 3D Printed Wideband Electromagnetic Multilayer Absorber in X-Ku Frequency Bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azar Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rosnarho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (9), pp.3320. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15093320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perovskite (Sr&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ta&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;100−x&amp;lt;/sub&amp;gt;(La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; ceramics: From dielectric characterization to dielectric resonator antenna applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Haydoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratiba Benzerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 872, pp.159728. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2021.159728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and Imaging of Magnetic Field in the Low-Frequency Regime Using a Ferromagnetic Thin Film Coated With a Thermo-Fluorescent Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Ragazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57 (3), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2020.3045137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Printing of Honeycomb Microwave Absorbers: Feasibility and Innovative Multiscale Topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maalouf Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Comblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (2), pp.390-397. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2020.3006328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable Magneto-Dielectric Material for Electrically Small and Reconfigurable Antenna Systems at Vhf Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Batel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delaveaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.276 - 286. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ceramics3030025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic modeling of anisotropic ferrites - Application to microstrip Y-junction circulator design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinod V. K. Thalakkatukalathil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Verissimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moore's curve structuring of ferromagnetic composite PE-NiFe absorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Agaciak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (8), pp.084902. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5020367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic and dielectric properties in the UHF frequency band of half-dense Ni-Zn-Co ferrites ceramics with Fe-excess and Fe-deficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Souriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 447, pp.9 - 14. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2017.09.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple process to obtain anisotropic self-biased magnets constituted of stacked barium ferrite single domain particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Nha Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azar Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Noutehou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 451, pp.208 - 213. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2017.10.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Intrinsic and Induced Magnetic Anisotropies in Ni–Zn and Ni–Zn–Co Spinel Ferrites by Using Singular Point Detection Method and Their Comparison With FMR Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azar Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (11), pp.1 - 5. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2017.2743350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printed ferromagnetic composites for microwave applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Agaciak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azar Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (9), pp.4988 - 4996. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-016-0737-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of magnetic properties of Ni0.5Zn0.5Fe2O4 nanoparticles prepared by the co-precipitation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thakur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thakur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (9), pp.10664-10670. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2016.03.173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense and half-dense NiZnCo ferrite ceramics: Their respective relevance for antenna downsizing, according to their dielectric and magnetic properties at microwave frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117 (8), pp.084904</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental determination of magnetocrystalline anisotropy constants and saturation magnetostriction constants of NiZn and NiZnCo ferrites intended to be used for antennas miniaturization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 374, pp.762. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2014.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of Permittivity Measurement Techniques for Ferroelectric Thin Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Passerieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (2), pp.024103. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4858388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic characterization of metamaterials in the centimetric frequency band using an original adjustable height stripline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vol. 116, pp.124901. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4828876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetrical stripline based method for retrieving the electromagnetic properties of metamaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol. 113 (024912), pp.024912-1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband permeability measurement method for ferrites at any magnetization state: Experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">July Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lezaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol. 114 (174904), pp.174904-1-6. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4828876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniature Reconfigurable Antenna with Magneto Dielectric Substrate for DVB-H Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Canneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (9), pp.2007-2011. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.27793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure Dependence of the Frequency Permeability Spectra of Soft Ferrite Composite Materials: A Method of Measuring the Natural Ferromagnetic Resonance Frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Grisart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Souriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (10), pp.4132. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2011.2157899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Magneto-Dielectric Material Loaded, Tunable UHF Antenna for Handheld Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Staraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10, pp.951-954. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2011.2167118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband permeability measurement method for ferrites at any magnetization state: direct problem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lezaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.341. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078711000341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influential parameters on electromagnetic properties of nickel-zinc ferrites for antenna miniaturization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Souriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107, pp.09A518. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/11.3356235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-loss spinel nanoferrite with matching permeability and permittivity in the ultrahight frequency range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Thakur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 108, pp.014301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Measurement Method for the Determination of the Dynamic Behavior of Magnetic Materials in Any Magnetization State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lezaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (6), pp.1687-1690. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2009.2039776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-loss spinel nano-ferrite with matching permeability and permittivity in the ultra high frequency range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Thakur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Journal of Applied Physics, 108 (01), à para014301itre. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3455875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic permeability in soft magnetic composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Le Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 90 (7), p3362. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1389520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyroresonance in unsaturated magnetic bodies : Experiments and theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Le Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 87 (9), pp.4975. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.373220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferromagnetic resonance of isotropic heterogeneous magnetic materials: theory and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Le Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Vol. 215, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of composite magnetic materials in the quasistatic range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Minot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Le Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, vol.8 (Pr.2), pp.615-618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the molding pressure on the magnetic properties of soft ferrite composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Konn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Le Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, vol.8 (Pr.2), pp.417-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The magnetic susceptibility in soft magnetic composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mattei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, vol.8 (Pr.2), pp.355-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin resonance in soft magnetic composite materials : a surprising effect of the magnetic load.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Le Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, vol.8 (Pr.2), pp.417-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of an Effective Medium Theory to Composite Materials with Randomly Dispersed Particles of Specific Shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 07 (C1), pp.C1-547-C1-548. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:19971225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00254898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (118)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Specular and Non-Specular Reflection of Pyramidal Absorber Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lasquellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lana Damaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azar Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Wireless and Microwave Technology Conference (WAMICON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Cocoa Beach, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WAMICON64429.2025.11004119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05620309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printability criteria for the elaboration of microwaves absorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Le Saos--Kauten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hoëz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roquefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference AERC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-Reconfigurable Miniature Monopole Antenna Using Tunable Magneto-Dielectric Material for VHF Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Jaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Antibes Juan-les-Pins, France. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cama65664.2025.11335343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05610565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Material and Shape of 3D-Printed Waveguide Terminations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lana Damaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azar Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Elis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE/MTT-S International Microwave Symposium - IMS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, San Francisco, France. pp.536-539, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS40360.2025.11104055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05620282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropie induite par l'impression 3D dans des composites ferromagnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Le Saos--Kauten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maalouf Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hoëz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées de Caractérisation Microondes et Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printability criteria for the elaboration of microwaves absorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Le Saos--Kauten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maalouf Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Annual Meeting of Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Cartagena de Indias,, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Reconfigurable Miniature Monopole Antenna Using Magneto-Dielectric Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Symposium on Antennas and Propagation (ISAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Incheon, South Korea. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/isap62502.2024.10846391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a new 3D printing composite for microwave absorption applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Le Saos--Kauten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roquefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Annual Meeting of Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Cartegena de Indias, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Induced Magnetic Anisotropy in 3D Printed Ferromagnetic Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Le Saos-Kauten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azar Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hoëz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Magnetic Conference - Short Papers (INTERMAG Short Papers)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rio de Janeiro, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/intermagshortpapers61879.2024.10576827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MXene-Based Microwave Absorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">See Wee Koh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Soria Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Da Nang, Vietnam. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA62287.2024.10986052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de nouveaux composites absorbants hyperfréquences appliqués à l'impression 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Le Saos--Kauten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maalouf Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Colloque du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du champ d'anisotropie d'hexaferrites par une méthode en ligne microruban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hoez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mattei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCMM 2023 : 17èmes journées de caractérisation microondes et matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an E-band Self-Biased Field-Displacement Isolator using Al-doped Strontium Hexaferrite for SATCOM applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Roué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hoez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Space Microwave Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA-ESTEC, May 2023, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un circulateur autopolarisé en bande E en technologie guide d'ondes pour applications spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Roué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hoez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Tanné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées de Caractérisation Microondes et Matériaux (JCMM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Determination of Anisotropy Fields, First and Second Anisotropy Constants, and Remanent Magnetizations in Self-Polarized Zn–Ti and Co–Ti Equally Co-Substituted BaM Ferrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hoez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERMAG2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Sendai, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2023.3282604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-Printed Multi-Material Multilayer Wideband Microwave Absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azar Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rosnarho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE/MTT-S International Microwave Symposium - IMS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, San Diego, France. pp.756-759, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ims37964.2023.10187985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériau magnétodiélectrique pour dispositifs d'antennes VHF accordables par un faible champ magnétique continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanadi Breiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hoez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mattei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCMM 2023 : 17èmes journées de caractérisation microondes et matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-printed multi-materials wideband microwave absorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maalouf Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rosnarho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, San Diego (CA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-biased Ku-band circulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Cibien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, San Diego (CA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'une nouvelle matrice polymère appliquée au développement de composites magnétiques imprimables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Le Saos--Kauten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maalouf Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées de Caractérisation Microondes et Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of microwave effective properties of 3D printed materials and applications to microwave absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azar Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lana Damaj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Genoa, France. pp.764-767, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA57522.2023.10352667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05620361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charges ultra-compactes en bande K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Zinkiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Micro-ondes 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ka-band compact multi-materials rectangular waveguide loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Martinez-Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maalouf Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Benedicto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Space Passive Component Days 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Noordwiijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une charge imprimée en 3D pour les applications en bande millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Roué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Tanné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Micro-ondes 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XLIM, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des relations matériaux-procédés-propriétés appliquées à la détermination de critères d'imprimabilité 3D de matériaux composites à performances électromagnétiques contrôlées - partie 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Le Saos--Kauten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roquefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Rhéologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des relations matériaux-procédés-propriétés appliquées à la détermination de critères d'imprimabilité 3D de matériaux composites à performances électromagnétiques contrôlées - partie 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Le Saos--Kauten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roquefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Colloque du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of (Sr2Ta2O7)100-x(La2Ti2O7)x ceramics in dielectric resonator antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratiba Benzerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Haydoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Pacific Rim Conference on Ceramic and Glass Technology (PACRIM 14), Virtual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectric strontium tantalum based compounds: synthesis and dielectric characterization of ceramics and films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Haydoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratiba Benzerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Pacific Rim Conference on Ceramic and Glass Technology (PACRIM 14), Virtual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux magnétodiélectriques pour dispositifs antennaires VHF accordables en fréquence par un champ magnétique continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Batel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delaveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F. Pintos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking compounds concentration in liquids: novel solutions to enhance sensitivity and perspectives on selectivity of the sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Potelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos G. Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette S. Bakam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop, IEEE MTT-S International Microwave Biomedical Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles céramiques ferroélectriques à faibles pertes utilisées dans des antennes à résonateur diélectrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Haydoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratiba Benzerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées de Caractérisation Microondes et Matériaux (JCMM 2020), 30 mars - 1er avril, 2020, Toulouse, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de surfaces absorbantes multicouches fabriquées par impression 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maalouf Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rosnarho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCMM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printed microwave absorbers : Towards innovative structures and concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gingat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Agaciak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Pen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Den Palessonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMTT-BT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printed ferromagnetic composites for microwave applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Agaciak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maalouf Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Processing Society Europe Africa Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Pretoria, Afrique du Sud, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de miniaturisation d'une antenne fil-plaque monopolaire chargée par des matériaux magnéto-diélectriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Batel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delaveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Pintos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassidiki Doumouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique de caractérisation électromagnétique de l’agilité de ferrites : application aux antennes accordables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassidiki Doumouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of ferrite tunability at microwave frequencies Application to VHF tunable antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Doumouva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kabalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Asia-Pacific Microwave Conference, APMC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Singapore, Singapore. pp.539-541, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APMC46564.2019.9038281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New ferroelectric perovskite ceramics with low losses for applications in microwave antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Haydoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratiba Benzerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Marlec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MS&amp;T19 “Materials Science and Technology International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Portand, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation électromagnétique hyperfréquence de marqueur physiologique : application au Lactate de sodium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Potelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Benedicto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roquefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of 3D printed HoneyComb Microwave Absorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maalouf Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chevalier Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Comblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Atlanta, United States. pp.1981-1982, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2019.8888937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités des NIDA imprimés pour l'absorption électromagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maalouf Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Comblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un composite imprimable haute température pour des applications d'absorption hyperfréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Den Palessonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roquefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Houssein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maalouf Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Band Compact Microwave Terminations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Pen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azar Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Asia-Pacific Microwave Conference (APMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Kyoto, France. pp.315-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Way to Obtain Self-Biased Barium Ferrite Magnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Nha Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Souriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azar Maalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCMM2018, 15èmes Journées de Caractérisation Microondes et Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropie magnétique statique et dynamique dans des films minces amorphes de FeCoB élaborés sous incidence oblique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A M Aldimassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rouvellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCMM2018, 15èmes Journées de Caractérisation Microondes et Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat-Resistant 3D Printed Microwave Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Kaissar Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azar Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Den Palessonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Asia-Pacific Microwave Conference (APMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Kyoto, France. pp.1318-1320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fused Deposition Modeling: a new technology for the fabrication of microwave loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gingat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Pen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Agaciak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Den Palessonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Space Passive Component Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Noordwiijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation électromagnétique des matériaux absorbants sur une large bande de fréquence et de température par une structure coplanaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Flavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCMM2018, 15èmes Journées de Caractérisation Microondes et Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation Electromagnétique d'un circulateur microruban à jonction Y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinod V. K. Thalakkatukalathil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Qassym</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCMM2018, 15èmes Journées de Caractérisation Microondes et Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles céramiques ferroélectriques de composition perovskite (Sr&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ta&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;100-x&amp;lt;/sub&amp;gt;(La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; : caractérisation diélectrique et ferroélectrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Marlec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratiba Benzerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCMM2018, 15èmes Journées de Caractérisation Microondes et Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'absorbant métamatériau PENiFe en bandes S et L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Niemiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Agaciak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Burgnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCMM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impression 3D de composants hyperfréquences pour environnements sévères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Kaissar Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maalouf Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCMM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic and dielectric properties in the UHF frequency band of half-dense Ni-Zn-Co ferrites ceramics with Fe-excess and Fe-deficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Souriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Magnetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites-based microwave absorbers: Toward a unified model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE/MTT-S International Microwave Symposium - IMS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honololu, United States. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2017.8059000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies de réalisation d’absorbants électromagnétiques 3D ou conformables, ultra-minces et légers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Niemiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Agaciak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Electromagnétisme et Guerre Electronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEE Société de l'électricité, de l'électronique et des technologies de l'information et de la communication; ONERA the french aerospace lab; DGA direction générale de l'armement, Nov 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fused Deposition Modeling for Microwave Applications – Materials Properties and Future Needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Agaciak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maalouf Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bit’s 3rd Annuel Congress of Smart Materials,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration, caractérisation et mise en forme par impression 3D de composites ferromagnétiques pour des applications hyperfréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Agaciak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maalouf Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturisation d'une antenne monopole large bande utilisant des matériaux magnéto-diélectriques en bande VHF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladin Kabalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Souriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20° Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de matériaux magnétiques anisotropes en ligne coaxiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinod V. K. Thalakkatukalathil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Nationales Micro-Ondes- JNM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Intrinsic and Induced Magnetic Anisotropies in Ni–Zn and Ni–Zn–Co Spinel Ferrites by Using Singular Point Detection Method and Their Comparison With FMR Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azar Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Magnetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple process to obtain anisotropic self-biased magnets constituted of stacked barium ferrite single domain particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Nha Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azar Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Noutehou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Magnetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la structuration de composites ferromagnétiques pour l’absorption hyperfréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Niemiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Agaciak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Electromagnétisme et Guerre Electronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Onera the french aerospace lab, Nov 2017, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d’un matériau bio-sourcé au sein d'un résonateur RF pour la détection de la pollution en ions métalliques des eaux usées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Khalifeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lescop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rioual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCMM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration, caractérisation et modélisation de composites magnétiques : application aux métamatériaux absorbants Partie I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azar Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématique de la conception d’antennes miniatures accordables sur substrats magnéto-diélectriques anisotropes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">July Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées de Caractérisation Microondes et Matériaux (JCMM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation électromagnétique des matériaux magnétiques anisotropes : vers une nouvelle approche de la détermination de la largeur de raie à mi-hauteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinod V. K. Thalakkatukalathil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées de Caractérisation Microondes et Matériaux (JCMM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des champs d'anisotropie magnétocristallins de ferrites hexagonal et spinelle à l'aide de méthodes statique et dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azar Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14° Journées de Caractérisation Microondes et Matériaux, Calais, 23-25 Mars 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des champs d'anisotropie magnétocristalline des ferrites hexagonal et spinelle à l'aide de méthodes statiques et dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Nha Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azar Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14° Journées de Caractérisation Microndes et Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage des caractérisations électromagnétiques et rhéologiques pour l’élaboration et l’impression 3D de matériaux absorbants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Agaciak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azar Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage des caractérisations électromagnétiques et rhéologiques pour l'élaboration et l'impression 3D de matériaux absorbants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Agaciak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azar Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupe Français des Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Alençon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signature Electromagnétique du Glucose dans le Sang Humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Potelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales Microondes 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématique de la modélisation des antennes imprimées sur substrat magnétique aimanté. Application à la conception d’antennes PIFA miniatures agiles en fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">July Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Verissimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mattei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19emes Journées Nationales Microondes 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling antennas printed on magnetized substrate: Application to the design of a tunable PIFA antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">July Paola Cortes Nino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Verissimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mattei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 European Microwave Conference (EuMC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuMC.2015.7345917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic signature of Glucose in Aqueous Solutions and Human Blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Potelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMSWAVE Conference, 30 juin – 2 juillet 2014, La Rochelle, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, La Rochelle, France. pp.7-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertes diélectriques/ magnétiques de ferrites spinelles NiZnCo dans la bande UHF. Influence des traitements thermiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13° Journées de Caractérisation Microondes et Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation Hyperfréquence Large Bande de Matériaux Magnétiques dans Différents Etats d'Aimantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">July Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfaces absorbantes très large bande à base de métamatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sadaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Burgnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes, JNM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. papier J2-TM2-1, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation expérimentale de métamatériaux en utilisant une ligne triplaque à hauteur variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de ferrites de NiZn dans la miniaturisation d'antennes pour applications DVB-H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sharaiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grisart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation électromagnétique des métamatériaux en ondes centimétriques : méthode en ligne triplaque à hauteur variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Métamatériaux 2013 (CNM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the determination of the permeability tensor of magnetized materials. Application to the design of nonreciprocal and tunable microwave devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">July Cortez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Verissimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecom 2013 &amp; JFMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamaterials microwave measurement using an original adjustable height stripline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress on Advanced Electromagnetic Materials in Microwaves and Optics - Metamaterials 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfaces absorbantes très large bande à base de métamatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azar Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sadaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Burgnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Inconnue, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de caractérisation large bande de matériaux magnétiques quelque soit leur état d'aimantation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lezaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées de caractérisation microondes et matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux magnétodiélectriques contraints pour la miniaturisation de dispositifs : application aux antennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCMM 2012 : 12èmes journées de caractérisation microondes et matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de caractérisation de métamatériaux en ligne triplaque à hauteur variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCMM 2012 : 12èmes journées de caractérisation microondes et matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de caractérisation large bande de matériaux magnétiques quelque soit leur état d'aimantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lezaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCMM 2012 : 12èmes journées de caractérisation microondes et matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a magneto-dielectric resonator on DVB-H antenna performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Staraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Antennas and Propagation (EUCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.2156-2159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de caractérisation de matériaux diélectriques et magnétiques aimantés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lezaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp.2F-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Determination of the Permeability Tensor of Magnetized Materials. Application to the Design of Nonreciprocal Microwave Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lezaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arij Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Microwave Symposium (IMS2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniature reconfigurable antenna with magneto dielectric substrate for DVB-H band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Canneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ribero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Staraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation (EUCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.2289-2292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de mesure basée sur une ligne triplaque asymétrique pour la caractérisation électromagnétique des métamatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp.1E-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de caractérisation électromagnétique large bande des métamatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECO2011 &amp; 7ème JFMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tanger, Maroc. pp.ID66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Broadband Electromagnetic Characterization Method for Dielectric and Magnetic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lezaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure Dependence of the Frequency Permeability Spectra of Soft Ferrite Composite Materials: a Method of Measuring the Natural Ferromagnetic Resonance Frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Souriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERMAG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Taiwan. pp.230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization method for metamaterials using an asymmetrical stripline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metamaterials '2011: The Fifth International Congress on Advanced Electromagnetic Materials in Microwaves and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetrical Stripline Based Method for the Electromagnetic Characterization of Metamaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Marrakesh, Morocco. pp.305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARACTERISATION ELECTROMAGNETIQUE DES METAMATERIAUX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Métamatériaux 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Reconfigurable and Compact Antennas using a Magneto-dielectric Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monédière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Souriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Morocco. pp.203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de ferrites de Ni-Zn dans la miniaturisation d'antennes pour applications DVB-H.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Grisart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Souriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband permeability measurement method for ferrites at any magnetization state: direct problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lezaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de caractérisation électromagnétique large bande des matériaux sous contrainte mécanique ou magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées de Caractérisation Micro-ondes et Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Brest, France. pp.345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de caractérisation de la réponse dynamique de matériaux magnétique dans un état d'aimantation quelconque : problème direct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lezaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCMM 2010 : 11èmes journées de caractérisation microondes et matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Measurement Method for the Determination of the Dynamic Behavior of Magnetic Materials in any Magnetization State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lezaca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Joint MMM/Intermag Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, washington, United States. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influencal parameters on the electromagnetic properties of NiZn nanoferrites for antenna miniaturization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Souriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11 joint MMM-Intermag conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chip antenna utilisant un materiau magneto dielectrique fonctionnant dans la bande uhf v</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Koubeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monédière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Souriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Brest, France. pp.P.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUELQUES PARAMETRES DE CONTROLE DES PROPRIETES ELECTROMAGNETIQUES DE FERRITES DE NICKEL-ZINC DANS LA BANDE UHF-V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Souriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Brest, France. pp.O6-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MATERIAUX MAGNETO-DIELECTRIQUES A BASE DE NANOFERRITES POUR LA MINIATURISATION D'ANTENNES IMPRIMEES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Abdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Souriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Brest, France. pp.P.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna miniaturization and Nanoferrite Magneto-Dielectric materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Souriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Antenna Technology and Applied Electromagnetics (ANTEM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Ottawa, Canada. pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influential parameters on electromagnetic properties of Nickel-zinc ferrites for antenna miniaturization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Souriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint MMM-Intermag Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de caractérisation de la réponse dynamique de matériaux magnétiques dans un état d'aimantation quelconque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lezaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées de Caractérisation Micro-ondes et Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Brest, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de mesure micro-ondes pour la caractérisation électromagnétique de couches ferroélectriques d'épaisseurs nanométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge de Blasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Batard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Télécom'2009 &amp; 6èmes JFMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, agadir, Maroc. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-loss magnetodielectric spinel-ferrite based ceramic with constant permeability and permittivity in the UHF range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Thakur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid Materials 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Tours, France. pp.B2.1.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-loss Magnetodielectric Spinel-ferrite Based Ceramic with Constant Permeability and Permittivity in the UHF Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Thakur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queffelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Ferrites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Sacramento, United States. pp.BF-09</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de Caractérisation Electromagnétique In Situ et Large Bande des Ferrites Anisotropes pour l'Aide à la Conception de Circulateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lezaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2009 : 16èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France. pp.4F-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation large bande en ligne coplanaire de couches minces ferroélectriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge de Blasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCMM 2006 : 9èmes journées de caractérisation microondes et matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, St Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés hyperfréquences de matériaux composites à base de poudres de ferrites doux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Le Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCMM 1998 : 5èmes Journées de Caractérisation Microonde et Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Le Touquet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des contraintes de matriçage sur la fréquence de gyrorésonance dans les matériaux composites à base de ferrites doux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Le Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCMM 1998 : 5èmes Journées de Caractérisation Microonde et Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Le Touquet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence of different axial and transverse magnetocrystalline anisotropies in self- biased polycrystalline Cu-18H hexaferrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hoëz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Magnetism 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Bologna (ITALY), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching field distribution and magnetocrystalline anisotropy fields in Zn-Ti and Co-Ti equally co-substituted BaM ferrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hoez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mattei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERMAG 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and dielectric characterization of perovskite (Sr2Ta2O7)100-x(La2Ti2O7)x ceramics: application to dielectric resonator antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Haydoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratiba Benzerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Marlec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Symposium on Dielectric Materials and Application (ISyDMA’6), December 15-17, 2021, Calais, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, dielectric and ferroelectric characterization of perovskite (Sr2Ta2O7)100-x(La2Ti2O7)x ceramics: application to dielectric resonator antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Haydoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratiba Benzerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Marlec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAF2021, International Symposium on Applications of Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Sydney (Virtual Conference), Australia. Proceedings of ISAF2021, pp. 1, Proceedings of ISAF2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de l’anisotropie dans des surfaces absorbantes réalisées par technologie additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maalouf Azar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCMM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles céramiques ferroélectriques à faibles pertes pour applications en antennes miniatures: caractérisation diélectrique radio-fréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Haydoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratiba Benzerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2019 “21èmes Journées Nationales Microondes”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric properties in radio-frequency and microwave ranges of ferroelectric (Sr&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ta&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;100-x&amp;lt;/sub&amp;gt;(La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; layered perovskite ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Haydoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Marlec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratiba Benzerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMA 2018 10th International Conference on Microwave Materials and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Osaka, Japan. Proceedings of the 10th International Conference on Microwave Materials and their Applications (MMA 2018)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charges compactes en guide d'onde rectangulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Pen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maalouf Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCMM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration, caractérisation et mise en forme par impression 3D de composites ferromagnétiques pour des applications hyperfréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maalouf Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Agaciak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferrite Ceramics at Microwave Frequencies: Applications and Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Materials: Technical Ceramics and Glasses. ELSEVIER ed.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-12-803581-8.11765-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of ferroelectric ceramics and thin films for miniaturized and agile antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Marlec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cheviré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratiba Benzerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE EXPERIMENTALE, ELABORATION ET MODELISATION DE MATERIAUX COMPOSITES A BASE DE POUDRES MAGNETIQUES DOUCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matière Condensée [cond-mat]. Université de Bretagne occidentale - Brest, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00484041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId388"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -20163,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28B1EFF4"/>
+    <w:nsid w:val="F1AC0FAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20394,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexis-chevalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8078-9301" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226182304" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163826v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Saos--Kauten" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azar Maalouf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chevalier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2025.118167" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163921v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maalouf Azar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05136559v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Saos-Kauten" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ho&#235;z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2024.3426285" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141477v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mattei" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry9010030" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225716v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Nguenouho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Potelon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Benedicto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2023.3312490" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237823v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Zinkiewicz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laurent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benedicto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2022.3188318" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04152085v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanadi Breiss" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hoez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3281491" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04598687v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3282604" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03706515v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rosnarho" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15093320" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04156411v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O S Bakam Nguenouho" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11355-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182667v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ragazzo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prost" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bobo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faure" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2020.3045137" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206329v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Comblet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2020.3006328" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03213295v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Haydoura" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Paven" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Gendre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.159728" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224193v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Batel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delaveaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics3030025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02006694v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod V. K. Thalakkatukalathil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Verissimo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queffelec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02006697v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fernez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Arbaoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maalouf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevalier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agaciak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5020367" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01690608v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Souriou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.09.030" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQLZJZHC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01690613v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Nha Le" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Noutehou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.10.121" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3MJNG98-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01690604v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2743350" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01690599v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agaciak" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0737-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433301v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thakur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thakur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.03.173" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNLHZBVJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121685v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Guen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121676v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Tarot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.09.026" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBGL73BJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929884v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Floch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Passerieux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4858388" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01068637v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gomez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4828876" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801289v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00951692v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July Cortes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lezaca" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915730v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canneva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ribero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.27793" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JJWLN5VD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661608v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Staraj" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Queffelec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2011.2167118" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00656164v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078711000341" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00656158v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Grisart" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2157899" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488880v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/11.3356235" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00517482v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Thakur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489999v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2039776" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492302v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3455875" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487244v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Le Floc'H" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1389520" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00802241v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bariou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.373220" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00491965v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00802175v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Floc'H" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Konn" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00802215v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00491974v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Talbot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00802442v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Minot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254898v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Floc'H" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19971225" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF00DC9AC8D2310A191ED9A6E47FFE8F254A6DB7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166190v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roquefort" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166926v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922790v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Grimaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isap62502.2024.10846391" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166182v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163992v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/intermagshortpapers61879.2024.10576827" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05136604v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=See Wee Koh" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Hong" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coquet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Galindo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Soria Marina" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA62287.2024.10986052" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166186v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166949v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04154733v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158590v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Rou&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047293v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tann&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141402v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163997v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ims37964.2023.10187985" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04156532v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04140961v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04141154v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Parker" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lebourgeois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cibien" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167079v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03706560v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maalouf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Zinkiewicz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166175v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Martinez-Cano" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04047246v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Patris" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167101v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167091v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330383v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330377v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Bai" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03132241v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Pintos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360629v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G. Juan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette S. Bakam" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330395v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03047455v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03132011v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pintos" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassidiki Doumouya" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03131773v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03047459v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gingat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Pen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Den Palessonga" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166158v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461533v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalier Alexis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8888937" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408930v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marlec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02569540v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Doumouva" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kabalan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Mattei" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Tarot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC46564.2019.9038281" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138470v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03047450v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03047454v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzeh Houssein" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009751v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009795v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Aldimassi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ben Youssef" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rouvellou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166339v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02006765v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Kaissar Abboud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009707v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Qassym" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009731v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Flavin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763573v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03047429v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fernez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Niemiec" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Burgnies" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03047437v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02006766v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01690560v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2017.8059000" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01983664v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Kabalan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01784550v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167155v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167215v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166791v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01983708v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01983720v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167171v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01983733v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Mattei" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531548v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01311522v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01321049v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303389v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Cong" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01983676v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531557v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531555v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01322785v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Khalifeh" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lescop" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioual" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01167303v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01690575v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July Paola Cortes Nino" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Verissimo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345917" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01167295v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carr&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01122646v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121681v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878387v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hao" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sadaune" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burgnies" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00951707v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00951726v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00845448v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July Cortez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00992149v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Guen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sharaiha" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grisart" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00951718v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00845778v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hao" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00951713v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00802248v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801270v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801274v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00765513v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662230v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00678500v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301755v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Farhat" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00678508v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00678476v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667768v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00802255v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301936v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00678491v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00678472v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00678513v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667727v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huitema" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hajj" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mon&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00678497v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492333v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00992134v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Souriou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488989v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489001v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Koubeissi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decroze" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488995v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Abdouni" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492298v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Boucher" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489030v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492379v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301759v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492386v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487223v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492352v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge de Blasi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Batard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488963v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489017v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487226v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801331v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kassem" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rousseau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487252v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00802237v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04702858v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04152730v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330390v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446883v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03047456v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132392v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03047446v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979961v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03047383v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224210v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-803581-8.11765-5" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763113v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevir&#233;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00484041v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexis-chevalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8078-9301" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226182304" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Ov_MQKgAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163826v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Saos--Kauten" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azar Maalouf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chevalier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2025.118167" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163921v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ville" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maalouf Azar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05136559v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Saos-Kauten" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ho&#235;z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2024.3426285" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141477v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mattei" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry9010030" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225716v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Nguenouho" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Potelon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Benedicto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2023.3312490" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04152085v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanadi Breiss" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hoez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3281491" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237823v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Zinkiewicz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laurent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benedicto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2022.3188318" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04598687v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3282604" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04156411v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O S Bakam Nguenouho" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11355-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03706515v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rosnarho" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15093320" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03213295v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Haydoura" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Paven" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Gendre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.159728" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182667v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ragazzo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prost" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bobo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faure" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2020.3045137" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206329v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Comblet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2020.3006328" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224193v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Batel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delaveaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics3030025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02006694v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod V. K. Thalakkatukalathil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Verissimo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queffelec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02006697v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fernez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Arbaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maalouf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevalier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agaciak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5020367" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01690608v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Souriou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.09.030" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQLZJZHC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01690613v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Nha Le" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Noutehou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.10.121" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3MJNG98-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01690604v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2743350" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01690599v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agaciak" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0737-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433301v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thakur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thakur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rana" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.03.173" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNLHZBVJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121685v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Guen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121676v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Tarot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.09.026" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBGL73BJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929884v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Floch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Passerieux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4858388" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01068637v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gomez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4828876" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801289v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00951692v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July Cortes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lezaca" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915730v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canneva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ribero" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.27793" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JJWLN5VD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00656158v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Grisart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2157899" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661608v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Staraj" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Queffelec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2011.2167118" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00656164v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078711000341" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488880v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/11.3356235" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00517482v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Thakur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489999v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2039776" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492302v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3455875" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487244v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Le Floc'H" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1389520" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00802241v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bariou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.373220" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00491965v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00802442v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Minot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00802175v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Floc'H" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Konn" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00802215v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00491974v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Talbot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254898v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Floc'H" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19971225" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF00DC9AC8D2310A191ED9A6E47FFE8F254A6DB7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620309v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lasquellec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Damaj" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAMICON64429.2025.11004119" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166190v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roquefort" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610565v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Grimaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jaoui" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cama65664.2025.11335343" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620282v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Elis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS40360.2025.11104055" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166926v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166186v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922790v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isap62502.2024.10846391" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166182v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163992v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/intermagshortpapers61879.2024.10576827" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05136604v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=See Wee Koh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Hong" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Galindo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Soria Marina" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA62287.2024.10986052" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166949v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04154733v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158590v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Rou&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047293v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tann&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141402v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163997v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ims37964.2023.10187985" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04156532v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04140961v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04141154v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Parker" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lebourgeois" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cibien" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167079v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620361v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352667" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03706560v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maalouf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Zinkiewicz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166175v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Martinez-Cano" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04047246v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Patris" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167101v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167091v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330383v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330377v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Bai" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03132241v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Pintos" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360629v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G. Juan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette S. Bakam" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330395v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03047455v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03047459v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gingat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Pen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Den Palessonga" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166158v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03132011v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pintos" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassidiki Doumouya" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03131773v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02569540v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Doumouva" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kabalan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Mattei" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Tarot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC46564.2019.9038281" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408930v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marlec" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138470v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461533v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalier Alexis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8888937" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03047450v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03047454v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzeh Houssein" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02006766v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009751v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009795v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Aldimassi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ben Youssef" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rouvellou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02006765v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Kaissar Abboud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166339v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009731v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Flavin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009707v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Qassym" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763573v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03047429v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fernez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Niemiec" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Burgnies" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03047437v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01983733v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Mattei" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01690560v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2017.8059000" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167155v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166791v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167215v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01983664v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Kabalan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01784550v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01983708v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01983720v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167171v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01322785v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Khalifeh" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lescop" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioual" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531548v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01311522v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01321049v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303389v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Cong" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01983676v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531557v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531555v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01167295v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carr&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01167303v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01690575v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July Paola Cortes Nino" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Verissimo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345917" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01122646v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121681v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00951713v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878387v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hao" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sadaune" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burgnies" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00951707v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00992149v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Guen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sharaiha" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grisart" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00951726v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00845448v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July Cortez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00951718v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00845778v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hao" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00765513v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00802248v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801270v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801274v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662230v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00678500v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301755v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Farhat" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301936v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00678491v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00678508v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00678476v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667768v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00802255v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00678472v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00678513v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667727v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huitema" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hajj" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mon&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00678497v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301759v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492386v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487223v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492333v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00992134v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Souriou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489001v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Koubeissi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decroze" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488989v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488995v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Abdouni" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492298v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Boucher" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489030v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492379v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492352v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge de Blasi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Batard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488963v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489017v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487226v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801331v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kassem" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rousseau" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487252v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00802237v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04702858v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04152730v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330390v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446883v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03047456v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132392v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979961v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03047446v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03047383v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224210v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-803581-8.11765-5" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763113v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevir&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00484041v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>