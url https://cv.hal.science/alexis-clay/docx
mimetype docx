--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexis Clay </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-designed movement interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Mollard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, MÉTHODES, MODÈLES ET OUTILS POUR L’ANALYSE ET LE CONTRÔLE DE SYSTÈMES HOMME-MACHINE, 4-5-6, pp.453-472. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.48.453-472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une plateforme d'évaluation personnalisable et adaptable pour l'étude du comportement émotionnel en situation de multisollicitations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75 (2012/3), pp.253-277. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.753.0253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception centrée utilisateur d’un environnement virtuel pour la prise de décision collaborative : état de l’art pluridisciplinaire et analyse des besoins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duhamel,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Burgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l'émotion en interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ErgoIA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles modalités d'interaction pour des opérateurs de maintenance en milieu contraint : Contribution d'une approche conjointe FH et IHM dans le contexte d'un projet multipartenaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaë Rateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bottecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO'IA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882281v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of Smartrooms and Collaborative Work Environments. From Research Issues to User Acceptance in the Oil and Gas Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO'IA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining digital pen, tactile, and AR for technical documentation during maintenance procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaë Rateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bottecchia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage de l’oculométrie comme interaction complémentaire au tactile sur bornes publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WHY and HOW to study multimodal interaction in cockpit design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Spaggiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patxi Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’un prototype (système TAC) de communication en réalité augmentée entre un opérateur et un expert pour l’aide à la maintenance aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bottecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO'IA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Augmented Reality to Enhance Expression, Interaction & Collaboration in Live Performances: a Ballet Dance Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Mixed and Augmented Reality (ISMAR-2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.21-29, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR-AMH.2014.6935434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards bi-manual 3D painting: generating virtual shapes with hands.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUI '13: Symposium on Spatial User Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Los Angeles California, United States. pp.79, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2491367.2491396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-defined SUIs: an exploratory study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Samar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Ben Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Mollard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, United States. pp.81, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2491367.2491397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-manual 3D Painting: an interaction paradigm for augmented reality live performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCITOCH - Human-Computer Interaction, Tourism and Cultural Heritage - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du dataglove pour des évaluations ergonomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonevaly Soulivong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Mollard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ergo'IHM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions and systems for augmenting a live dance performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste de La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2012 - International Symposium on Mixes and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Atlanta, Georgie, United States. pp.n/c, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR-AMH.2012.6483986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movement to emotions to music: using whole body emotional expression as an interaction for electronic music generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Decarsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Vulliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Ann Arbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peinture numérique 3D bi-manuelle: un paradigme d'interaction pour la réalité augmentée en spectacle vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Association Française de Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movement transcriptions of SECs in a componential model of emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Widjenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI '11 Workshop 27 -- Embodied Interaction: Theory and Practice in HCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Dansée : recherche conjointe en art et science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires pédagogiques de l'IUFM de Bordeaux : Conférence Dansée, recherche conjointe en art et science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet CARE : collaboration entre art et science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum sur l'Interaction Tactile et Gestuelle 2011 (FITG 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Tourcoing, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence dansée : Recherche conjointe en art et Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'informatique Affective au service de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CARE project : a success story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste de La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulture : Workshop sur les industries créatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Research in Dance and Computer Science: Emotion recognition as an interaction for an augmented dance show</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste de La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Association Française de Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bidart, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eMotion: un outil pour personnaliser la reconnaissance d'émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IA '10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Biarritz, France. ISBN: 978-1-4503-0273-9, pp59--66, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1868650.1868660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance d'émotions : un Point de Vue Interaction Multimodale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Luxembourg, Luxembourg. pp 157-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture d'émotions et reconnaissance par la gestuelle : conférence-démonstration dansée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Emotion - Innovation - Technologie (ERGOIA'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Architecture Model for Emotion Recognition in Interactive Systems: Application to a Ballet Dance Show</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of WinVR'09, the ASME/AFM 2009 World Conference on Innovative Virtual Reality - World Conference on Innovative Virtual Reality (WinVR'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Chalon-sur-Saône, France. pp.19-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting a ballet dance show using the dancer's emotion: conducting joint research in Dance and Computer Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elric Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Arts and Technology (ArtsIT2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, YiLan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering affective computing: a unifying software architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Affective Computing and Intelligent Interaction and Workshops, 2009. ACII 2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Amsterdam, Netherlands. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2009.5349541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Emotion Recognition in Interactive Systems: Application to a Ballet Dance Show</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Innovative Virtual Reality (WinVR'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Châlon-sur-Saône, France. #704, pp. 19-24, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/WINVR2009-704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressive virtual modalities for augmenting the perception of affective movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Courgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elric Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multimodal Interfaces, International Workshop on Affective-Aware Virtual Agents and Social Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Boston, Massachusetts, United States. pp.#8, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1655260.1655268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvisation dansée augmentée: Un conte numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Reumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elric Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival des Éthiopiques 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance d'émotions: Application à la danse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival de Montaury'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion capture based on body postures and movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computing and e-systems 2007 (TIGERA'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-Manual 3D Painting: An Interaction Paradigm for Augmented Reality Live Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Cipolla-Ficarra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Research and Trends in New Technologies, Software, Human-Computer Interaction, and Communicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hershey, PA: Information Science Reference, pp.423-430, 2014, 9781466644908. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-4490-8.ch038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting a Ballet Dance Show Using the Dancer's Emotion: Conducting Joint Research in Dance and Computer Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elric Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.148-156, 2010, Lecture Notes of the Institute for Computer Sciences, Social Informatics and Telecommunications Engineering, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-11577-6_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacle Augmenté : le projet CARE, un processus de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste de La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Histoire de Frankenstein: un conte dansée augmenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvisation dansée augmentée: capture et rendu d'émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elric Delord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes interactifs sensibles aux émotions : architecture logicielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La branche émotion, un modèle conceptuel pour l’intégration de la reconnaissance multimodale d’émotions dans des applications interactives : application au mouvement et à la danse augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université Sciences et Technologies - Bordeaux I, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01086107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId95"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexis Clay </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-designed movement interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Mollard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, MÉTHODES, MODÈLES ET OUTILS POUR L’ANALYSE ET LE CONTRÔLE DE SYSTÈMES HOMME-MACHINE, 4-5-6, pp.453-472. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.48.453-472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une plateforme d'évaluation personnalisable et adaptable pour l'étude du comportement émotionnel en situation de multisollicitations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75 (2012/3), pp.253-277. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.753.0253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception centrée utilisateur d’un environnement virtuel pour la prise de décision collaborative : état de l’art pluridisciplinaire et analyse des besoins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duhamel,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Burgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l'émotion en interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ErgoIA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles modalités d'interaction pour des opérateurs de maintenance en milieu contraint : Contribution d'une approche conjointe FH et IHM dans le contexte d'un projet multipartenaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaë Rateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bottecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO'IA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882281v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining digital pen, tactile, and AR for technical documentation during maintenance procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaë Rateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bottecchia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage de l’oculométrie comme interaction complémentaire au tactile sur bornes publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of Smartrooms and Collaborative Work Environments. From Research Issues to User Acceptance in the Oil and Gas Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO'IA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WHY and HOW to study multimodal interaction in cockpit design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Spaggiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patxi Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’un prototype (système TAC) de communication en réalité augmentée entre un opérateur et un expert pour l’aide à la maintenance aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bottecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO'IA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Augmented Reality to Enhance Expression, Interaction & Collaboration in Live Performances: a Ballet Dance Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Mixed and Augmented Reality (ISMAR-2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.21-29, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR-AMH.2014.6935434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards bi-manual 3D painting: generating virtual shapes with hands.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUI '13: Symposium on Spatial User Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Los Angeles California, United States. pp.79, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2491367.2491396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-defined SUIs: an exploratory study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Samar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Ben Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Mollard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, United States. pp.81, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2491367.2491397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions and systems for augmenting a live dance performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste de La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2012 - International Symposium on Mixes and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Atlanta, Georgie, United States. pp.n/c, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR-AMH.2012.6483986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du dataglove pour des évaluations ergonomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonevaly Soulivong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Mollard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ergo'IHM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-manual 3D Painting: an interaction paradigm for augmented reality live performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCITOCH - Human-Computer Interaction, Tourism and Cultural Heritage - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movement to emotions to music: using whole body emotional expression as an interaction for electronic music generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Decarsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Vulliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Interfaces for Musical Expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Ann Arbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peinture numérique 3D bi-manuelle: un paradigme d'interaction pour la réalité augmentée en spectacle vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Association Française de Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CARE project : a success story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste de La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulture : Workshop sur les industries créatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Research in Dance and Computer Science: Emotion recognition as an interaction for an augmented dance show</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste de La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Association Française de Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bidart, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movement transcriptions of SECs in a componential model of emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Widjenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lespinet-Najib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI '11 Workshop 27 -- Embodied Interaction: Theory and Practice in HCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Dansée : recherche conjointe en art et science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires pédagogiques de l'IUFM de Bordeaux : Conférence Dansée, recherche conjointe en art et science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet CARE : collaboration entre art et science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum sur l'Interaction Tactile et Gestuelle 2011 (FITG 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Tourcoing, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence dansée : Recherche conjointe en art et Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'informatique Affective au service de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eMotion: un outil pour personnaliser la reconnaissance d'émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IA '10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Biarritz, France. ISBN: 978-1-4503-0273-9, pp59--66, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1868650.1868660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance d'émotions : un Point de Vue Interaction Multimodale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Luxembourg, Luxembourg. pp 157-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressive virtual modalities for augmenting the perception of affective movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Courgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elric Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multimodal Interfaces, International Workshop on Affective-Aware Virtual Agents and Social Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Boston, Massachusetts, United States. pp.#8, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1655260.1655268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvisation dansée augmentée: Un conte numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Reumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elric Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival des Éthiopiques 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture d'émotions et reconnaissance par la gestuelle : conférence-démonstration dansée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Emotion - Innovation - Technologie (ERGOIA'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Architecture Model for Emotion Recognition in Interactive Systems: Application to a Ballet Dance Show</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of WinVR'09, the ASME/AFM 2009 World Conference on Innovative Virtual Reality - World Conference on Innovative Virtual Reality (WinVR'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Chalon-sur-Saône, France. pp.19-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering affective computing: a unifying software architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Affective Computing and Intelligent Interaction and Workshops, 2009. ACII 2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Amsterdam, Netherlands. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2009.5349541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting a ballet dance show using the dancer's emotion: conducting joint research in Dance and Computer Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elric Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Arts and Technology (ArtsIT2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, YiLan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Emotion Recognition in Interactive Systems: Application to a Ballet Dance Show</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Innovative Virtual Reality (WinVR'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Châlon-sur-Saône, France. #704, pp. 19-24, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/WINVR2009-704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance d'émotions: Application à la danse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival de Montaury'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion capture based on body postures and movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computing and e-systems 2007 (TIGERA'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-Manual 3D Painting: An Interaction Paradigm for Augmented Reality Live Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Cipolla-Ficarra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Research and Trends in New Technologies, Software, Human-Computer Interaction, and Communicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hershey, PA: Information Science Reference, pp.423-430, 2014, 9781466644908. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-4490-8.ch038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting a Ballet Dance Show Using the Dancer's Emotion: Conducting Joint Research in Dance and Computer Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elric Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.148-156, 2010, Lecture Notes of the Institute for Computer Sciences, Social Informatics and Telecommunications Engineering, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-11577-6_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacle Augmenté : le projet CARE, un processus de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste de La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desainte-Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Histoire de Frankenstein: un conte dansée augmenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvisation dansée augmentée: capture et rendu d'émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Domenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elric Delord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes interactifs sensibles aux émotions : architecture logicielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La branche émotion, un modèle conceptuel pour l’intégration de la reconnaissance multimodale d’émotions dans des applications interactives : application au mouvement et à la danse augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université Sciences et Technologies - Bordeaux I, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01086107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId95"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095950v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Clay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Wolff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mollard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.48.453-472" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966059v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.753.0253" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507012v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duhamel," TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Burgues" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Morel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397098v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882281v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana&#235; Rateau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bottecchia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882650v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900065v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900066v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403892v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barb&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Spaggiari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patxi Berard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397011v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095961v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Domenger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Conan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Domenger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-AMH.2014.6935434" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975852v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lombardo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2491367.2491396" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975845v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Samar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Younes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2491367.2491397" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761905v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776785v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phonevaly Soulivong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752227v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste de La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-AMH.2012.6483986" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771385v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Decarsin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Vulliard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772629v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657368v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Real" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Widjenes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lespinet-Najib" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651547v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657385v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651540v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657379v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651551v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536181v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868650.1868660" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536189v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408176v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953307v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408184v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elric Delord" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408182v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2009.5349541" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179524v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/WINVR2009-704" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445908v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courgeon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1655260.1655268" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442100v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Reumaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442105v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176161v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078651v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-4490-8.ch038" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446843v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11577-6_19" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651544v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536199v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502205v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176525v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01086107v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095950v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Clay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Wolff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mollard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.48.453-472" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966059v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.753.0253" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507012v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duhamel," TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Burgues" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Morel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397098v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882281v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana&#235; Rateau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bottecchia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900065v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900066v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882650v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403892v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barb&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Spaggiari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patxi Berard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397011v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095961v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Domenger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Conan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Domenger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-AMH.2014.6935434" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975852v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lombardo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2491367.2491396" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975845v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Samar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Younes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2491367.2491397" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752227v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste de La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-AMH.2012.6483986" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776785v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phonevaly Soulivong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761905v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771385v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Decarsin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Vulliard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772629v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657379v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Real" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651551v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657368v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Widjenes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lespinet-Najib" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651547v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657385v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651540v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536181v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868650.1868660" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536189v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445908v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courgeon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elric Delord" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1655260.1655268" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442100v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Reumaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408176v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953307v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408182v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2009.5349541" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408184v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179524v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/WINVR2009-704" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442105v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176161v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078651v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-4490-8.ch038" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446843v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11577-6_19" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651544v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536199v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502205v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176525v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01086107v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>